--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b864d3545f8ebc71b3b8752230851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc39ac8cce491aa86de7692dd8bfdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af2078c11fdfdc5195b77b4cee42db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af316ec763fc43aff9f0b30265082abf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ac17414c0da2da15de6c24813658c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4261aac59cecdcf121bb544a2db3d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3bb5ce37638dcb5d86784fcf228f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6801ff3455faa4449bff1aa3fe75678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca754ee794bf26b6732f16bdd9454d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928f05aa05d2a57804807401627d1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40fe12edf511e4a0bc1c34a53885411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d091a9c8d725b6e41d9f37c3657b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaffbbaeac75b0733e05df3a14a71d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78318626aeca6c8040c31877cb4f6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312fa101eb94ce5b7921a4b82cf446815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb370ac3a67945ea4535ca37b4c659216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db8849f30d7305f91774d43a75284a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39d7f3289ff7e3ebe2989fbdc1b1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8a40008051ed47e045c7468eaef2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3dc3e64748eeedef660f28329ebbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c73b022ca3bcb4bf127414767a1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957778babf95a80c4caa7a3c6cd912a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f58b1b1312e6523b6050a5c56076ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9df53cb2c457ef15c6a6cae89d5e0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853eef3fb1ccc1c7f45dd99d64db00425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd05c7b6c318cd157e0f57d165827526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004811868b2d9a734803d1955f2029a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4387250e70b112f9f180de426904828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb052bec9b0086f55c64c7576ec672e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b745702a683331c8146fe4099e1e57830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bbb1887b674ab944d2d381c34c33531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1018241ca4abbe925274cdded581432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e27d609211fcd3be56d37f46775033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759aea0831a9c3e86340de518919f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195af73d6523c64607f0a46a3f7e9c1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe012795859dab61b039f78f79ecf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4796447308e6d1a53a9656f0fcf711837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2fdc26b4be50673f9a37880b343438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419154b66df74edc78782f7dba7937639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57eaca7ba177c50c07c14230d4c9f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2562cbb8c5505736a2affcb56589541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fb123dde44ef8a034546b24c920e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3458fcc99ba7ad68a785d906e62c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff54d6b84e1262bc71c005bc8b5320544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc5a4c0025df950336f9ba49b1c9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b98caabd804d1706b65128687a526246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed6f4494d3c85d52d91056daf31af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56dc4cd0b7eab1c2db1643030ee00148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf4321c66cf7a83dd88bdf191697c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e226c242d5658df6fd763854df84f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332d253832701c63b90cb584cc457a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789cef52a58bf2065f4a60320a53c6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8efc52c5ebd05bc703dbc33b13ba9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc37f22fa16ff8edf18d56ddc7dee554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb197aa5baba0f2cffb7d92a740438955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e172863d932dc0bd574badde98da056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19527ff35c93d566a79e92cfcca418757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb680614d917cbdac9aad27233509db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9bad6a939a781664b95ab4678ce1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1a14804e8a5dca5282ef01ea5523660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e71865369afa586db699cd6d4293161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e07629cbddc7dfa466802fe79ce4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be27c98e9efd44c0bed58972f2bc0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cc7a12dbe96f723036fd7c89906e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18f1bf01c3e5d9836f11ae0774d7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53585323dd2b1b2c8ff4cbb341e576866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2d46d7e8c45d113739e57c30848967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3577b8c68ac74898098631268c9697d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c313d97b5f706aabc989fe3ff58f9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda4cdc79877bd5e9aace88aad14cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd142d8bc223aa71c4ad1ac5c62c4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823647ffc7d7511a760af69e38fd1b4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6466c2119eef3a6a3b6ea6c671c0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac536a42b6708a4d8615e368ce3fa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d5262828635370c3544820bd9eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9a483bb394320cb3a18c0ef6b31c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121a1ff9a05204bc364f4a621b7eec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c837cbeaf424121e4d8a199b90f7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ab5f557b609585ef324f4305d588879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbac9ef24ba96ec04cc88c740562af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb9062f0be7829114c2b5f6c44576e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1ba3a93ed1248b5261afee22a4d0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c611c91e59fa1589ed827bc80a6460383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb08a342ad83b5d6b19de84797001d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4619a999d10f7cd3b905482a96d8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daca407c01836b49b5087fb91283f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f046b9993306b6b80749d767514183087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2547dc3953fd2b3938aa178f047d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979aef75f13849f724d0a6638a4cc8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd432981527d86d142765599bdd3ff0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd510138b9f1b6a35e59b466dbfc6f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87beaade75c7d3c0a148d42beca5e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f82ae415623e320603327fd7ab5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b814df4fc3643b4381d85193cc9afd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc51df1f5252c3be6edb554bbf700a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26822192b2b17b4c079e68db0309296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b95040640ab0b39cfd524bf8f248f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f5a680c28f51a161b20346b1245698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2a60b4502cd21173f68d27a805d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec02ddbce9af8ab72822f5ca8699500100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ed35c65391d304f1a9ff98c52f771101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f25f465900d1e6bb73f5bb181c900f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873382b6496f0d8cf5291e3b0abdc98f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303627554007fe00098cd8ee4d5877d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e379661b8003a378a0d40af3058f1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48640d32fafe383d45a10693ab9503b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788930e425ef3231de9c7e0fb151b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0b5213459f2ac88ed6cbc209dc868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c706072d63a53063e4f5acdeaa08b26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958b3352dba28b00fb8113937f1c3eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db3495f97c8d86652a839e5d6c97a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228e948e143345f57d9808e620ed9bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e928e563223e84658394d7e63b36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ca35776f131fe5d8c3045510af24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39021c605b664291af3fd89aeef1cf2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf7120dacb8a7c5938551daecc33a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418d086c6733e34d19bc0ec15ec98b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed55befb1a414682affa2bd050524d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dffd6b4137b6e6cad06f58e9fc6949119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977df7e57c52983de769c67d6675c5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad3b74c0ba4fd3bb2bc752e40f5f3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d43cd54af8ec453cdad2dbee28b0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ecb5004d7e09a19055b4572dbccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d803c41362a82f66b8b095ab1cba52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc59f7cf9e41e5ffeb08cc9fb0b351125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415cf1af1e9d10d29c491976ce5793f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d736dedf6e485b14b70b837010818127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d056686e3dd4925e77f6301896a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c00223d1e204039220cf351c6456c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3598c4685d9adeb0c5bb22cb393d49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af38786bc689ffc5b2b36a991f1bf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b1cf96e5cace46adc4afbaf4072aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3872303b4ca9175d995f51cfc66875133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9cfcd2d11194bc6e2da081b696f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdadba54d812725445abdf9d85220e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c1611ab044fe832b510004533d876136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be954fce6f9d3919d6dad87b9d4621137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9557c6df2e3014bb7baa179fd9230f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122878bfc3346f86ce354b2e909a4f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ee836fab934dff3cc22dcaa0d2961140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e8a143be3e8fef9f54b5d94149a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d57c02a51566fa9f6ef091647ae2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd5ddb29f4997b696384c65296bbb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff8a28a2fc08ece3ed02a90186789c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21601fcbee8209849ea8ff0e0751e3fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeb3eb9e97429d70ee90a23bd855bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cddac97155f9d45ab369bb8a33d675147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b28350a763c4295dc703e6d3a2b99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea744990ec75a8ded0e237598f2bf85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70400d6b95bfaecc6a84403caec3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3514264c9faa5738279e554a4729fa0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffdcd406a73084a2bc8ea80fe6e38f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbfd95a8d4301b4618f4ab80e97ebc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571f7d04f1897d940535d73964cc0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d59dbeddb2e904491ecd6b9cc12d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d79aeba605891125229681dddb8898156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e99915999a7cd73189a90e67405c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd75108c49b796f83d39910f8f62124158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60690a20198dbf71e57c907fcd1d37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332503a257969635c3e02f828f99399160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c4f71d4b6ac478b3208f17befa575161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4a5128a8b28d36ba26fdf104ec8a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db648d74f4c0939b5dd9170acf354cc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb00254d6dfc583af74ed70905cd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad502d0498b8308682c1736bb1c712165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab622d641f0077e4b5d6da4ef8faf56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb6bd207495153addf2932ee59c13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89412811b94cedcd9a64e2cb8fc9775168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af1c6e68f9112452b20d3c294de8fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67710792a82a88fd5de83b52347b341170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68ad419af02f22594e1e95cbe9484d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff5e0190d8db81290e13856d510af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428a95a69f551403872761e2ce6928173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85b8deae7e3137f86af1eea3117bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc4badba54bab07f1f2e3d2f9c4155175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6147bca0008441d77d04b5e0b273bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43fd74d5fa9ef6876aeb86640dc22d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568954eae2deaf217b16bb96636696ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba65ce0bafee8ad6bb0bd2b6944785179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea3d34c0e3e56b8807bbc0bb1da7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5a66c1cad0bfcea899f3c3b3d0c77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6b0c5f22a32852319bd6a679a857b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a171c3171c3590f08b4a746c5df3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc853ca1b8811b6e16edb4759915876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d153b3584cc6964363c80f4ca0836185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddaa8ef429986feddc66bf8d1e2764186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2695c9e546549f46223047495f426c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6bafa1386d07d22f781a427376af2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a87474b02dfe796769f909cc6b3c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215a7fdf197e4bb9e4dedc1471a779190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e9049a867f239d5ae99fe489ea2fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210b737a14c2ddb194809f148d1861192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527b868c77dcfd1581ede5f90d9e648193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb2f77e7fc0187427a711fe6d5115194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad48d93917db2e6067c7ddd3603cfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5bb482863115b238f42d2cf58ea86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a175d0d82871f82d54e64fb513d12c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe280dfef33486641569581740a448a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6c2317da0f6ee7d8c3ddbd18e51a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d691d1ebd45b3cd4ef93a9e382d71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b32810e92064ca472349bdaa22c59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b277bf6e625f1234db9f925d5ff770e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d869ebcd2bc3e5a52fb03cdf5c869203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a5dec30f8f994f9bac76cea9744a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ca44d98e4f255e03e4ba96a5b4d97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67034f1ea8fc0076de03de37e94df12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b1baf401a6444c41504cb77bb9f61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc46484378a40921d86a92696970ac2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369196b168607c19b8067cc47f05bcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d0e11b089b1f75f66d19680eb401210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c02db2767e7f3088ed059253e3b72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07e6539a467e87ef0aec33b4e29851212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ac4b14056ee9f4d145c177389de5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c2207ed24aad4433ea5270f03c24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069b6058ab1a1b597e09a1e08146a05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bf033bf4502dba6424182b6d32904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b2f026e2a34fca46bd3aeb9640736217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab276ea612732534e65bb4e751f92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62ea646f86961f61380ca2dbc52455219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef645cc47f00f3f17305ebbb6231092220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda14191a1bbe704f639ec31e0aeaed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec231d0c0c13badc4b2c96739997d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06cbc9fb5f8d4b601b23c5e3fec4fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e8598ff63b11d68099ca700e0999f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53001831e755243be75ab47755c7719225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331433c5a1011db6c670b63bae1d51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73573f385d5aad3d6a3d199e0639a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aa278937dae45a1a22386764f9aa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1fdfb4849898ad82c275abf56ebb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f379e01c642c49819d159ff36af6de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a1aed78c37e131d630d6a537cbd3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd776671daae6fc29ca854c637c551232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6c9792091659ee2bb3398109aef78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c30fabbd356491347dea9c8a576c59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45d8c29693a616c38e771939563cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda612b442533187e1e4b98599a7a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ffcedc73b6b4000c6810a2775b649237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db3eac6178f62183f1ac6cda2d43cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c9c683e9668ebcaf6af9b6442b83c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdafa28edf6ed142d1cfc1db666c230240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647860f5f14304b5259dd85d26c3f37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f0db88b1e274de6aac8f416ff0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8488c0b7db6296de432d9c55f701d3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2f3e21ac14490549ba4f6a699d36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15fb96d58d626d09075670948b4cc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542d5be34716b33a211f69a7985263246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4184d23d2446950297df065d0646a62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544f78d4bc994b1b7e37f338456ebf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282771582279ff030d034f99dcb1bea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b457053c672d003ccdb8ae084e17ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744bd2745fc9367d83745513353447c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7487bd47ecc30ea0c54fc95ceece034252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace8d5c02bd652cc848a819c19fc1f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a309be04a3713d47079c34e51a8b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45099a5705e9bb65c0d9b18ce923eaf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469d24970884fff8929719130ca528256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73956cdd88b2b6f5a3d2e9659b2ac19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06022e22de613432564a09f91daf17a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e0fde07acb2a55a4f160fd5805178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a863945d78734d65172b3f7f136215260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac732266dbfa5bc6b407e64f27f77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c924d783ee397e1837012234bac71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875dbd81e12c178fe651fdd875ea611263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514167f365efcfc3ae96678365cf233a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183d1d386bb3c73984ef479bd471db0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc73ac7d2c27bb05a4db5a50415dff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0d4ebca8edf310429e3e64896bbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5342700d3d7fad038a59e9809b357dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fd04e29988ee68b84aeb86aac8325269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bdcf7c809e6ea77101f8c220639cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e4c0c41cfdca22f57fa681afb84c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9a20f92c58baed899b597c700f39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de88746337d03f9a947f8bc3501830273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b12cb059e0106ed764c65ebdee661274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366384417c638ba331b83c8c98b0119b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a1ba90248270a5c644c1dfd7c8234276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30dd5c51306ed45304fb11ea0a76a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def68cf789a4c18929455e6324f84f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6ae62e1d35ae030578207a4c032ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efc19eff0122f6245a3a252f220542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7a91174fd2a733117038cfb7a3d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ebdf1f81175fb673016e0ab96549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc7fe3fb1474bb63518e4a1c66a4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde864fa19d8f62bdada5f451f57326d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db20f44f41345ed925846cb4108cd7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af1e610d52902f52fb6e442cfbfcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000d3e7400b269d556f47d32188ef3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc14e26676d7544954760ebc65c0ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10d3b8945db78bbd61158bf55b7ed6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4b3fbc13c2d7db96b690baf2ca224290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc061473a9a1491cf796c0e58aae4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b5a3e482d4e95b07fd3ea21c50611292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb65e74f8d555b89f66bbee3e04ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc91a19523c9bb4b08261ddf10929c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76cb750b736de50da9b9e24c6bb20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6fae98cadfc2b2386aedce5ca6c1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de361382b94c32540012a43c2b95675297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a01b06f528c3415b9733e31433640298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a85353f192e9158dc81fdbb4ad1c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f49ab310dcbc58af3713235792e9b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa47dd9b0f87d9d5fd6cc90691eb06d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba7b0b83cb1cadce56e2e0637b0ab3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad18e1167bf4ef6ebdac3063fe9c4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ff20d1f03384ce3a71f651e7e094304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a7bba8cb69e2608ae9e7de1f3ef9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cda3b65561f315ae5498a58d6d4ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab999f6bab75432d2355c9d63834b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94aec51837d9dd5ac6884381bf638f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a420eb7e683ba0284c78ddc8756a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd3e3e12d352cac78dfbcb7a719825310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f761e31c3e542aef0ccb61b9b562311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e862849f9a93d87392331534fad3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2d4d9d14d245e2d89f968ceed68e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92addd68e8ac5aa98e3486783f39da2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722adef8d9dbe6a3bdd8e4b06139204315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a58fc5054bf047f61347a196c391316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680a4f4fe8303b44ca9040242dcc83c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eb3b8808aac7b29053b82ac00f8b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac20356e0a82156f2c8222830e7915319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e057de3dd5babbd4be011ad53ad2d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c234ab4152a226a339bd0ebe649d10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11431f351228d9bcae04067485e3c5d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345440fe7bb6b6dc716c5d4926253cec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7833cbbace495ba0721566b0dec6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf821cde64d30fd02318d5b3714a29e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bfdf323b7ed56b8afbeddddd653af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591779348dd5366ff7a9ec6c2c9ba54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65122cd57330b5dc23207a6b42e2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d8890af16d464142a6315747bffa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca4fec7ee0e48cde1f3b23451a6e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5cff8ed761cd75d9b2c4185008d57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea42b8e95bcbf9882bf2619f4ae46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91af115e003c4cee77b7bc230ca7f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b947af63ce274b8fb5badc9ee4701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4ef9191580a493e03414566a5cd5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c676d8d9c90a22b9aec6b96a849ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b9e8cceb2557b785f8327ddef53a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681021fb2e79e3b91659142734ca6e225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c80e012e4389281cdd7b3cd8e3d2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118afc05ca91c69ec01cfcaccb3b2e427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f2bec4d84862e44780bd9040ecd298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9282b6f08decc9b95b63afeb5dc16b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a226f97312594cb87c1a6d77b131ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc329fcfaec627a532e8a6eaa130e39511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160c460c39841bd64b302879bc5b45212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f202a823e539d5265d118bee678513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796310eaeeae26f706fd2829e21bd6c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70e4cd4ea7a8a89a4484d1b612a85215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027a47ac9504c933e972c875a38e62b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec69988247210a5b609a6b8358522017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f61856988d1f3a8758c28904ba3a5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a88710d95471f8c015d33a5a0b3fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce8b89d86bd792e9f8a290224aa2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464110b5d9886bc8404370ca36222d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c02cd023d58b67fe725cfd123502b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144067a2818b5f9e3ce9e81f8d245823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad026c8bdfd5d296ef0e16fcb43017324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d602ce552d20baf99e25e00e610525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565ee661cf8e04f96d700719f1631e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b4fdadd301ae8c85246e64202cad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7648ca62b2f84fdcb1b5d78b178a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541693f15dd0b51a29d6a4084af996d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb5a6f360108b7914234b78426f7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7507eaa79b40cd8dfac8744f43f1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800752348c0f00bc91f5a498384929b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e4885cbf1c961a0e2be0ffa42d94f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7e8d8eb89f65f9beb9c98f2ba931134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc2cd7e6c425001f88b32ec68ac87935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea1731d48d2265ea69cc18aee65d5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863327b2d65e490d50a2ff9a82d3ec937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89725b5bf0e1b6d81a9cc1fcb1b2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972e440ae7e12e5f6198a3ba103c50a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8357c85d11eb7b9fadf7a18ca8c73b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72270311150ac3ab4a1a799f34393441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa354337ca31f49ff686ac10a9382142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523731b50702729b221899ef3c4f7e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea8d49f5e86129a2b346e860538f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747573fdaa0baaac481cd1810273a5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e876827fcc03d50f2f29f47eae523346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a130ae7b58ccde71c4c96f4f3013747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91edbfc39a22a85d533b47de06505148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de994c45bb0a62ca2fce5d33320835b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa07ed438bb2531b9816eeeec1fca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea247f6d309c088ac9d62a077632051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5325d9950730d6251e3c273807f9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bb274937557d00926949b8a3d33d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17c82dd42277f4c9dca766e802d78c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c701fd33666613c0cfa4f7e8c92aff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75962b7cece728cbb697b7d18695c6de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16935085fc8ea64f59fa65a13a8cc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da1084de0470bb465d4509ad5c58d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a69442831ab102a0314100ec105059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae77bf18df4015f2b12b89e0908845060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2a56871f7274d5c1c5a48ae780ae161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ae80398b06ee06b5240a3b76de2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ed0a320bf7997c5f44bc9a75016363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fb61f88c4277dec6826a3cca09d2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c41e5425ad28693e89b82e013d6d7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4cf30f57a6b19e882d8afba4e8a4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6212125891aeec2d8b05b66bd37180667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e5de4a5b2be785d3cb887780529568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688a595a570530e9eb11a97648ce1c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d43b108a658645162f3fc91a9555b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4623f776f48d2e23b68d73a355b8f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5bab98cc2a8c6188292351aa86fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b3b8d741996cd1235efa7acdef54e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad448eb7e04ecb12e3da2be9a73f770174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b67e04c7f948eb47a1606a04ded775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b94238b95663dc0fb032e6846ed4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd7dd860751ee11c8454b608cd91b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724237de00e00dbb1376a56b68689c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f5ef20f5106bf80026ea12baeef9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b470aa3eb2eadc6882a24246cc9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac716dcf5be90da2a4d96bed446165c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586586a3406a3253d13ace1b5e82160a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956a9a3b864654c346804766dc8b4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba3da540846ebe6df8ff82e31d8fa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f1d5442bb012a0c0982fac068431885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e50c4e411a63310b2475b049bcef686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda23ac12cc4d14b2cbd74ebec2d91587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf85f0795f2f58a95ead18f04a776088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f0bffd031cad7ab6f8415c59a6dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117edf75f0da55847a2324d0d3901790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2d5e0d4497447a627ced2f48d8edd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd99a38d11ea24629e85e2a12bd6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedc8d3779fee1a1ed4e932191a02b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbe12f0b1b235e8ecf7469b4b710ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78963647dbda5c88aaf33733fcf8e25095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d89f4a14a6efda6d87f1ef2e253696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cebb5ce95d8ede80c85b298f447f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cd9135c2a8520c4da20fa7ace908698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a7f8d11cb240f0a13fb7179e17df399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2973f4830e68b9bde9b1d90b8a2693f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54532257dc3a3d1b46d6278d07edd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34531c114e03cf114911010e604cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7489c87016466a6fe1877746d709a8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8ca97b08dfbcaabf8d04b8156eb0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d1964076484cc4169a48f9685f66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985a33bac1bc2468dcc418a57add40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ba861c86ec496b7517229919b246107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669cc7cca48be3fae96e90865deb0d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7557bb1a42a541defc4759914f3a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79245da062f112dc87c8059570ce88a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a71e882fb406e0c49746da134b8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b450a7b1306e5f5526b26ef5ae529112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75758c9fad1bf0c92fc0505cd566c0c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a261f3fd56349f878a3eb917f6c463114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6807cfa9df3ae17c4176bff3df4943115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23706fbd7281af42c2c413e651384f62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49fa04f48210ddbe09034aef3171b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459b6f263a6a83f7caafd05d0e3c42f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e82916d92ad2d66e8e4b728d854c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d717c733eb686d765f7bcac0cae00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a57960ecd212cf41dd3e963c95d201121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243cb5433e3bddf8527ebc83da3f799122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baece1b301a350d2395f8537ab9e99d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a61d8e672c4c310a83ca7be78508ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543482ce925fc0cacc64f19b2a095f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f967a80aed2ceac3bb4501eb204dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69b55d3dc8b639620eff1924656ffc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feea940535a16e09b0509d016a3927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3dded22784fb11d7f832e2c6fbbbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54026e79e23b854a2cd11624dbe21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea899511bb3c8b62114afdff22829c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892ca27b7751bf357ca757c3e5ef45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89921c7d33780235f6e9102e6c932b5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed02d0679712bc666dc1c19da7b814134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f0459e19550f7663bf7f953d32398135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e9231f0b95631002004bc6f1218d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb104ea2ab17f9d4aee0b596e40130137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f6283d8006194a7709fac34664fbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a71b8ab2d611e399bfa0c92a5d1c00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd41e38c27efcb4f4fa54ebc650507a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4300ce066f4e5e0bc8801a955910141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2d96db1f28eb3bc1ee6c2407c7bd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158db70e38537368e0777b50bfc9ca35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d65637bdf3d30674ca7f1043e02f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322798c28e9cf5fe722a225622284871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263b678ac8c1c252dda4a8fd6a4d78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d342fb98031d97668e92711d3df90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8ef8a04ff93c774bb6c3658dd961c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3da9533ac380cc29505d999afd29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bd3e494ed2fa4ebe20ef5117c7774150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1271f20da247704a23dec88dd8dffc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a039d64e21c574b00618bf8882057b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54881f935d800dc5c8a748602d56b2aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef654a8e77bdea11e14891ae179d0e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927542af66a1fb52f21fb39b8f1d0c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a8052b1dc50ac58871aa4f01989a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c0b16763cb79f0f8eefc19884a03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a2cb6865884d9395fb7f5fb10c57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf0fc1018ddfa735bdfbb2d9ace72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d7d709eea0cdcd0d29a3233acee7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ecaacd41498c58ba8ceb251315462161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fa4e84428fdb0c13af4b30e1de316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb5ae6b47e341e0c7cd321c3c7fd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2d52ef308ce2c6b7ee288f19a3b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b45afdc26c4cbd5a2edf4ccd6ad5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c030096881353e24ad32bd6531a115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a76f38a357244ab1a78766268e1c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9661e8dd72a372ed8b9cf75913578168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3411c995bad54d2d52e35bcbbd5152169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c80f9a92af35b9a0e9eae55cfe7d0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790662b9a6f91aa6c093e9c15ae51ae0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0d734a5aa9da85d235a1cc0b28168172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a556ee556cc2a5df36eb5e8a8e35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50cc6a29618fe11489f9f297388a45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2a75e2c18ee0cd9bf1d2fe705333175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff2edaf059fbc2d4e0751c7d417c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d637505ae1516000baf0efc9d9408177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac08bf3601a7067e103fac0467ddab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0bf1a3d462203f82432cc7b9df28c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78c60d03d9da1af8f2e2540f15e53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2987b1f1b09226cf4f9391919d7f486181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc31ca2b566c9355a546d03db448f64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058da0f766c72d14e10675e36d69cac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9149177261cf0ac9168ceca01443e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b8a0470a95a958a46f34dec25af18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420622050163282cd50643c3c663f03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca675eac91c302af69cfa07761f6c5e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6747c630b21ffd964b8318f2c36f5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1537829619ed131eb75bbf258f6d40a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524071add4d71f320a7bbcc02c80ea4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661e75aeb3d9532a703855e27a2296191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eff6121c9b2442121d8fab0e6609a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a6978cfce9f46dd5a632be5efb9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69849c60b2f6bc2ecad255f397d4cfe3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120e82ae8b5ab9b52d0ae8b2484a7b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f675ad4f050aa371841b2a11714251196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851c9a7ca602872044454ad7d39612f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205d602c649807956ad5cc0f93f58a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb67b56722eb44e9d5ea3a39203646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32ef9b4755a3719d6b79d4786cb7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349d12ad2fd47d1f2f33c61eada6212201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff989ca6ce048cf88e03bdf3d4e3763202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3b6fa3f425016fb0de500538a8b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c55df438bd06b16318bd2d20895aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153443e2f5c00f9a77761d44a7c171b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048a9ab21c6dc0c0d097e44eed9e847206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aef1447bf62a40c3d21607e605919207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18ba5c51b9edb3223ab726cd7eefa6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afb274c5fa057d5137c129069cafac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a06604af4ee37e4ad1e6b2f9f2169a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055b41852624ee1463992e33e586409211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398a5f7360bbf8b038c7344522ffe8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b66944f4d8015faf9758d9a001021213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac9e888f34f467502fce4901522ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6754b0450ad5f341f897a17b32ca75c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9daab80087b5932aaef816ac8cd94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453e7999302db6ddb343604a4dd2b48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3356777aa097996a5eaf3fa7996e16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0bce70413a63916453223c8a5970219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f13311a830d5986c0f21a157c00e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2293c506207bebad9e2c869169440a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410dc5fd824af805265a10147a098e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cc83bc9ba5d06eb6fcfe096cf9dd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774251ad69ec6837232a3b9f90f64f5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7927bd611288751af862cca6c67c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa480600d02a9aa08733abdb025bb66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976f61f14f2995a19726135e5a50bcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bbf12cff996f835ff036f671e5ed0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20ed502a7f9a9c93026823104c3bcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0e7d39d9efc8fc8bd20904861abb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524ce153dd5abfe3fad2a5579426d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a9ecfc6c350fbd9ef718e1cfc773232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5de6ca5641f709cecdea034643713233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012a8a37c9cf95e926346bc80b53fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994650d201054d4a5e523509d840064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8f7988996120b6c907d50973d5e87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca96d198460fef17c87cf149f748486237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a9dec93c1bd8445fc42f1a3aabb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de4a828f80f6e698c93b825c7b77ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c973f07b32e8cb45edd2663c4d43670240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc73ec7cd9950e7c0a51efb1682972241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab1fb25e87c42d306fbe435c4de1b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e8bb3a4ea9c96599c203375d7a7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452fcccd486c8b1b7ad3d1e812d7ac9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696010762117b54536e54937a6bd34ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efb3dcc9283cf5cd37131295748910246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61680ebc9f8f500abcbd860763268fd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af234b69a98a205483580cbaad7f9db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbd8a098f7552f4d555ba29e41dfe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6898bf62944a5f018570d0fd1c2e3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d566be72dd2b05565c513cd302054ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1c1af522e245c26e82b526c0fb0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9763866413304a0e133967ce76c118253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e326a2e0a07715149847423c065f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077bbb1d45b7d2a5aa362800de9c05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79bb4f77e235d448ee73d2134180ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885388642b588597896c9a7af9de1b39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ca12b22f14b0ed39837bb7bd44de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa3f1309646ec87e5a1df1e78d527259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2346f1c3f1a42405e70e6ebc4cdb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877611698607a6d7515a139ed5b11965261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb69a373d3e3b54e052d4f930aeae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fc0dc628baf4a887fa280242de47d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426514cb043142316d5ba6ec7d0a10bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3553d030cbb94ae90c528c9f031ed52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505182f85408c6a10cb782298f938d61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec264497ac780b53046b6d09bc8c2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692ed976c9ea4bfbb8c57970810ba63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4317da7241173780d21931df34f477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12102c667a96a6c2b3393331c30dad1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc85b1f53e80693db8128c09820872271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaef82dcfceec0897c6a49b9fc05f68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb17d812c6bd4e5666518ad5e29298d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e625c3eb97594d8c029c1999720d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac08c92ac70052d7a3aa43ef052e873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743975e3fff38c34ed7ed5c67c56eccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a0ea37a1aaf9db135c7ca7a09eed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7d5aba0d68beb6cafd047af0c32f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064363875ed0e11e2879118fd79d9c66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e553d15cf6a9771f37b4e81cfc2bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e724f83748dc0ea5c14c4a894469281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345752ec6295f625f686081c273cd86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc66853a548bf0ef6f50e68292926283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64f4adfa95fa1338e56c1660b48a00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c89d065d9041d47776a1d0a1f478e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa97e40195131f9125c1c2d349faf1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521b20b9dc3486bf6f021ef6ca8d47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff0886dc54d1ab7e3d08a845fad130288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e4c36cc5397bd40007ce5fa323d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b12e802a301a9e1c8c696b2ec6b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e72de353e07e882f90c3dd5d0bbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3fd9af1615f9567d1c002a8b1944a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75794d16a525465453bf6bdb380ec62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd0f25cc6e18829779603b9e90fe48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7371901b676a2a45ba1bac196790f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffece07c53cc133f93fe9e0535701b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a1d7d9eff262254015135664e2aef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cbd486d0bcd7316bad04779495fab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb7051093f6c1a2741a1f2973ae0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf68854c7c4da8be89670348cde2dff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43985cd04b655c339644a52b6d1b52c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513c03ed6562d1ad3504d804a379c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385e660ca2e9d53d976524d5c8acbe9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d1d52d8c4ef89e3b2bcaac68322bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ed3c382d34640115bb66bacb8ac66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714cb015ed2d25c14804edb50fddbd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d120b4647b64fcc9c453144359fa41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7055902f3582070e34d628a3dc1d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1919a6d78f3012793f4b590981544fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b103b89e6b4e57a792cd3eafc2dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f18d2bd5b922bb06a7239c6a1c5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15139747d8fec179067bc0fe864c06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d01a33c5d1b53289f5e504ec1a40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b7bf53b29b1f9b90d272fc7658f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0bab1c705445ed908ab79edda544f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acc4f1510d6447b1ee26507b998561316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cde69d24a30affb2ef515bc74d3476317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896a0d6449d3577b12fe3daa254216318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1b324f2297f817285c08dd501b8bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3a8317b3aa67ee4f5fb7913e8edd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce457b93381146290a95f422c61cb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e2dd3cd7536936ca473f5b325fe61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ce61f60945d57bff5e89c0c7bb5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1cca74ca54d14cfa2836aca4f6c2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d020b39f2b75d9125aba4fa4afb1e97325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>