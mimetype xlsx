--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52d01d8ac13f6abfbfcafebbe500171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5673dfd477d9d8891888a2a69e6b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae26ddfcbc35fc5110866e03ddd9673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a773275858c319a5095bf2fbbc7234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a12d561297107d2d50f1c028673fcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1681620829550abbfa6bdc989e420f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a78f078b59fe0065e1171a2c7a78537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915f97c3898593b24fc77802316d9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b232e323dd80194fe4009cbde6275b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e662833782c5ffe391c2e91f1d62f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43e3621cc59c4ff6ae532f2c4b4ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a87c623a23a045f694773e1ec36df812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c8894d3dccca5e22a81fe8d0295213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33a1012c9b15bb935668b5350578a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d47c8aca3ddbf71c927e1134c2a7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f46ffb497a7982cd18d73766e3afe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b6576278ce9b708eea3c80f9f66e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f006e149cb1bd38f8b1d9be898bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1216c562dae1925bdcdcd37034e5be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1fd85223d879c56789d9b97d5df4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294de7f395a3454965c91aefbac180821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2515e134b888ec81de4f65da27bde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc95bbbe9fdccb4f72a58fc3c3c4fb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa5e07bb73816eac6fb43bb0a9c7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66dcee33937b0296b09c953455c19b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2b2cf6c969fff0cd322349787e90f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35c017cb71dd6bf19dc89d1da876e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967508f5221dbc21f14da35bbd1fd0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd077edf2924c739237fa4a197da5ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c55a609b97c2d15827f26ff53184230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b58221ae389da2e1e0750b0ff34c7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcead386546e0ef026e88e91838a1ba932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7bec000d0bd6ece331d5c6ea4fa4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fb5e149fcb3591357ce9a607d9b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dee13d3c5bab3d03e8d8760b4608435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30c0761903e99896df4019e6f08d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc77a24fa6748ba6c0df7698a60dab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412338783b20a44dfc12769f10cbe9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4a2af02fb59d1f22330c4c7e90ab539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326185ae5f05c4aff3761fcf7273ac2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb70d2036dda0581b22bc73482c55f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab310735751b4881bf3656924f3ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ec5b01665b8ca8ed3d135508de4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f11d2a4e11a8fd12ce614fe25bd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55187577c5937f80a1aa3868eca34745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25238da8fa8224820031e6792885c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aa8ee64e3a14488fbb423667e5fd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83265e3f563ff20af01e5ec88988bede48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6493600f5dfb1f8da609153f0be62749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff38bd5835f45a392e40f98bfaf9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0782906114e9d460b89a20868535e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992dab2af5401c0ab42aab17b3197352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d976c3891d407d3e759ee37813962f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a83c8b2b37be4cb16d203a2d7e3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380db6a73ebc5decaf35335779bdf0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b35d1e44daf9142706d8447d9eb3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc31567370e45748ee866bdbdc602e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4e11f3ba422aa7b566c4cf04373a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd01aab2bde9d1065128d589e8e4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783a1285e5a26585c3c940e2fe9fc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892195056369b98ba6fd0d9953a72c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91bc4ebbd0ec6c3309db042a057b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af142b616656db4e7f3cd669b78649863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65be4b93ada58a6112564d3616f3dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0afaf69d953b552bcbb55f224953665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a5dde9fc903e7effdfa070f474afe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199677e4483ab43100ec361c87fd8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72d301141418c075bd6c161db427a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d385ce54f7a6b9ffe0e7d77b635769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026e2ac303ed2ffffc63812cf149c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f220ab13e58c54dfcce40605c9d63a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5bc56b250b972ff536320668c67172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a00b6351bdeb3efa0f5028d0c322073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79ab8a66f4c436c7db31b776134cf374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48934fe6b5e09f26eeffe899200e0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af136372e54f44fbc613781fac4d5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01407a169cf073ad1f3ec393d6bf1bd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f193207c4debc04ae97d4a7b4f59b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ab124db060b526e3a6c57669e12e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7d228081b7044d87825769ab7faeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781dbf365a8f1617f4b7476b59b38e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e029e8b6816d60b298402f8bace082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445cff59c88bf4d16bb7637ba78259483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d03ccaac69d468bab76e98a79dc5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebdae3d383a246b5a84d7b6ae3fc7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e18a5b5b01b8b26c78f62bf13f38086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8112fff13137c4338a81b11a738ca8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5599fd1db142df65bf3f50a871ff20888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7ed8bc98459fa93d16a6c3defdd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e130935ea13a5641e160901f770a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74dd922bbde6a246ba4d376d75c2ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70fd2b26a381e9ba0f7673139781992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598806ec94d7b003a66e99bb1011ee993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059897e94990660aa04da826cb1077db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61d82f7c93ffcbb6585835a32ffd7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9bc70e7281bc754d2795ebf53d6ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3f7d776e078abcc8b508f2065ff0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115ecd2b4b5fe65859c24a9955de2fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2982de4d6ef3196a17b73d5d4e77e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a308ac8d70844a340ff3401766a0ea9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5dee6ccde016e292620c43070583e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d86023db788f37e7912ded96a39ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33301b29f903c37d029c60497fe7a6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfbcd652eb14abf81e4531a264a2e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559999591b62abbf05aade2620a660105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee3e10afb5ff8a64e658577f3720e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dee7629e9c4f6ffafd75859f5f50b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515c1fb7f7d9466de4d811574a6e420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027afb5be94594ba54b16985c40479e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aa38301556d85f1b031b627a68dab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a187335e2742ee9a190dc96c9200c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d3deeb2b16acbc358b71b3790d83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64162e47c21c461c66a33f163597780b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a5b5df6c3380b62145aff9181cef9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c40cf7dd0df812a941e1e785f39920115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef8aaf41ed509b7310021ecbac83c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acb874c7f1a2c6e40c92e956445b71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb7046e084ee381ffb33f42018c837118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0973ee3d5c8131c76b537a3198ac704119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d5a9a4f9df5320dbd7b64f9bd423f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785222ded3940fb569e39a8f2421516121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ae2b245ee4f8f07b7680f8a21c212122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca341716ef93385bfc922e440787094123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210acb813e57d53c3e5190f38ebe98f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53a9ed06dc718192702e06a29c1e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412141eef9113b69440c7a40847a9eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5071ef66f8423b24c57e4a3afe4e86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53624ff85a19e92bc969279a4d571cfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817b14b0d5025c9c5867b7d0aac87e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb93f4756ae4268c5c698d0b71c9ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e743187ffa725f7f1f6c7d48def86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db7ac1ce4af2fb713df7422f0ff7ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c039050ac15b694a0fdc682ca8f54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647866dd7c87744be52494b95caf4575134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3e7d4fa6b5bd4507993b262a809f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ff606246bf5f379dc9db998720a8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f073ac9e56c6b7661b223922b72d56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245926ade54534b9a5641b2c965f807138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d962df0aad6da0f834cf65a215e036139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b650b061fa65dae56e6bd685c68434140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19710a75bd318a4099732627d2a9c49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d10e2ccfa21b6624a0ad3fcb82cc8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b91ba1a1ae623cb49e95e3b5af1a0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276202b247b938beb7fcc4d65dd8edb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ac4ee7c43313b4c116611ac40f2d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8693b5b37e2a7e4322e85f38dbb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81145dd7115e63d8206360e885c581b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f0d920529dfd3b390fa172590499148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e333f08079aa31b9a5a4bfbfb0227c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60096d5271943ca0acea8224492d7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48065228fe9b8d2ea0012756351bfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa19c3909bf044fcd5cf8797929f665152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b71c4861bef85aa83624cca7b4b7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9d2ccf4e7255ebed785d62696600f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf514fc8d175ffd8c0c91403b6af3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfd3c3a3bf504a9fe77ab3bb6ba62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7decd005ed0e007b12f229d59800157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738d4729d98e01ed028a58dba60d262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719065f1461673f091e81c3b2a0fc69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2dbad3231dde4442dc3dba1d01ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9ba6677d98df9945faabc8c8ac44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221389097ddc07cb9b273b378df0b89f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd1eb800a103315f3673d3a2e70d4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d257ee2efd60239cc2681a6d6c60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65351f9ab817a33a6e3429a1f07987165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01b0f4bad3363fb1bc99844f69f2eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60227e81033057c3342ae95fe7370709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aa0c8d17d65142ff7d3a3952ff53e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e182103cd772305687b77fe3fe4b41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f63a88399f3711fd68b46546ef0f4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89fd694ab4ea8863866d01f5eca110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec74a02a8490a6de6753d7367f433172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98351717107a3d81a8b17447020950173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535c01ba903a774c5917cdbe2dedd04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6faa65a916b77a6f05d50f100e6bbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f9ee38249d09126045d661418d133176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b772856c735ccaacf257f5322377d4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54af0edab58827eb363225b35b8ec2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b4d76a994087ebdd9db051818d645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ce29c173279cc7ce31b20f492f34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a9809ea972cf27b6f69acafe37937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d75c6de774d8538155d91e3640f79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bd93c9e43a2d8db1033d5a7430ccd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70442d39ec016d070d62179a932393184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43cd8581de0844a2c1e0c1fdbe3d28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6563a7f7078f6322046b8cfd44ee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49dd751b6b8e84d87ebb8402776a4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1711655f33070bb8881739198f9e24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d7459cca84c97b4dc56539221d273189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c429d4ecc605178338969a8603396190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a18b47364d076f465a21873158a3ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab0b1bcb8e00ee6e85c562438b5853192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d97cc18f136ba0b6f2f1bfb070cb51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947fc2b1252d92d938f4bd480b0694c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f7a901a86e50601afe74204fb361195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abd0c5235cbb2fb122308d48d27176196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb4c6599c868e2275443cb427606f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b4e6f5ae09fc54f2c021ad46b29b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc39e8087e5dcce0cb548054556b86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226c21f5a924258dfa8ed153c2a11c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882f3c0a8e2a74072fe1ae2686b5c3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f91553a45bc061cd8cb4fb760fe25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea24ce4595de7256186769e8423e280203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9f35eb66d2354c90cd957dca66335204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1da9d98c50fe80aa8dc3926b38d69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789041a1ceb4890211bc19592a6092a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61291f801b9d0e890572b4bb4be313207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f2cab09994e03d5e7b9542ec6e59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd9d40048e9ee6bceb56b1f74fa93c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e1c2f1eb701018b7e97c3fcd18098210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ff54b8657860bb60cf1348f14a09b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455900d953a9967783015f0e4c5b957212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26137a9226975e3ad405796f2561d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9244bd6148f81a4a5352d2d337e336214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5971688961bba155616c6701d82c269215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff20ad4ca09889dcfc89a6d435ea53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d65338b19a03d2f345a8a47aa91e64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec9fd90a3ada6674b81fe134a69f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1407a5945586baa058b30d026d6b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6539bd7fb0bf35137026a29df3bb1dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c0972ffda86d3b4fc655a79397c00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ddb084f559baf66ea3822d6b30fcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b639815a3292aed9d1200543a8d0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae825377a050f16a00f6aeb5ed63c5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f196e12fb44409aa5972803043ad071225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ef28b9fe0127981563cfc0a94b7aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e11dc6dcc7087148ba68c93b4491d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0778da5756b6b1bb7e32bb442720c6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865a54634ce84ec4cb8ef204911fe79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ebe0b8df0541b366ab77d515b0e03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b8889fa9aef68ae5aed317f6ed4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb64da7d3b577b4ea4f5bbb882ead6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ec33cbe8ed7452d9760850f58b773233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87a7ba465d03fd0d0eb70ced9da6ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33c1fd847ade03cceb39f1623712c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee24699adabb26a792aa8327873c4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876a89b4e42cdc0c159d0903a79a6d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08403ac10d07fca0574ad62b31515a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cff921155549140e99db30b36525a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb82b8a8c6a1a9fc7fc72e970c928ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be910cb5c0f029321d94123b1e3e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95ed2a000eb60548ca2d914992967f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1cbc4976dd0a54bc0ec85f083176243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202792a566bc65744920a12629eb14b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a871ded3fa564bac1f897f98fd341c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77ca23b53798ed073a8a7d1212390246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44706234a43fb6f1b0b77c11e306a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390817b1a25dcafd2117e0a9b573d844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f4abf54a53ceb0121503ae00e15fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998f8d54ac89994adeef3e0407a6e8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7433a3f6e2bd0e83a52c688699e30a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d32bdd074eeb35349fd063603c37a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9ad79dafa637a6011815bac6ea35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c212b449432bbb15b9096ad47489d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bea5b05b5793afd9d9b15b7ff3ead4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ae09b1a8280fe98c781aa9308d5cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dbc4a6d645fa5095fb12b78a167dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2d5c01302f41843aff8cbbb259bb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ac13ba4c58003d2b8d877b7aec83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e512e8392b73734cebe9622d43a341260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906667f79ce0c274b418e7be20a8c3f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255d939218e8de9dacfd2ecc421a7de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26291c4b72b2517ea2505c9880ed5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a9a5848f17e61020b4c4430c63da3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ded4042c8be45d848d2a03c70514265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da5705933bf74e7c093651a96f11d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68086df36bf9fa791d567074dde04ca4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363edecaafa1aa5ca2bf7d34d789168268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2874f7ea6146427a213ef39b2d37e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b186e98a32b82703146484d23f9bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677d06a0cd76c564e0905de1aa041b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817da6b9b54b0ba0ee829f536e3460e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb627f6917223af7dd4af3095e9cb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83fc461eeb19886ee3f0ba0b3b5d38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a041f36ba41e5de54165e6df4bfaa3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7b9519be66fb8e441df60eff6cc1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468fcc841f575a8d91c8612b7a881a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd740bd5354ca3f1e78fa6050ce0fda1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc7238a512e218d297eb20768532b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea979b071bd53d2e1e834d70cd3a686b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557daa42d782ffcc07f955239ba71e06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba886f2beef4ea51d2943957cdfc7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d2504e42606f2dc1b5849d0a6985b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6de76e5080b7d75a858c0cdc0470c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab5e5c629ca411bbee79239fcaf0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac62e9ba8f9e78cf5015733ed8c44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380197a2dce2adc790459c61e2750980287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56325d79ac53b21682f8b36b2a5fcb77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614ec373b36ea67f4ba35c21f1d10ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fafd1573a7e81f2f0c4b399ff3cdee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e1e55ef3071d370e65f3cff98572291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8015bd797a32af06acdca5d3371e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fc0787c09790de39b704fb365139293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000467c6fd10ebd1c24fc857cf087d7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa70c56cb0b3699623bc95d0b3d11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be03f2c222078b58755402b78e83e8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b917616eb87fd0019bc3f2d706feb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cd29ac6f95b0a1ffe38787ac8dca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b0aa41f282c7d78782d617ca0ee3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28c08f066a8ff788f4dbf885c0a97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182c53ee6150939b2f254d941c865d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236bab72e5dec7383c1b8753553a3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743cd0bf34e5c1de21c7978ca212499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaff8c9c5b9f22014e711e0d9da09b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01838909b1658667dfc5b5fb52fff80a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b3d48bc4263c9ec3ed2bf9b51aa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14062a865848aa0aaf616e030fa69f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce5762de151facab2c581dfa511157308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a08bc3580a22742e195be902090d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d8b9a513b43fc53e92456e824045e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff823c9e635ace732cec369cbfde5af0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95731a7082975198df210456ade5e72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419345d15ca4865876f031f274bdfb28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424fb4d5af1fd5e7f01f75b83146d65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e454db26fce594341f2e2525600f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c5816d4e85d64db6b7ac27465a450316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8dcf5ec64f0e490a9d156aa9c5fae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451a8ffe487247d0eb4a8a8253a20c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5034df24c1f92837e1a1cf06a20461d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca84a6d65412e6eb2d0fbe03188d4e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f9f5a6be3710256f34e950b888dd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd216aff67b9a3efe659af7322187de8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9003135b7df109d960f4dd26351c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba3542dbd354ed5d6a9e3c65d1962a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456e7b739cdffd6cd7a53813135cdac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf826a1a048ae030781c37fd7652c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed9394909dc4f7acdb964188285961327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f3224de39ca540b6c256a84d5982328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a51dc5372ce33e726e33dc3e6ed2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e61ae75056e323b64e062821dcb738330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39830f60352ec1a6a27396b3f84bce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3823c96d512aa84ebb46f68cd53b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849195bb890f13ff3edf134490a1fb94333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bf56c63d3fa22440543f0baf01d801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981562da143792d887456b9988d3f712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd3e10ea2df0215663847fd6fe84be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf6726e7c0ee531efa5fdb090783864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055825e266db7851da8c5a07d629cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc910139edf8b443c1224d1f239786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d011c73903d5264fcbc34f9212d317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d52e49ad9dd5b64b0413f064fd04a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ffef35baf6946fe4245d2eb2835e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b750f89cd11890a40b867fab3e09610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca90f17003a948caf47ccc4620ec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060a82c5964836002293c7bea511d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae26772f8343bd413eb9a0365f56c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca863e4a9bde07a0b1e16baf92a663914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f61b83e471e0986aadc2c225739e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09da1bb4afa0f0c882bda24a561ae7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e9ebf3dcc47b0a38d7d1acfcb6e9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d56d8d2dc76856717777cae72347b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c2da65dac5a7497c7391d3907caf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f9602f0a5f3b88ec21bcc31d5774a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d124116cd346f43b64842e6f6025cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb687e3e96e9684426b8d359cc3766322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67428db51bd5530bb974b02d24797a8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d23a0dbf8233578a82b6af6672655724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3df14c594637fa39524006d75248525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e41503a368e9469b38bd4283db1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786137586493b347f6af121f9ad29abf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b4e0805599d34f6d2004d986686928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505099693935f273c6dc6cd035b2d17629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccad00f55ec179672ae0355407e12e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529f51f5875e60d4d845798c8bcdfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0358c38141024d023712edf0c865dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041225b7d0552e43143060317fef52b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902deb2bcc00b3800586cb1ecf5e888f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882323b869c577d3666857da8cbf8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98408ad200c4fcfe44f9ee4fa9e8fe4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f69672c800a39ff53a8fe0345436737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f10f29e8b484d3826fd1287e89a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec849fe64deb05028c53942938bdbb3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187c58adc1d883073fd5132e45f31e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea1973d1312173a6a932470a2ba6ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a06ea33acafc0c354e4722baeea2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc8305ffd79d3594be027737844bcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c503ab719ef12272ec15effbe886e1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ce42f827b1607da73561ad28442b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439e95abfa3f2cd4383f8aa083fa16946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbbe2597d2e42cb3290994f5f011e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95905148ec36d7442a4e0b63c0f2147448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e135d223600e5f9b7724aa368e030f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43f5d6803798c05c416ec95385ac9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ab2e5f4253c6b7b262324ba9760d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b6fc8d816ef42ee59d9d76b9fe7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7352560880a0c6414981aa9debbc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde18d17549c951af659a153466fc19454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9ca4c41a2c29ef24de17f0d5a57d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedcbb11d4bc7694c72cd11521f453856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5d94c9c0c6743dcf90a10a0636ebc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48cb320c4ae4a057da1f03e9d6dd8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d17f7ddc0a6326c7705e8779269cec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842240bf52190b0fe3e02c6a8ce2312060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6211813a92cdc272de999464f257161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cae1a2e3d49c07e46f010d2ca97e4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f2bf0587237f34e005e20fc80bb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c86e9b5ad1e3bcea23c3d602ce4f3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a001f135e2218e9614502f3e2f1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb9971c218385ba402e9ac333faee766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a2bbd5a2f99ffe96f4a7285869e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb32e9c96470b91a47718cf1b665b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd706df13ecd5250df70c610960668c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2c3babfe558e7b67435c08756098970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583d1dbff43258aa37acf44029342571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aeb9a7a927e9337cd80c4c6f0af6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4708884c01aeff5ba67d40ce8eb2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b0b57b78d79f08862a9205d4f673074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a9601558b082294ca49fa3ee72b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416d990c4c69f143c32562c5ebe67f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279f58da06f723c1d2d39817c0affb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8cb1ee3c7b6d38cf175aac4110acf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c56ead3abb6bbe5f7a79bae6b0508c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c45aee66e7f41945dc8f0ca42455380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd849b4e53f956473b2a1a31550cf5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f0fda090ab94b4a0fc87e8544418b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22fb619fe8a2691f0c18cc9b5f0eb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b8773edf89b94c2b11e3ee3fc198984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800063a2012ae237854af5acd1537485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f3b777658026ee06abfbd0b176f6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b760a8d8e6d803f28ad406a24c2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cea71bf06ad26234cb46fae561da8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9fbf3f7c58f38a4e30fc0d265405789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b6280005c56632299d43a68eb8fa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd3b00b65edca72e16667f541db8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad794908db1531370d20fb0a6c47a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09745eed02a45a80f629d8dc02bc354493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe9c4bfdeca3c7b9a61e088d39e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a70915f145659c43c6674d10546fd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae549fe187ad0d4aabcd19c11d6432b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52fe8bcdcc18e04a21b4d2d552a54997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c731919db4d6855ee04fa6069972898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285fc47ed4c35612267620d3ff3abb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb28be655de47816055425b32de69f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373dbddcc992b349600aa7a0f077fe4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a348dec4bef4409ae54f6031623ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3add7c89465cbf8067a94a5898d6f7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfc16ee3f88a7db916bd5c1b7e3294104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d24ab6cee21855659717aaa6161d98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657a639435065dab22967088bbe4d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee98103186766b255091487c61696ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f03c3f8e66cb5a0510da7d625795c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67ecfee70d3ede9b1d378557c7bd7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b6cd91336d811a2dca8392206ada6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372c30ffc7142095e7566833d437e5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b24b13e498a85edc65d21ae4c183112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584666309945420cca0cae5dee2ee114113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45facaefbbc55e13a143b12c72db8ecb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3c3d41d0622c15d9370c0dcbf1a15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08de98815bdbaf717af9b2351442861116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6df4c58992fa2427bed55a4d279f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b167eeed62304d7a196c631e26ea66c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7fe777be08a72a298c3249f09f2d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dde9ae8a38fb7d9a2aff074b401465120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcb75a4ac9b6388cc8ebe928e347fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e150415c78d9acc9317cb5fc810ba10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c729b8a219853e2e23c3a1305e9db3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf196d9cf6978701f4f6f340034f65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04603683216cd3f44b43b64ea6bc07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b9cbc41c95bf240eaf8123d5b33c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53760f0d90b9b3db0abc07034050ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ebc17fae02f304e3fabe913c891d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782abf471bf97e32bc3b15829f160bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7b5476e535e39fee8d9a07c20ccb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae08d64cbf2fd7149c13dec963271e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85a56f22e0702f2a083f5a89477a0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281887c25ac8a51be0d6942745b59f37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9fa43394cc7307f942a84e49bd173134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73d5303dd79fad65ea914750e881f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36055c17275acada8d119d4595ffb828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1eb6837b82e73f2b67acce699dbf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3660a72666d874afcf050a0ed6e8b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da8e42ca2c16319686253c44928e19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a73f791ee8dc3dbfdbf342bdbba7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26271cf7bb077ca2bfac7135d9038778141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a2e5f447ba8467bfb2cd95058e3b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892d10ab4f8072c8bfddcfe9286664143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8df7cb66c8320b6953a626f4ac63f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27379771aa2b5bb3c63a6f67dcc0210a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1568160422f770c0c4e4e6df37b7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952424d50dc7e5f4955b44fc4e64174147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d5ee66e29e2c7a41add064aab73ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ade783513e04aad045176254dc93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b218cf3e8363444d144921c0b732e57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e190f3c06583cd8647a1fc7b0ebcc04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e861200896b554ba38cd3d2e217c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec239e77282f6f56cb279ee13e88029153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb19be3db16f68e7d54eb7f17cc1e68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d889f886f92117436a5c83b6bfc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cd5d4e54a09bd6ae66106725eb54e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6330679bec19e6c511ff56743d13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f800f50658c6847835b88f7c6c0bb88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebb617f2e5f77706fb49daf8e7d9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a9f2cd00a66b7f67c4a107b0597d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a6b5622a3c66596efcebc2889ec20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146551aeba32af54230c69f111f50479162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3813b239462dab26f1b079d75b4e48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b14b26806612970c465480e8dab357164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f992130696bd309486c5ba193684c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f1123a1f7774c85f5f3a56ea09e3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28524229e53dfc15ab6aad6df9dbf25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e8745f92018009575754c1a5e0b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0c382eefdb81274ef1fc626135754169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bbcdd1fdd6cc2a32dbb909204588d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231cfd90c7da3bd1e478b66f6734d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ef8d624f04938657f46c97ca6cf96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad74642535e85511e6cca9bf6b31e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6595ac22cb8fe40d698605ea95a4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e34013ed51e7a30ed56475553f6496175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927df45e0ce84fb780d9ccfe97730d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbf9aac2a7ca2298e61c7c0e5281ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a203b6f041d41b95deb8c91f481ce0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc9954d5af77f8938f7395f0e4aa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57498935233023e81162d16604e8de72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d2d3ccfe0252228df378bb145ec2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610911f3c924da2760af0f48ac3efaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e219bd843acf17a7f4e0d0d0a0afc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981981b20c7c3873a7c4e5675c93041184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cce336e104dbd0c72ec79841ced8e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83825918961ef0d697f9ace34c12fb0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a2d014465ae0a65ac169c004633d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a6704bc2da6625f2887c4b50ca70a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c6f3f0c00ca7e037debbf5caedba9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea6dccaf43a4633006d9e578c3b176190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1a0b0e18eb7cba2f03717d8af4d61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c1c3fc7edbef4e91e06bef2fd4bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e11532643f4ac6a11df10a38100087193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cee5b4179a33a6101f9be9f69875ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17861a427ea98935bb087d9b4d9c917195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142ef097578db14779f4773d04a9128196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e22c66f52c434022e2c8940e4c3435197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590a8e8ed2bdc12102cc5d9b4a4bc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97753a000b3ba1448db654e21f76a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda720640e8895cd792b9d673b44617200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cab7c169047f0aad89727745443e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d38763cb7a6faba9ecb8ecacc8c0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56f5d485b95d9334c0025fd768a4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9005a9d7b6c1afa875c10faabd5f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019cbc61c453c9dbf6d64de3bd58a36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b03ecb1cb043f7a868012dbf34516206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb4407b5f2af94884dae184ebe8b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297f7ac8ab50e2c11385fd8835fa1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088abdd4c7878a311ea2a19b2ad20bd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ba09e1501d2154e07628f91fe023210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4e4b489bd4080cc87934ad4f9119211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a19b4b7f3514c42d30dcedd3a88cda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb41b42fde5c24ed550211ee311e7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3852cc831691872c4bbb530f8579d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8b7c29b4d8ce0bde34f1d590cef53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b61fdbdea700ba783506af7eccef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97824aeaba27893c427376801fc9af7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e000086d0778df987ba91d993382807218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6c56b860805cab4dba965fa006bd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa078ffa1f637669623fda8d5bbcd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efaab86c09ca12ec56bad2178775bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbaa55b06f772fea965b3925ed802222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645adc7634f09b784ca01629d68748ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22a372a12ae7b6a2ee0d4fb6b17ff0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47bb725ae082c6edb4cdf3f58c958a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd57c837416e22ee28fb2fbb09dbda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c25e87f72602ef7cab04dadc9efd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e5bb2730607a9615e9886512138d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a205979a73a55170680c8e4fccea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02089faa23ed420c3531f52e68e26f47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae8ec5c69bce07b8abf04613bc331231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d381cbb21e143b88ac790035439aa74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753440c2f9f9cad054013058f54dc918233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a9b026ec48cfd7cfde06f10c8fd5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4465a6f1c17af2e22466829b4fe67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97aaee4f81db4ea1b1d58df025ebef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674592b9e5a96a99b1c599d2d3bed98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf04c4b3bf6de02df5b95b7ee4054238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b029b891e69fde143929e973a3fa12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b918d762b8491fa2ccaf0e8aa277240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4935c326a217fa9fba67d8c375543da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3888ce951801befbc4cde64681a0c45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e3d736f42404854ed642d3e95b6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875608419864b15b53710adad0f9234244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0232dfbb0e318562b7083e06e3e0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd0369a04ae6992648de52444434a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385629340bd65e802d2057fdad33f2a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3fc1af975a3bfd44cc86587adc768248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab450d16967121cf11212254b3bef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4a21dccf681635b31568891052756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca7bb5173f5b52808bc5ab8d40aa24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190bb0a916513820652e5870f674ef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34329bf5ca114bdca683966b201606c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ceefb5f25bfe96bafeef18b9cca9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f626a986421dd39c15276c08acc5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74713a61c81b5ab4fe4cd8cb3451ae1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1ee353a179a1a13a806db49970b3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa7e9f7cc179d7b407b68f542bd86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c505b1f23a085af9e9d95e7f97121259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf11be3ff4f51f0de56a963d91ba939260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec747eebcb8b6da965ac98d99e52b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042033edb56272e66d8ca52c6365af2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0756036987e84d7b62d3022472b0f34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e01cbb9758821e2131390ac9f77fce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed794f73a3727384f83bfbfa5e5c93c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168444c7d9c2ceb11517b1a2e9cc03d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ff7b588f02ad89a1a61d89b77a08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e52ce77a4c72de48d45eeb81a800268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58391327cdadd636fc6bdda29a4ce512269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f89fdd30b96cf7bea59b5e467b2060270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3015903d0a394d140554f57a8a6716271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea62921179edc45a8d8be900158412272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdaee322aa8cc72db732c928fffc75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9f194a3a65cf70f22893f4c39b673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59ed43adb9abe1e5d7eeee7ae53c4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b951db58de29296fd643c3be6e85e18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733759b5eee79276d3f197da9e178b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be14117964829a224626f1a05bf31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ac85f577db8ffb5b0346c293f90a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126ea7269080a6eac3a2e924ba8253d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d7370b981e5604d3cf15bb3a8c878281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb233dd68f264bcabc8f06350f7aadb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330ec6fa9556112d2d0c7230fc44b02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf39bfd6ba2ca58a9cd9bea783777c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1873e7a1e18efa401e0043bd40df42c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e6bcbc7872da1cf8b62985f38cdc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7849ad90a9cd22a1110a29d83bb9d2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1103c4d875855c1d8bbd7fea4af67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd48838f20112eccdd879740a88e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b7ca027fd7ae2ef056cb920b542c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808077f2c001a2ce81f9c8d1f9df33db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af857dc1490d668f5b7ac4cf3781e4d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d022de91feda3c129c826361b809a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4a201dcf00f2bff4ff651b990d0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8083b7fbb8d009583273d1b733898295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6858530406a14c190980a711cfc3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1df01da40d405c026c13c1ae4e5047297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591747788b55b9e83049f43449782a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f902ef3b9baf64a82d38fddbd39e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8630b2935abdf538a698ec5985ee1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace66cc02a521669cc53762873ec6d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29536d6f4035cd6f2316a1aa4035d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ac613aadb4e81ef526c8c35164b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da39a399add83fdaea724469637fdf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa2fa9f84b2be70b54c0891d68b522305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f772397833aad44a180aa3414593b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d1e5169163b240098928af9110b12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b28bc5c4e5938946fc2352a8f1d72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e99cf5ef78624a1196043c118520dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957258548ccef6be0cd6702ead92cec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340f187bea23232074d2d8e3b04cb26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b6b8d0a77fee7694d6e1693a3e3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a92f234bad5963cb8940e5d2d112313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aacf3b602e52b7c7c3e9344c2bcec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc5b7a08c0168d821051fb49d0b1c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b939b9aafdd97f77f10368bdc2861316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a1736203991d9935d58f3c4f2f0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9930f10e89f15feae4c51cbe2d60b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ff6ebbf69b7b86d75b24d482b5ff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad80350b7b2dd44149029a700c3c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fcc93838e53981a1b6fa9e3b087eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9e1de74b9076c8329fbf75c3829d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ad121634238e6572e9f2cbe95145323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d82a5ce30ac914517ebd63176bee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf8a1bd9984a3c9a198994b173b959325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>