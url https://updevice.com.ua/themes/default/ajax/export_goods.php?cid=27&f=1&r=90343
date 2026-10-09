--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83368885497dca11725863a533aad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c166a492c11ebe0478d15352bb64b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04314ddcc7893ba23869e472d6e6753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4962f08edc980febf3072ca1f1a478d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d66219c414060d5ecf258ef1cf765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f614e5d05e37881d45767e02fde0466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca207a021147b57e4956eb97d66128667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aface7a1c2dce6f21723700b1ac5c228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d1a5240c466f46b70534438e462119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47364b941a94768ccc3d9dc7184854c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2adc6c7ec72c09db40adf5ebefcbd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db656238b40ece06b9fce2289148c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80a6c369ca1398abfd86ece8985ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe640efac41ddc313fec76d04b55ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7fc4fe470814cd40562e94573c36315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae177ac7d3a6ba5ea497170bf516016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b71a1790511a4aa6c8fe7a825ad8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0467b27fd9599c49ea52dd8cef8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53c3b14be3c49e7fd947bbbb72f26319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8305e8c0d1683b1630f617a20cd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc615d48d3368a594a224e89cf5b45e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb661b19c7d2bf1382523710dd88e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443227d7bd392606b5d8eb39f28b1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54cad3a52922e89e02b71f535b0e7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014d7bc0928c96ab6853e9edeb5104825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0541cd150619102c8fd394472504c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9588624600c27b1b9c296ddb29536827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35419fd1fdd530a34cbac530b152ee6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04866de878fc1272e8832b7106403f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccbce9fa0689307dee2210619010c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50782e4f0e6991e9fe333ec198dea6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615f6925e90422975a6475b0b8ff6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a97130a91ddd45e8e7107683a45b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddcc242c66aaf77942a423fcb8e02634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e2b5327568cd325002085ba1aff6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8045910bb0d67290ecc76397ba410f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95588229259c769ac741817a1c5d7bc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd8c1e7fffe456257c73c6d12537338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b6dfff02fbd3e03028387476f93839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d20309e0f1f595984b8eae25bc9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b66b6fd3bcae6a18dde4559989f1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5254c613cbe5b8a09c3ada6059ca1a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb211cf76fdb3608474fc279bb7e06943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255180280546555aa3f3af0c2744b37544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306729940bf6a94bcf01c25829ab612045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e0997d798f9638b85704f56e12ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef2d38d4e00ee3beb11b0b6d4dd30647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd62094b0d91efcaf442c4f486af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6672c82bb72406972de2f0b67cdf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575658b5f424d0be6b3601366c895250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a642771c7c925a69704cdb2aa2e5cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757e724d5465a416ca81e722e6d8f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b9932746762ed1cf95b1a7b0c20253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390aef4dfef8bb5cff4f2aeb3c5d29b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb523fc308dc4f943365e367a878ebf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e35251ae4f512eed5f5b2d2ad59c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b029e4ddfdfb779a6b8851f7952957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e235b6beeb182d43f15e19c44b3c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433c18925c3f8b62e5688d6046ff7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367110543109e71b1b0f61c317738d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747933262688ddac650135fcfebe1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e9560d64e5fa1b90f886e463b3b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf98e3c453a86c2de99606bb3fe11263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92265e25e85f04bfbb34adf888c97a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d969f701273aabaddfa2e4018fb6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb14466099620c5124ff18236731766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff3a2167517b6b1c47c034f0c7c18d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d630073d7994f9685ad5eef5d244568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d0c7b66df8fb404c92033772dd3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523962a2adf168f356b8d42cbef2b2ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211e4213913cd874672e2e17bfa721271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0252b6ca56b5289f61fd5cee7286c7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418455e75db41f0a08e29e8f46d6082a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e83878f6bab0a0598f37fcdc4a67d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e41f0dfa87711ad3b1d983b050b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ce1a52f8c5889faba7338a4f01e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb247bc342f10f32100caeba2f8eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18851079ee0ede9c47b6bd2b5b3e622f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd801f084d3ad4cbebc26c5b03942f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0fc663e9c74fd11b21584bfc600680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e55529d524ec2441752dfd7a595dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c67cc3c526b61ed09a71bfa3942482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926573ec2cb3a90166ffd5c56163f47683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c56797235f99079d6345d6bc47cdd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933876872c7c809bc062937245f36f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277351b6a8159962ba1b773c515c21586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2085324894ed817a066a111bc83f8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee1394181c4b00bb70b9e4ecf8107f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eabfa1e6bb172f33c6f6a175eb7ca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb9fc96a6d69ad3806e60a4330b1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae2771708c7f1fbae6d50237a58db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea53f54dc113b02e0e931c0816b0e6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a6342477f94d0e34fd2fffa9d8c6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743f349738b9d48371a086055227f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f2bb1676daf07add7c6d7ccccb10b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8719dfa07954a628395978f7e33996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a06cfcb5030d2ec7447651e8e436cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec840368f25941dec113cd38e74d51098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e93b506ab5811e48b2f63aa7b0eb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94400cb9abd84444869e2de901b638e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5579be34cdc83d0d68ec3fa7cfbd89f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699e23ca9dd4cb7df082f10643e8985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53093fc098d28be22eb098a310d6fcb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8df1e7aeed5a12ea0753d7e13c4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700015dcd8c13ab40bd5913660a93c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41845800c62c838954434107c745fb0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64bb569bcea7d9042c2f058d03710107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93faa20049e0577d041bb0cdc8442a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea5c32d24b082344ac80ff200551b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053d59cc6797303c06e2e41450356f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddc2a0946d85be464076a26461193e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5bb970d58c5d4abe8e8bd0d07af8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8cfa414e202b73692735b67b8f76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8933a896d017da7ad99546af01bd6b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3164eafde8a273988774fe96d8934115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b207bd974d448278f3ffd665a8ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288020e7e21c81af331fba7e301dd05f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf127965d366c191815092c5af20d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb12564481c98f552467e29696c024119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0898956c024625a7c861643bc99ee2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37022f6b8156d8ddfaec0aab9071c953121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c6d55f27580d5f055273dfa952c5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d60e97d2b0d8a339886b67d9ac15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995ae3cb2f0ad32a9c860e5e491f4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989429e9449093852ea1262f6a16474125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e738206801b7cbbd65042c2587a8e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5dc4fed085712bc1097a57803ebb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42685767648c027ac361ee340b096bcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cd4ed39415af379f56d7c1248c73f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b10c8c743e788ae5677922d41e44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965952eda60a328780dd92b852782dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ba54b1f12575fcd81664eef3af40c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d133302620de6ddbcc213989c1b5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160b5f43070dffa9574e59d5dc2c43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2142a0b2ffd31b5be3eb673e9a1516135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3435327e5aa586857e795f73c3495136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abd29e3e1eede316ae178bed0579a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca24aaf04ed0fd5633971020f22a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8350bd97e44ce5617b41bd54ee07c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77710f66d2a1373629a49b06814bc723140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db64d2b69db9e6db8591a0b44612374141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb0417ff2d3b0043640ae242ef7c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e24c7081add2fb648e8c0b4278f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515932c98ab4e8cc20ddc539185afbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e71fa6e34d2b8dbd1ce845a56bcc12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8964e4fec2409723e31027b4ffb03b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd878d4fc50772e3f14b0610bbc71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e3d82c8de43b8d027ac3fdcf63d59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629554873e05827ef26c324ddf82303149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb53b0a38e41a029ec914af7d3b199b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008d81d68b07726e53f670b060f30a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e9e8113693aa21d901953b18e28c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f5fe9409c45f4e07097472ef6ac8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba050852297331d6f0683674e52fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71a403bcaa37b90cbec7ae5f31d2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d618c5b9322925c55f65ae7620b1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db47fbfcb1bec4bfc3085010d9617157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137baad8885cba935c6faab5961fe793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3557ea8d208470e6f28448ca257b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff879b7d1e6cf76501c0128c584e6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed10112f20e9dde3f815911346c8be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034c141259524421404435787a43a1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9095e3722a04376a9898cfe04927f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d99e6ff089e8f4ebcf56672265ddda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356893ff233f2386c309dc4f00010843165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ff51a85f2864280b4a6667a410ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365763a7462f2495a9b5b4e12411b736167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eae0457c58ee1e27c051b0a4d6e13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd8b5d17aae293573a48032340dc74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7bd4e5ee732beb81d3ba8711704f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d776c1bd250d8a84a34f3cf3065fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720dcdd3ac3a26e9c1ba81e1128d12f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4a927bc321df82691d5afa286961173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76ece19ed967ee6885b8a1f8a5e46c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44504f4d09a2115f66a5319e23b770175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6af619930460e0869a01716b4bf9c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3542d7bd24cddddf3b043eb2af829a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34dd9b5475286b493e6236d4897e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7766432da6c6efdcb7347913194c44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a624f3663c8a1570d67c9d772d9312180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c54fdd2ece40d819498f2a514e4c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ead9e6cc8fbf8cc7155f21946cf53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b14e4f7027fc4232e4b88ada631129183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dac86f351455271fe6e79383b5a716184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487574c51dcbaa9d8df698640dcdd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a85e24d6b149e3f508a530d48270186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e13987381d04e91f7ea295711a471187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee614b3f3384b7d7eaf0dbbf393cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d9156dc862f8e6cd98a1455c48835189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fb3bc2795ed9201317e3cd6622791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a29dc908095402aa675262fed846c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818c820ed1f2de674b4e751acd588bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c85dc871cd4f863cf7acf7a0288b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d11e11e4106f353046c0bfd44f8664194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5885647675b530e84dfd9821eb56d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560be867f173a71fa44e48cfa6da987196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f5980df3325119378673c9c6adf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5161e57448cda0d00663c0dc6742d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed054300cc4084b873bd342cea071bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b828a2ed848a56d429a24f6595b2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b17dc1c725665d98bc06597d7864201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbaec657744a9ac8adaf6ad24e9c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03781fb15a67f9d5b142338b969abf6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6d35fb1110ae7c0de4c2da6a7b3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d6cde559edf8c216b021d0740d05a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ea3acc745aaf19ce7d4ada279a83d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a313704a60995796f76029449990472207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2a8278f55412678dcb0be8c38adf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2da56b578390a74b041cacdf08edb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee62cfa443177533da5a9e7332d8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209784aa27e55486963810300e8a958211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0438bfa045342ebe4cc21b9db7ce02c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b061d5f7280f990237909e0912888b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b55e2cc400a31fcd753f90075f2ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776fb212a500abed403011ee743e3a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0bdfcea1b26d2d671e3c01342b37f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b317e412142bb104e2d7990d8448217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0358951e001734a43c388f82d7ded218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8107b249f127e0523fc3d11e8dc0e10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64be00c21574a1e3cd63767ec242aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b34d62c899cf026f6353b1252df0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56231830eef45db70e83a6e306a9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30473300a4a81055a55d8fff9e6a5046223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d35a49b886618183985dc64609668e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417265185057c2358f8fa7068f25af5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905c9a3c287b6ebe60f805d330d9df2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574580e3e62d6a87a20b5376b6b6c4b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38efa52479b67ad9664c00f36cf1489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cccb734e082921eff1ccf6a1e702aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fdd8e469d1ec1d45cd46c418ab74e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a0337e4074d5b2e934951e310421231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ad10819764f55a130aec4da3a95a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ed451831902a2736fab359756050e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b692bacada4a0cdd384f3b95b859a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c2a48909605599c8757ab33517a3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8214e5a2ccc78bde8658598ef1e11f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00fe699dcb3925fb361a559b0913b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce255c4f6b137215377646715542f3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d04da4637cf12b4cb2f7dc113abb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3898bb95695e0e6b74f1d7cc91bf2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea57e57df10275312c43271d621a5ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d03b62a05e5abfb12e6e3d69b67b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27a9c93e6271e2d6e5ceafd0f2637243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149669a260ab9356cac52f7951d5a24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef0e55e8f28e25d9b70c43f1837fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6030ada62db50b7580acb850933d73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e8ac938dd6bb7e4903f5b6ddfa4b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff5b16fc4141a214f22649f26b4b34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b1c317378524efb05ddeacbde3aa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c60793d6aab062733441fe0e3aab6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ad3c60aa43be958d70484f6add6de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8ae10a611b2d048ede7f1ca88d808252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d50f73deaae6510c98a19ff94210253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e4fc1ac1c891d569bb68e60c9883254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082236222a752fac7429988cf014bc24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813309a0eb54a5bc984f84d67a584458256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ea3cf18ed3419412cc704f911f4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152be63a94e5778c0b29918c64e081d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211fe2ce7db4d8ae09fba1c457ce5cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97073e6a48e4e77ea56d4c24cfa66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93058e46b1bd9785629b950a02b0cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5de8356b93dbb725f06f55a3d2379262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6054851d4048aa01ea301ca39ae4b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bd1089ceeae20195a2889633ddfbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eac8265c90dc75bfff738e657fe04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4b4ceac0af2a1066104f6c098c163266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309c7d4feadad66d84b521cf0d6a2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800f380aa89462043de2421bc3e4181268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3286f353c1271bbfb0286c53d7ed93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db388f907776c5f5a02e9592b06f23b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe5ddf8eb48553adb2d9a67f9a4cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d076cf131301affa708eeb692a40e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f577edee2dbabe474793db877f3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729c5110ebbd8e8f831f195ec16437d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff4c9e2cbb8deda795a14a9211d2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a845a01112b6b90b89b5f55de3dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c50590fdd6d38ccaf89a21a7205de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f5d85f7e0e445227199f984ab08f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80adc23982f0efafdc9a8d304958f45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ebcbe5820abe2fe5115acc72d0c7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e42c3d362ab4c039201067e868a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5d04048cc068a7cdb6327163e98ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a325c522a6486afe47cd8800b29da1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a80c434b0470a97bcf652c298cc1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c88ae4cb1bbff0d3ab5fe48fe02ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c4d6c0b64db8edd9e99b869b34b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6577d0555a3dd6d6326deb4a140e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016cca1d8591c905b9b623d05f192e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d44c0fe1eeea588540be73079e87c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece7cf83b8d06de5e20276655eaede8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33eeb8e18afdb3079bfc520593f9e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9228ed7748613dc9cd7e9e641f5175292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61631d50a3dc01569ff055da740f0d94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3987aeec8f34b0d4a271466e158ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725beb095586ef09edf4ddba28814a0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec3ba6bfaafa149774c525b334a56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084aa56b933bd28ed41d58e6a7b306297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b6728ea62f276083eab9beadf4f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb89bdcb5f6edbe9279cdc188e06045299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c682f631351f422102f41d30abc4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250502f9c02d9c75098e809be552a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d428999167a9e881fe29a895597b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18070dd11492a6ddc4ef407e2be0f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07edff3fb8e91b5107c0e4bd9481dca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c396805f9e02a350303e83df9fe43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81190d8bee0013f48586c668520a5a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6d6075becfc7971dab280070fa4c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fce2547f9f9b42fdc621e3a17b79d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc3285ee44fc75937fc1fc5294a2d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4abd06686df65ce1139851dfc539b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e256d6cc1017aed975b2bb63b224311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb2c4216c73a4cff06de8c55e2ecf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1b9ae5ec347be77682257901fdc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d347e29d38f5f8921c282aad75eb0fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9892849365cc38f7648d0b5b0151e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c6acded0af932afe1caa8f1247c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd3fa80a68ae05be68cd0dcc06634317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb74fd2ee5580123e856208b9f9887f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604631c9d9cc0d7c47612c0497510c03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339c502c57d3db2536a99cb1c408f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc5fcc592eae067796c6cab00a40d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd6feaa2596086de759d488b079207322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6550226d21447134742149a8ed92bf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d0b56d0cfee2faa0297fb06ac68b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dada41e0523cc6a0c2b002e2e91a171325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ca1f2dcf09946ff83af00862add15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e254a31f659cc7293ba0812dd12df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010adf8d84af60b89796a096688dac35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154b963a3e89bfe2181921a7bfa8efc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a491571010522f313e845acae858cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad5ddae179ae91824042c137317816331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e89ba20f0ad37217871134d5abc0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ef2d37607a5ca98aa9200fd8735d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19d0b26472ba1594b3fd92b1ca527334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157f1758c9c4f4b13a94b96fd4ee19d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99f7d38e5b3086a4d50171a799296336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d67d8a85d276b1f022c76ac0365ee6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dc810ac26546df24b5969bafebf6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe41f04326d19495295831eb12cb3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1413d3926746bdaf26e716f973eceb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728de955c06f80e53d2b191c4f7fddf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb64dbe00915e66640dee46f7a5c71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62505a4d300bf5cb4ce0dd21de84ab72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054315200768607e3ca744c176821139344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba7f4ab5d1211c89a07ae30420d9d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396e94c9df2d9d571f9e902748e23ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d41e10ea38a7c43177b60cfcb89b2347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba09f2c1887a0629714c2313892d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a033ca2212d629890c8de7baeb62f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfff5d35c10b66c882aa40b54952b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986fc8b7292b47c913e655c3f4432d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abce42eb4f84c27ee13d266864f9fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b35c2c0498d98075f63ac1b2bbd5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b648eb404dfeed7d21e3358dbc55c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd76d35c84c1940a53fb032f5ad4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed5f6ec200def2ffebd2f1c185edd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18472e9c3425a68fd55e783e2a17e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a105005a107168c526c80cb2ce6ae411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856cf69f192643b850a6f3d2459aec112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d15ebce2cfdb2e6ff8a3db3c771b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934b897890c90eabf8fd89ced9cbc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf8d4faaec62759d8d1337bc46206f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508302a2738dd43a81ff769c4784ec0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba6fef6b70522dd0a47446a2aa94917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e850a01c1877240a26ce226fca93ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860d89c81f9d793505f46dd471a3fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06bef3e50e16cf2a603395a11aeba720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7ed8efeecab9e4bc051ce98d504521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ab09c85d545bf88ea9c9a8d6f071722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf98f1e37a1269c6b116058904912323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c45b113cb95aea35c14f4d7c930bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c33df65fbe5e1b1a3a559c779a80125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22017b1ded71653d81e2e895e722aeaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a45ee2691a0a2312cf4dbcee6baf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb352b188c2caf24d081f0c41d1fd3cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6ce9493bed5e9ee8c51cd9191f2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661b19cbbad897728e67e93b9faa6f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb5771b35c8e644e8ab06cbdd3bba231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcf3cd4f7576b380b66f5835a481af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c83bdf4f4e40ad4a6c391f0b3c34233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f9e130fb06eed7932aaa7b3f3ef6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec1af07269132c0f7191c7b6d3786c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda9c2609f42581a4f922b9c949ae036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86e74c54d2fcd42347f34ba4fd4c1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b44da18adef45d27a062b016b4ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820376e83d64d371c121f7a83d9ae7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef02a86e5e7f7278a5291ecb47534240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ca0c0c80f9be0e6efcd7df43d77641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f08b3a5f507d642b11e506d9e529842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52330ee195d568ab14bddb624a527243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b00b178272be56d5992e983b9dfa4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aca79eb36dc1e7d037bc1a3eb328a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378adc821c35270c31a00f5564111eaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb6a97f73613664da14207c7afc74b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0315988a13794f31ff070ba9bab7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d13d180d1c0deac704e8ee0159ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747eaca352da1b9e57e419eafaa64450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457121283f3fdfae877384fad22a92951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4291dadb09c23579d7dfad6be938e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06173c067bc47e3ed5bca9054eace3ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b877c22cc9c738900383176f277954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d687e3bb3e4b925a57e0bc2f0216f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c6945919dd1945af396e650ddd2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe27c25f3b37990c6ffe9c89a25cd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b45c79a0ea086926176d48455c74c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb88956ccff7d5d2c030f22d072eb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf75765d50b61e8ca7b3e7bd5bb4e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df23f29b22e4d45f98aaa3ca829153561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8be9dc764c93f95ac1087159ea8e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ee7fc3f2fb5b67365bbfd49820fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334776cf733f305c90509653b7f2be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400fad97e80af9a268cb1e6bdb8d74a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30211d401c22d55e91954f89e52bca866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd699cd023742d44c3e21e93e79fde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a905459b1120a385d4b59d49aa0f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81432b1bcd1870c8fdcf46cdaa2a26169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcf6e498413f403621fb4bb38d285f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71dc94372058d56dc56e566bc4378a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf94707e215e01801950b270a81a3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4645b8e7200c5d594de4eb94a9b0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2edb14a5a53f062a4a71ac423299674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d36284c56f62e82d1b484676962b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc05d8831bb8fe26f78261ae47a1ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae779535c2f7a72b1d78696cc33149077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9414011d3f17cfac5dd383a1f1a623278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab373fcf41489266ac14550e2aa7b8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90c8677863922dbfaf477059009f7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a474747314a15543c4ae6e452317ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d6976d51ce88c6697a32372f9e79f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c07c81c72cef9d44427a5bddb2a8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ed420b2a5e21049706cff762c88384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00899c7a151ecc413836353fc866ed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b0803f2a24a2af2030745288f7fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf87ed9885ba6bb53fdde36cc6c49f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d2ec6d08318de0f4bcb6c44dbcc1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c70248833a72e001f332dbefe4892d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d16ee1ba2aabb9064456f7905ff49090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1092116a7fdeb901430bf80ba8dab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb24cfcddf71131319212ea284cd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610b2a812ab3bb73f6203786e4677393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b297ba2021b1a0db1a56c97bc0108394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a9163110530a473ea9b2b3e96b02c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c162ef6b2aa9c79520073895f09614296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea908a180ecce018d6dd3c5218b95f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f90d3991c960b18dc6e2ea98318c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9827a5eb02f231d71273443cebd1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91e038352ed706536beffbe4c658f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522282f7cffab8ffe3dfccfc7dce3eb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa91ea2fb2c4ae4bf28eb6369404609102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564dd72a11e9deb15f487ce916125f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d2c0b7423b79c9074a035cea041e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b8ead9929aeb137415e670204b1b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859a03f097bae5b222e342e3d1cf510106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd076278cc5a9a3bffb41d5b252a98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77cf555dec1ba1b094578416f6f2e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0b084d3c5621331673c3b04b346fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524896cf4c53cd802da6ee3cb56cf9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28172eb2e0d04685c7ef30cdaf92872d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfcd76c27c0bf2fa13a89e85db7bcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9493cafd2c9b143ba5fd9eedb5600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61c5bf44055e9f426f59baa4e7fb79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73567c9cb7223d07f6be4eb82a2a4712115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f50438362f6aa63c76cf05afab2384116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7241343bace7a25ef1f9f38e935fd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bb17846565bfdf5b448fad03e897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b567022734c7671c5050df874a7a26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fbeb948107fc6d5ac67b96f683656120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aae07c4cac0333963f3f58da23397121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfc3eff58e7ca2125279429b386054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3317045120aaf8f8b0b0a988176e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881e0286665908cba1fa46296525247124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd976ef6a7294274b1bdfaa679d67e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aca11d3de367f6a80e8c9355e4aa0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66709a1cb39feb9f1189580b5e27ede127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce225116caad8242574123441aa02b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96921813d0fbe695d3ba2132f8a7159f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b70704d7c5421464da2d4bec6654130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e000de71480875273279c16444a6ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b93241f841bf36a9a47eb41082fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e639f51f36893035b3f4ec8e0ddb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf769e7cde18b49aa4e16baf3867fb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98da30b1354552e3a89d102549e322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d51937418f4fab74ed57da761987136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db3ea8a9a66d2290be3a33d05ce17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ade769481d3b5ac056f6949383d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c9d68c2de081bf95520865a8f7a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391157013a50fe0c02400649a1fdf2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a58187ed08fbf44e60ce50841d36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1352a55baaef67a525c996a716f8cc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd22fffa03aa045acc79b20d81018f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70252fc1772aff4d52948ffcfbd729a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188de197013e7155d0dbb3235c7eb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48cfe311ba5f49e69abb1ae9942bc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e4d03443230f052699605d574dfda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5fc1a13fac102776d74331af0d55e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b06a344eed2ad09ade14d4ca255eed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0070e31952554f2f5c35bd544cf61c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e42f1d92bbc27ea818ee4af95c661151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752585e959da9f734ac485f67f413db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32914fb08a81c2cdb3fdb235c4ea107b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bb92ba40d8aae42c16311298470ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a7db761c685be26235d52170f8b88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99e870c33924eee37b7639f8f208c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2cde8d44ebe9fe9c922a6d4def603157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa663af3c1ee847be4968a35218b47e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ae87ea954ebe3f2d9cbf0d3057ad1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29af655f314a2df6538e1c95203c1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c48421b6a6819578ea863ea21e5da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533c10f9e78c8f43ad21f5fc15d82f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6c1c7d29e818c7ea50f51412274d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf056d6977fa7b1777e0700cac2bc9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe7cdc1b8d2cf45206a48362170e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c844b925559d3d7706bd51153bef66b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf41c65e31dce7040322fcd1fb58b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003042f45f2fbd5f0ae9d3273a7e539168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd350d3729fcdeb8c4bb0867ce7d2ef9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7237953709be9ad0ff0735771c201d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f262a1b30a2eaa8957c6d2c5be47ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dbac9c9902f0983b594548b1cc0a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e75ad03fae47ac6f5550ec4acb2e94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8443f4b7c1b9f02fd8e731df750bba7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf14c8d9dc5b87402d2b3f6c32f2ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3b4c283e412e23ca24a4323188632176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f531fb673b296d98ba91620312b8468177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac2976beb3ad38046389f98ebe693d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c454d54a5faca3cfc157931daec7ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa10dfc6c55f2e1acf751a7b000aee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e98cfe56a960be90f170d8588d5dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af55b06a1b79329be75adc05dd279d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a682e33ea6c95a1529afe99ad087183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7910faf2e969b0ebaf1c82b8723f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d066e27a512ddffe58694d74fc25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c1ae3ac3e92a5327e512ce33f11e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62647eee5a0c5858f8931a42a1e822187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc419db9cb0750517eff3ac00e057188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f958c3fdc640a1893d355883d371e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c59e62cc9872dde08cba706375f940190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed98f525d5b89caa42cae872bcb52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00b426ce532ee4c29dde4dfbc3c8b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59607f04404c5cc656ad09be4a6d13c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efc3bfc355e5962ab06936e54b971e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce33b7228a1b15d5d62816491c73f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e749e5b29b4a9b72076ddf013cd913196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e592827aff33818e2c0e9b47c532197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b047d041599b976b214105f04795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdb48af6377356149724035ceaba41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2532b393f446bfa89be2ca6f99220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0b07cd1783b51af2efc8733d27d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083566531ad760e3baab66e5b33e4c9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf2cafff8202f0bd8b07c204730c8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57526e3da987ad168ba6548d5781141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b707386b676aaf726fa398d141813205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7129e39776b64b6fe133b1c05c8f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceddbbe0e9f16ab475acfacc5e8bab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535de0a2d6f231fc0f0b66ea91ce19f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493a08a65a274abaa44acd005607ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c7e6201ea20aaac030fd7cc84824210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038afca33f60472140b7999d803fc25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367d69a690bf602f5983d5eb3712f5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672053c9bb57c871e51af40ef5c721ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba28825362c93c0be1e465bb41529214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee791618a5c99ccc4615ec69753a1fd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb626cd5d323b517768a506e64081a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4fd9ac55277b9b04b6b2eb7a3709b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c007f96372f6e0cc0fb7568b3b52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1bf613afbd6b9b5b2ba5560aeb39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075baa0e763ac7cb198bd5a921332f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd70d0b40bac5ce245e70ce76f831c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de8824deb4d4492a9b312125303339222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e3a7507f1967b191f9bb532185df5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f425224af60dac83accba0ad8806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c97c1184344ee69bbc95486cad8b9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f347b76221f67ca7c800452c084964d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1552b4f72ff3699c981adb9fa5bdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c37dc13708568dfbe9f6cced38a64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e2c4a132bd94cd53d59f66cd89d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0872e0f1724933182f191c0a43e74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb09345aff9c2b25fea2534129ee7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b514cddbe35429c5ca8dcd37bfb1974232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab222c55e4c325369d3757cb1be8b160233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cf09ed3b485e2e750421b724a66e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4dcda90565d43dfa842640a4accf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d6af9b852ac7189561d5fe618228236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e6481b3c362d15fc7926cd80947f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6563d7ca7426383283cb3e329653b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec34bfd0ed1d8cc85b162b2ee5bbf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88434db8ffcb8ebc975fb213a5b445fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746c993dbe18687e03a2200ec1f440c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2985aec75c5387cc6d6e55436131a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935be24523f60686b3020d10edfde27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2f0b9383347bdcdf33f5f772417b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acefe45adcead3abef8f689a08e4e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f17c9fed7d179f5f8b7d2063fda4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85086c5136759b0cad96888e1c822bf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a18b612d44dd049f52c977a1705fc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd9b357d28c8383be8b27be8bb0f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5167dd92f8f0074c16d255c45b09eae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d509a4407b2b204489fc03ce93b7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd319aab90ef1330384354d198ae909252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df9cc8abb5804bc82647b8ef7e785d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba03ab05fc467aeabb60b156f95c01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d700e93852ea90c78b9fe46a93e6cee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4dd6ecf1496fdbda753421aefd7bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017315c93eeb2ee803c9b387a6eea111257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f78c7cb359ba80d98f2d75c60c8158258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2ea8933d8813b9dc1caa30134393e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171849e76e5e21910781cf2381da15a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04719efc8e6c14c0e36a4f5530f81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd8cf37815be018907e650d80937e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f4c5894eb351830a97deeaf9f196263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4101dcdc6e7a1a4d1bd648948b332264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef973fe1546fce2e540f7d6868f393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4161cd9bc9521602a6d338aab710266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023aeb8a05ea9ffcfd5ead811c0d850267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca82d522134491c810e7b209ec1f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c990773aa6a27af417156ac483abf2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dde485a7e579b4a882a8e9b788c57a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f7f8b743a8716b55d6e27f2f05dde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0878fe452d5fdd28e3e374603bfd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5557a445d5e3734c05f2499bf975ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d803aa99618a1805a7c00953a6eb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244e2ec897f6bb391a7af966aa7a3af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f90244e903f96d1a99c14a478eba8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092d71dfc055a6a1a3669033791e82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d9af19532ffd45ac5639e77837081278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec640df8cf9eb70819606b6251a8c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b068f869e3c0c04c7598285ec52e45d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249efab045775b0ca217df07dedb00d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c758d1909ab175732ccb3530b286c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926edd54efa9c97b5111b76525acd2c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fedcd8285c6cd32db7ca94f0de5ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f66f5140d6fd5eec3bbe34791739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c9c34ccc0f67a32753f36b3d2c2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7dd342d7101492c94dc0f508a2c86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7f5fe53617dc7d30d8b6edace617288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97c9de02eebffa2e2a79405ab0e56a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee168e9fec51f5e7d3a198934daf7194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17f82dc80dded67f173e9b9e8eeff3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e03fda5ca2970fbda6c837137ec625292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858b10d590fd63b36b2ff27c822d76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ebcc08698aab585b72840c966f1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55730d1e978b52ac70c61520a6b9ff4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66ea902593174acdcc4ca92e4426a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076012b570233854387f7d2802bc3ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6bff7e5e8703a304d630fd208303b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37190f9da1446aceb68da4d2779510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab702350112f97738c1f1a181c4ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853b24b94cbfddc79c1ed44e1a15197301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703390444189c96dc9a5ba630a4572e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526559379d344a4538ad6fc702e3f994303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f8186c16c91b745070b96584e7eb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1890bb3136100c3fff33086624e0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc7b6b6a245c42c1a991cbfd95b17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb9cde29bfe30f61960e4bc6072b7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd0b449a11af6e21abca34b6c45bdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd86e3fa03a573fa0be4119a30a791309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8510fadd60b36e0cc10c4f8fc8fd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b248c6460983ddac835be91c1b86c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafeedc4138f6b254e0b2b036a23bd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b896da2207343916c12645f321c0144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9ce41efe71a7bb7832759241fffe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df7f341361a9f2886b3f2e8d8e087315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7bb348aafc901c2db0919d87753d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ed28c12ebc2c4ea025e69ded7d2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de4c63a6d173f5622cbb7e37118766318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9800280d93da868cd66f351fa383c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da557af2bd23b70fa255b4718d1f5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1452912a114252000dc162ccfca24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3edf4dc123915a0364bf8947c1ec85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cc652a06bd494ec927d867f5cf589323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4a7dd248cffe28dbc68c7e2664d66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee4d89d9e98ee4658f77eadced43c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>