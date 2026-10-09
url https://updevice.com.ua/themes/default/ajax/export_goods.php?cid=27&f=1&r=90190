--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aecb18869bb27d07585d84e3c4cc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20909eccb48f69046b4ce9eadd45f9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7797c85188b5a4d11e3198bfef2b64d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a04d3e49a60abe0fef1f1695d814d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd62d961dbe5c6c2323ab3b67648f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108f9c4143d5c41bd2fb8ff84ac28506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f5c0152f208822cf3591b15ecb01b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5dc66735ee08ce8307d6efcaec118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47e4c59eb688894f52bdbbf0abf899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce0026c09a664bb4026d9e5abda3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373fb2b170869a0eea1de4fbeea62611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3970e32742240784c02d6546a913c2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67623b4eb75bdb1084ed745f82b20213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600a5fe13dc0bf66006a8d88cf68c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb746c72483dc8faa1d2edaff3bc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3640a7a2a67647f0f54fb703f3ad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb06f098a8ff5e82c9a827136d8d16c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf26d2063fc109f89f128b9d3f99318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caf5314edcef08c7bd3c9cc1d9667619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4b699779cf1f39635a16d6f632ea720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d022b9d72072e5c4d82865a9d8153c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f4ccc85033837403b790608ce2a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88f10f79e05de086c904c83cfcd1ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6ee7e487151675354a95ee9a211724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f933a8435c9b9efc045d28c2ff5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2444fad9f7ac55b3eff09d7b75a5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ebfe2f465db673051645471f007627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d476d6d89cd33b2e3d67fc3ceddcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c7189851443ce60d756eb5c4c01dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3abc4ec1641dd5964ad3651e697a0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc14a82064291bc7015526c44502331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1fe244ea348fabf4e1ead314dc8b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7367060f4a5aca88983c69fbbadaed833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be1f6c6b56098d5f85452553c46c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906ee9a47107254f5302be0065e02d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f5120a72c9036424a2bd6d44cc4e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a211e0ce6465fe1d9c01c4ad277e0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a077761550dae970f799c37ccf6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086948e38e9a4a8e5531a0fb1d7f1f8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6186d2b58a2ef66cc57513e8ec45be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e3d52afa987bf4e933e844e9b42541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e4dd55f229e9117dc9f6c8866d4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dcf0fc44976a3962f3a7e4d37463d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea57e4f5d0dfb15a50082009521b8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69ef05251267dc0042b5344a48ad4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9b165bff41d90cd521d3a37fd9a8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dfab738878ead2018a0d14a9aae1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01641340ab525d6f97089742579ceb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecccb825caa036b987a14756c787ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ccd1a6c67b01991d108547b4cda850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fa63772081079fcd17b6dae2df5cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041e03c5b283765777d647eda16179a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be75b993b85698f46f2d0aaa6d22c4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc237ae58c63ba55c3564a5274a94c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1caa39c596e08896dda51aceb29455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6541752a6b746430904ac7886bd17d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0201bb376901abe673c8edf22851ed857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6e95e8f8fbcf95e903b03e66fd03c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d37f38b82ea1f712e24232eacf5bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64603f975ec97038a8896778fde46d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fabdb428534ad7f35228326de095861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb2ab94729bab8d915a405bdf5b2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e00adbeac5f5a075d578a86c4931ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464670ce81473a2c843eca1efdfc94864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e549cac141a73098b4914d5034fe68c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd3699a433917e7a28da5f58305bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5b7110efadaa673969c941a92baa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930ffd414b7c2aef0a3fc27fc2fd78068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588922a94fc8309cf9ae7d87e282eb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518a6bf0edade82bd2db2d45723e05570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdfb34971b4365fed0fafb3ff1c9c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ead68573e76bb80ab117a86cfa46472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba4afcdccc21678fd922ec1ef1650573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54dbd4a0e34cc1994158484f58382c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c521e9eafe8d6f3180d18f76e826675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bbb3a4bde66321aba6a970a29a9ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21505e6395b7c4350279cb926948fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3480d2d05c485c9a3652595f1b68278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce41b6fab1606df297fef25ebc250879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3373ab5a6dece1f5c1a6f864508eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193a48b34ff21217dc34839654936e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551a39d96731cd52dd5f6f566206a3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaf6eb7a4155a47eba770b790d26f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177ca3d51aaf60c38bc531914da2db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df312003ca72e04a538fd1f55edb0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13593dd4048ce5f9998c439ab6ab8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3c6ee210e1059b7eb0a91e192aaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9b0188452b2a41ce4d05f135916a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e334ce41f7da0c235d4037e7b951f4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4274526100086cf6c60f994de2c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7525edf902122b0bfda72aff8a713b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828768052166594d00704ad7b4a374092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ecf375379ba4f28fcf82a60c6b18593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafb08c44fd61e6ce4548e08d1ca7bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af965ad91ce3c0edecea559cf46945b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d3020af86bd4016d57f129882982f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255824bd8d78d4c6679ff080d5ac19e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7268d051d2cdcce771a088df9784598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ea353d763e0136c37f8665979409499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed331da2a0c9fadae9c89b02e42e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f135e94b9dfd4d93cee7f27706bc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d572a41767a46702a92f178188343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be96911da16a5af9b4d8b62084a986103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28553c94f50bed319f6f00a07e6f06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600f6cb01be00ef9745904e0c1aa69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e370c0a81285c6bb61ae16c58f31c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea29337cefd230bd62f62c44134832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949867c07eb5a4c80e1f54fce3730248108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e8727dfca0a824f49703bf5bdf65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daead70686892c96b2b49b3d862476110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61330b6908cbd2d4d9cc6bc4e007dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13201ded0360d3fd9efe3cb765ea5de2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de34907e7b636041294124ce8a9c35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bab284f032efc17b620b5fe6f790ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696455c9913140cd5af9b6f6e67071115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2f09e4f15e6bbc3db1d53c7c64f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cbb901d6671a8e95fec2dd5c50da7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028d0d8626f612e14b0705996c3acf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e1ad97d5a62dc4109bfe4abff45ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dfa7989861208598881110d168134120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5fd3ab31923208eb5efc7e5ddfa16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd4c3d41231fd6ae46f3d524781221122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c36a35d78f48158e95b330548d707123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00df001fac5e678575d949a25788c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd22807bdd011ad9f16896d11e8be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc4eb0dc4f75df731899a5916be15f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757107bf1096aea7da169b1332182072127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1389e682c127640a9e4d79b2afc2676128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177ee95d3a3c569c543a37e75edf19e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b9b07a519427a780102fb6e9d8291130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3ed9b39c7ebb1fd3094edfd2944b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2384d518abb6a3e1e615d5ae83a8819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd7c700f2bdd44c7052d155cbd4d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e785d2633682c27e73cad452841f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7cfe10fd845df531549716f831046135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84a7f0ae28739bc8ec91f3de6e7ff7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21ad9d8246334951d67b8d2a52e45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a98f5f0c24702557e43fadf842c56e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a7fb62e000f8e1c0a1cf47eb701b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc517c84d2d2ef8609fb11721a8e3aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776aa80a915b7292f9131a2703a6185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c877e3e8b2abe570d9395a7e997b5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637addd732094d85a43b4edda8f23c09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465e2201ef5d39a61d84bfc64a9912144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb134d50da45826275149195162e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ca442815ce24c0ee1b10ecb18abd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c902e1a8fe10a13b81a5bc9b4275cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29912ce86dee70024e7aeb534abdf66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f51566f6bc06b78144cf371383f5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248282fade3adf30cfbb4caaea93d8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5d87f22c7eee457fba228532b58f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0987dad4ecfe9162b881d13e00153d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc05f09e1c048e3c1b60e46d2f4d7a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e2b5d94e5603e008f0d5b72fd837b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30fdeeb9e32cf80f76e8b97174d85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6434b12aeb0e054ff922686d93c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172e817988a5ae5371d29bba399f11f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe70704d8d80566936f3476109079f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880bb8391055550a8a38617747aa2c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0d185f39d2849604d117f0f68d3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f5e11dac70431b08f17779b327458161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c176fa346c32177e9e023bbf9b5541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a67ed7f7ed8495c099b3c3fc1a9a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f573f2f527bda6f5929c78cb5302eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971c4d5d85e1da555657c4f7a1ed45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788070300178a73fbac8efecd2adae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749e29678d029bdc33282a819f4f998167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d31d4d3cb13d66c08d58ae606b0fe6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ab3558add0ba9caff7ab0f4f214a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59dc08207671169b39bb2f48adbe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ddb16d566214245c36d018710e31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c131446fe2b681c28f3155784bfb471172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9390dd37be4e0562cacc323b0e2ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f57b97d6e7011d874e187105232d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e10ee3d75df5fd3d04822bd597f08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a51078b76f26dc81eb30b70407d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84542b3e051c3ef2ba95a70855df3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b9d732a041f27d44e851eaf03df21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f3b6710e05ff2437c5b358580d703179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00982d0c7e2d22b6993168443d6fe488180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6bf235a5f258e7a513c8bde1b2a8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4193f24e94366f31a30694204acfad2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5750d9f2f5c0ea7bbfe543de9ae0983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d802393f428274fdf5dbf35cdcc9e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea0c33b7e86cba2561c84544a6b93d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e87da031fa1750f0fbe22e68b2be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c525ef8a1003e81e45eb908ecfc6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211b3d0813c49dad628357ea00231a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f490b3f7159e4beb9b21134f62313c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f73796449465bf42fb1ce37fe9b63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bacd5b2ecec4c1e346bcf10b881a44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d674070f6461e81e8e03e573c14d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0cdef2b5369add6e59caf2b657a0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8153294fb3ef171fa73c9c798b27f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa617aba5c1bd3506c1f85643c36938195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173b9c94adf2dda730b5cad2a06e7d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e72fee1e52d53b82ab8e44a925306197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f28fbdd16167e33cc25eccf86eb96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7954f1f20da3cddfe04b3c5c3bc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c825c361e264106ff4beefec87a560b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d239c10ecddb1a8ee4f7c5ab8905201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60e081edd7fb5ee0d0728b0fe1712202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c870bff3d27dbdf46fae7ab3e5332f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe1aa335bea13116bcaa080eab0653204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1aaed650e3b23a93f1e2f0e0823d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ced2c4b2c2dd4140c885d16fdbff2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725fec62c577c5ff79905868f4f064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb385a93a28035afe9f77f79104a177208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fab6bbcb9986ebaeee8d35dbbda59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3092bb44f18d8be4fcbc9c978088d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f62d0b2eb1263de9eea9569b07c4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1480dbf9d29ae241e88aa5e0d8353212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc714514a039684c12600cb179679aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc468cfc3cdee60c79e7c7bc8c24c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6605f1e70601659375b6d4c42a88dbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2cd951affd5c40b6b32fd9d0b03b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c14c84da25be1fa05e9b3f5b1f30fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4df8b2cca1be0acc9a4ff88742838218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb71965dfeb6f48e119a8d2f2491c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937e311ddc3c2ad16e9b9be453c9581220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba4e37e186822180ab8ce6a57b0a81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7fb59999bb48d95f268f77dd2aabd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6ece123c7e5e48652bfb02280de38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d14abd81f0924ff313fa89cdefc399224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404487a0f072df1d8595c881f0cbc4db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad0aabec12b2e030c7dc7169c6f96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fc852b4ab8c78a5e2bb6f10821f65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f9b98b9ea81d931738a75062b99cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba9535e98cf246c3d526adb326f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000b4147f0fa8b60c3b32bf6bee538230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeec95606eb0b1142941fd2deccae5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da370ac1001e5b6d6cfb188460b0505232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4842e70b173586c8ab5179c5a3a0740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18de9a8e56a1984d5b54482ab8f09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23459338ee8ad636727b3a2f6fe3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d17a24006be2e05f3ffd840ef480f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64896f0708fa0673ff8474fe5278e18f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c5ede96b16f7494d60b174c8257c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071542cd30779dbdce9cf5c8446eb05c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1f85af89e1e866cd9b42c88166a06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d36a24426ffd93333666137f2c271241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40157ff60bd8dfbe3ce0c3b81517d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360740c05eafdbbb18b60b5b8c1d8b11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df012279d9a4ed864ac79d9af3738b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc81824ff2cbf31be24ac40c14755b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d2db8054a1dde51f8b06234963d62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30d897365fde3aa0ecff4c2fa5330247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce471a8b3a5ecb29951223b16275d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37cfd80e05641f64377cdfd380e03f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c88676a7b34a80264a539de247e774250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789e261ec6ac189f7f5c27a14b929d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a884147d5a6ea0649355c765591f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01f2b0a7eabe553f2efc6b0b160c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f85bdb62a47c13858002b2641c7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae517e9fce1ce06a5cf63318a3823a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d92d376733fc986c74f91b598305256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dd16f333cbf280df6a7a85f45ff33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dc8a6f90c5f5fa846a0090d715ef5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c18f49c00e31dfcabb22104d41afae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6955dd708ebadf280b3be853782de48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a64f776962c703f1e0397812788ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198a89937e38d71beb546df4de2a45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf947b144ad34d51fed216b4eb9c9d1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8057b161ab7de63da0bc70337594d7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae9440bad91bdb6f054a92b93bfb96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77156e8cca52c32eb1f4994e93f3492e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7a02dcfaa52c1cf09c0c81b669a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04139460e747bf07ed569af88421db97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f960573665c1929a18054ccbf64049269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f0c9adac99f5dc5c5ecb688a81709270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cefc1a78e02488313422117baa97b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df355035858959352efef992999d1cda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f9a175b35ec7ae7bb40c6fc8f1291273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b00aead2fac3889870369372a0df99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36380246da6d283a4c3a4210a195af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b338424bbba57fe6ef838ec8a37dcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ae8e0191b3125b32efc04030d964277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0926a3486c3c3f64be49adadf982b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de869e4236e606fa85378a8fb09169a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9322617e72ba1cd2f983110fb51e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507e7f32db8af481bcc1d6e70e5f74b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b810093d28ed5c0dbb13613fedda7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6eebb986dfe324646bc05977fd90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ec224ef9e38f3840a871b3935430284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ab28cbcf8b8dedf65ac25436f4fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d603186011296667eab57c9c5cab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad215bf9fb504f0e23ec654e5447f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a8ec231c8567cc5f7cd8a6d7040d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebda20b4ecf8e8d7882432733a6fe7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8681d5c703762c32d909a1fe0ddd39e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f9bf292b1398678e1e2598122bde4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c1533766138760cafdd1308369d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd262570f02704543e7e333d10ed864293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfbc16ed23389bcac5177621de150c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91444ffa551ef7350de644b8379560a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d13f7b7179fa5f092bb3ca49a0d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fd876444f729c817a7c2e5982b13a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bc5ab7e6caa132644c109776f0867298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534492e207a93d3b967ba1a14398187299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b659ec39964d70086c1b11abbbfd274300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a77364ce735b0eaacde7b280cfc4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beddf2bef615013ffdda36d7aa37a91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb29435ed7265718fcd31b21dc67b61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7643e3f1881837ca428ac08982e7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5b2af4110a2cf92043474ff20513305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd5ff1729b3365c232f3ba780e8bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb67376d69051961597106ad275f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafea01ace7ddcf44a18edd5c4bd6d82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee04c0b1be891a57f7b76f523e35c14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5b0f6ae2ec7d766c101e44fb9d5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc24d3f3895a84e71881a2c3345c3ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970519cfbf1d5705612e83cfc6b8a5fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f3a35bee270ae94564c7a521f6c14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291bb7e60169dbc605ef41efb3c1ceb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e97e7cc61d818e28f0e4d1b0d6b4d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463da1ce955b8ead4b48bf939b76f10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d342044a214460e5a6d66177255589317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365bbe410ba866535c229fb34a22ca5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55ed46a70d2f8351c8d0ebcfdd2e9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeaaf64914b76f787be1d802cea6ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7db5b2a9351deade43d625e946aa65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328329cf2bf8f1a904e5928d3509bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3892fc23f200ece348dee93e66f53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ee20fd9b1086803c7d855337e4de1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acc88717f2618fc41db33705efa422325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ae5a180c6a61f15c1cb976e53451326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e42a6f736c76c0ad32233276f97191327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc6fab64fca9697d6404fdabf8aa3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4e678c93b9bc992d8f7e8328524dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5aa8cbc505ba36d70f31dca8c3a6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa16f5ccaeb642565dd343b19c73ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3b40d0ea156317a8ebdd2b1104c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4951a087a8d6b8ce6fc3e1f8c08e9333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da26ee5b9c3f5baf5d778b6962f90bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2343464d8d316954afe11033df92002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151081f5998eebc44bd1c7b6e275bc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0171dda26fd8e68979053007206cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12cc360a53c6090108d84fd4c74ce65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb930ba8837700575374de8c355ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0267bf72669c856a17a2255931421b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e079a99a4e30c4f4ecb00f16209ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358a544b2c0dd45caa2bab734be71529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966583d3830bda91755e0755a24cb8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b3e434b74d7aba60f073dea7b21ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8103c468ab6aae3bc80b00aa33a134f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8438b474c42871a5054f98d7fc241013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf3d36950a9724a18a0bec16cc60f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab477d30414973cdfddf1bc33cad4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbc36abd3058193a04f4ca3c04f74516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff6f0918699414947e7f336355c3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ed0a49f3f081e74d772da7b4f7db818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004121b6415e81bd07fac3fa56afeb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5122ca5c083860ed7658275bb59790220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132a9ee4f31f5743d8e794404a557421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ad56252d7fac71653cab238485d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f234bd8b462f55cee04100ce62906a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc31b168a414aeb3884140d1e874b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2961419aa3e1f5d660dd2595b3b58825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1565a7f56ccd3cdc097a54a22d73e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a75c85f4397fb8d547c277fa0222c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d92752480b5097a4d0e27289c75d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bc99b25a95f5ce5a0634d693d941b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a334d677ebffc2b4b82f111bdad17e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ebee159d3010a6d9dc1c8d4c831d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1584147fd1898e84822a91a040aab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b0430313bd773656f964ed750d5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ecf6c22f9528238751aced75ffcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83440c7c677dee2bcf41850595b9c8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa35b4b3d06831bbcb77bff13e47736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2ee3162c91b6a5f53ccb3e75910f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d838c700c4b49a1a42084595d1332b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd93df2eab2bd4a33615b7c646520639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8bc3d6dc0153fc6f931612860515640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535e86e065193cc9ae757f7bb76629541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fbfe609cba6a1f239266dab71767c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9513074a0bc6a9eeaae08046346ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93de9c9cab4114ce613f9d59410c5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980d14801c7c6a630edc262bcc86f2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbc7147150bb7d30c62e9c7545d61146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075b9224a753182d3a88d91af45f78c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40f776fbdb6244e6f88fd148b7c21748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87919cb86c87e5bc784d969477433149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293fe868828e4529af631a57eeaf14250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc1400bf48c3a611a4b62848d0b7d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065eafd83ccf6cd2afddace860543f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2bff6a3e0670f4e27cbf99d50780353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0cd046f56744b8a67aa498ba862354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca12af3c2898ab2167119288d1b72155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06c0f2a1c538aae36861e39da2d1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889565d79e4c8a978f7a28b7ceff229557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72592ce357fcda58611bfbd49e058cd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba88d5d1724171fcbe0c47a8f21a37859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da89deefe17e2981406b78cb0288a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc05c28679700a57849447b999916f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5f01c7ef0a6437ed1f7d988807e2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701e27c66c355b555e131d1f411b4d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c0237b6c9dbff3dc3afc8c0b9aefb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc18179c5e10a124a15d2123d9fbf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfaaadbe7eff5f838c378c1f63b46f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a924e37aa26906c2be176fab324dbe967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd2d797f089161e3978eb9dd19f7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71680e750baa705badcfa8fde4143969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09132975e6dc830d0c6e9c8f7c0556f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f32564497cf1293f9ac8d8a25e46171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301d10010d367455c520227c1c3a2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5060a979f9a344200b406dc78eaf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277585175ca6d20dee08e80e2f38a2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439cb42fb1ff329ab56a772315b6c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb583f7f7f049db087d7de0bb67aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a577c7ea428314448501a77b1faa3e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848715eb0b0d74198d2c566e36804278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65120d79d0b15b715fcdf9b5e70f0c3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2316aa5fec955aec34caec5346e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec442687057936e31617ecd296072a9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b80d388e4b5b38f9a35570ae6eb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66720ed4382576abec81ed3de176bf9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08440f26c37feea26734668da0bb1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae9c0f93ade06d7afa96013e1a6e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef976304c494704ed39a53d5bd760c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256d722d8b146637d6ece3f244e6b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f51e4a368b750d93d004192c52f0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ed6fb9c46973123b02c92eb7100789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211a8c419ddea8858bbee5212b1dec790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456daa68e59f6cdc587e554961638a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b47e791aacf0f1c0517a88c88d2e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12149cf98f23af8a88ea7dc772f70293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126518b21ea2e50ed0846958551545594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b280ef8f19f9840307da64550f1c3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ed3b15fe114fe591bdb37bc2dd3e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a9911f1221bc5fcc626715cad8d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d392e4121cc01b5e9873dbde2a171c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093a86dea6874b4f1783492610321e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485fadb29f43f894841d30813c60fe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdc687ad5da9abdfcbff6877a94e66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475885b2fc7c14d27655550b6bd365d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02cf5a62bc54f4691c0d939b0f3dc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730683ac4ad25ff957ba466e2ce2873104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d9f39b1e751d551aa9a4dfea0514105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff9dc16210c306f037fd24d094479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd51024502290825bc2ac7a54fec7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72df89478d074b7ecb51db8a7f90fd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556e0a5a317bd78646dbeae7ce3934109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0717fbc5f0b319c9ceacd1c3374be2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b01bcc533f328ae6919444d27769c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adbd8d8b201443992c061512e22225112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2260a193f82957f297d0205963f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cbdf490eb15fa92e5921c4025187a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec963735007021bb8197336fcf2a648115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadba2d6c6a40e318e053e5275d3106b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb261eb8337dd2ad4a60a0d55509cfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4eceaf9eeeeb70caf4a63af903de9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222d61aa41194faae96539f601be3a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b017353aac0e6498324999626fd7b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66628eab1addbfe0d3333e7a7478bf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426830a0a264c1c0c6a876c26692e0c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dd7967bde126ced9852fe5c626673123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9846d73a3e7602fc35d34e348fcbbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03899ee4f381d3c9793fefa2c724d848125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34957f61be82aff3e22e479bb957039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468d36f13b31057bd917ef23bb1cf56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b053203ef3fe856d0f6b7a31689e25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22550be6ec7216b95f7cdd6d27e6227c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdce49758fd481ceefe6031e33d87b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9100ae81e91612b6e56693ba5d4ddeb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c867aa26bd668f8544131739a6df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468c72c5e48239c91f1570d7c3d236f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3cdc201d13fc4dd4157f61a1be4c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534be022fbea9108469c7a0111c918a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf10282d34d5abed6ff73ea02d46151136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac327f8f6aedc693441a367d19246137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e496ade948ce484cc42c688eb25dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c43a4f728a79aea6941ce4e0f7324139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40161e9a28b98d027043f0d72a17d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf132e31731ff9efec3d974654fdb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1932b625073d6cfccc771c8befe289142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84461e1efd27b0851e0646d9a46d9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9aefe99c95111e6392d9da7c2df20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2416ad76f14c8ef82ba1c3faa8475145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8961cebb512975d0005ee71a22796146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7537359a25d2546915520034e33d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc5863e8886ee798cecf0778db42d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bfa082c6e65b0bc94547368014a64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300d092e8dc847286ba3d17dd196be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba68e955d569ce2e0f3853f9dcfae4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dac7cfb58e66f5a0ee0ee59d448ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd11a19f91354d3b1eb36cda1f4eb0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee6ab288f55e37ad78fb072c61a4a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf78ff0bb4069c802d3b42ef52ef77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c41ffa98679ce876822520fee6ad5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d0bcd937521b31bd4ab7d4bfa2f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ad301392de6779638364834f7901158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00a42e485323799ff7743704efb50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd36ea729a735f1455c206a5bce7cbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28458c6bdd28afbe85dfa5d2425e4796161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53de070a5ab2e1dae98498cd784d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333303a7c2c921c2f8ffeff34dacfcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5f19105c27be7890ae81366faec79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36c8217d03b0de925a225186b3c31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0efd6dadb763a56bcfe0a66f299d25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a895a055ab38e7a40090b68ee433c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a625e88d39262250a4312c000b0050c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87205e19f444403e71c3110ae873ba57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc69b93432d6b7ae4a8fcc4511feb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04db0b660482469a8494e56f728170171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d20726efda26db6d7cdc81504b49ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b981292da6f8be38c5c07c3700d60cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761792ff2b39b96defc6d75f779089e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46aaaba7df0416f8e483854ac78cac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5e3b1f05e82fa85ff4416ec853ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a42e8b0e022fefc33b68f5de7698e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dc64e8f56df70c68d93921e981227178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa52992bb927220fea5b15be89b50e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36938511ec91e7c9581bc36fb04875180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916cd50814bb6027b78656bcf7d4cde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38bf05cab26ec0f8f80a48119cf231182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b37e0103c3d2c43fd3e88e1867d79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfc8071db391347b5b883674b9fa1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4594ea232ebb83d5db00cc47981b60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd75eb3476af3f18798dedff7bdef7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8c868750e9e5fd0cb11001c8c21ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7351e90ed795a19086f56345beab38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf5e72955c566c054ec27977f4a41a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1927abaa77611d071bfba40a21e17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ece73d564756458727fcc4f399d2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f0450a7148c4a03113bc12138f38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850dd3ecb8c7e34204b5cc3fa3388e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b54a635deb832f044879c4281d5da1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a65565b28d9ea3e33ab919a721ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ef0865cc9eae3e062da5efdb55222196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830d3bf7817b3b90e287f60cf6dc92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557021deccedbe25aeed6be4df96e4b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c632472e4b38c3fe7a532fd063863199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac19a39d5d383024581c756e5f18d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499de62bf00c438fd443f1c21ad7b7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff7fe386027609704c0c8b46d34b50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874932fc32abb0184af0f3e0239602a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22437b02e33b10ffea88f977485725fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f371a02edac63b7fce3f2fc38a2ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3853b9fecefc962f48a592aa4fcff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4b4432053f710b29af9328d1431a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a878ac6c0bc3006095582d50c7593f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb49a8197c5831f31e9f99c5a4b4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df072e50e93d5430f72e983292f218210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85459c2f1c6e5ec452b2ca0d9e9a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21893356362de0d37656179c339539212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c94d3c53ad53d5fb989640cbd39461213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78f012bf988e5ab79a4d6a6f2581f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce172971172d7545c5bfe6f174a05d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae331671f03a92674a7a2d13359ebc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6ef3b417e3a5e8101e6321de5290a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c810985b50b44c554adbe5555f91f92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846eb5271363aaaf28ba88a0d7e2170219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4cf9391273aae86f722c618c7055220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1cb02d1633e5ab40ad2380abdb95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cf8b7b1d226ac61097577ef8cc93e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb685b004cec5cdcaed77a35e5c4dc34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820dd5dc8b350f6b9ca2b2ab4c23d0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74bf64498cd9eee17800891aff1a64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296f31a148bda4f99632422d2f55ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d122627b34d647432e8412daeeb44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f4ec60cf97cbc2552760653a224aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf866a81c1f191b65ef3334155b4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5252b4b405ddb198c26cb6a23443230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ea6aa229046d177a2abf10257c9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece3517a1406f2698383aee591c741232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e26c6f009fd2a86aff3b006b83751233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d9808fc1ca2e976a27ca4e6d1c970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c379cffd89857a09e6ec0ca9e64df7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3bcf0524975c4c26e5c8c9df151b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30598a6426707283a06e096925a693237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb4514f9cee68ad6eec6fd10cade5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05364a81df6852787250a8e4a4e478239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623cd88672f7d03920120c57e11ef67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6565955118812b8940e89a89bc7c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68842e7a74eb70b471fee22f003e39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014243e2d42fd6c4b58f7215d886bfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc5f7dfe1493bdbd78386956bf3ee1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fc27a31c20edfe9b05d7a082d816245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3558b31b98a75f195cc21412df3b712246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1959bbb9eb8f127a255ae1336cf16a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b371fc3e368fbcae9437a8fd767ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5846a6b61028c38393da396419a3f1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8432b46a9bda4b51ee2476bf3a28e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd9e109f91bf40d653e3aa2930b3a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba839b91fe926dd22167fbf6dcf7317252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70bf060144e419b880cdd5de864ea6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647e71bb5af092f9248c85ad2b8687254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885684d753d277ddf8e9f7a064f141a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c7159fb94016d962aae671f9e1bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aaab5c3315a4599f97c6feb359d09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce2f57208fe65fc13419109d40baba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e0c21cf564148fedca895032469d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4575e7716e958b08d5fb149ab3d59d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9c290eee8f8c405bb83fecc8ca46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bcc1b37d9b17491bdbc0f723ee21a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b695eb709e363d2926a5ace5b70f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac710486fe4d1f091fb980dba04bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65b0fab912e5e923de838bc2fe9ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662708cd95e1c63e59c257258fb20f01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f811fb9c5af3ab2341e36d0c326292b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5c82102350c3362d89adf0f04be03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243200cfaf97bc9fa3ce4c8c09b62f5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568834684e4de7fd57079547f4db6118270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96005e94edf7e9981a820cc9c3ef31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d81f70d8a8fc8d58e4c2865aa205272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d884def3ee0f26b29942ef712b63b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7666bee86c135f8b330243f82322f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b8bbb7d9447507c97a8b2e57b9f25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8faea945c8e4e2a523d337775f5f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e9a167266fc13848eafb607e07d59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aaa33eeb09f819c5d3033fd1a0e5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a08f5e189f77a9b0a32dc69e377ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6034f9c49dd913966fb47955fa148a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450c4104c501bbb227ca3b032fcebd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01567325fb2d9654a81f0fd9cda6730282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeef9bc3e6f74d05781f330fd00ad9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b883974d3551f9c1806d22b1c5185284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb48ad34bd3b4cce7f95c6790c7bff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35defa9ad9d51c73c9b05d0e8f8fdd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea831afbe56f86dcf508368f0213be40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e4a1ef76b7f49f5fd156aa513c4fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1590b2e7dcf29604e61fc5bcdde1adf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826090c3717567d27640d6924525009f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5240bac5bae0c2b6d028f3839a3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846e98a755c4bfeafd972e61e7cb35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bc60cc90b7df6d893885bc7cabfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92007217a6b2c508601dd6fac8b744f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8cda32512de52c612df0ce7646a4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49a831944858aeb033faedc1d7387296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9a8859cfbb5aa902dcb63da2dbb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1d34b385ba87cd31330416feac96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaecb62ed7d99eab257830558a9439299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee33f6542bc817d34401304c81ba6f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea461f84e5688f2e744eb0f5b6301301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66188a953b4aea70eb17c96f8299e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3569e6969cdf255e296bae795e299b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25db6d8788d55f0e378120fa0ff488304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74460838c1993394b92c43d6d59c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e39b0daf65d4c0f1d925319d59af5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02d41360ab1c05aa0d0748149167da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ccb2353712b38688577da1639494308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa60176f29e31fe6710678718af67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb945503a84b4f87ba0afd53cf579c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48c2d84375ddabfe9eb9be05d95f6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f41b9db2de88e0c1af29af3c9795312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d566ed7dc478ff47d9b2110d300d03a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd288bc6d63fa49d8a0ee59afaf1eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072fc96e6ab39727250fd5b3beed742315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3937941ca353ccc13cc432e44da57a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf3ef6c40fe6ea689942c674a09a6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676ecd0090867e884ef393d075278cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef4dfce926f6343d39c7ae6fd7fbac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9020e80a05f1d77044efade0a083f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a022389c7d609c8f8e355e1e54d7af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e442580ca8efb0ab8dbe039f372d29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e35e7c318bcc00a394a6a0b94c07b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d8586250afb3146b9752d86178f54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0544498c2487d4bdd7d58859a6bfc5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>