--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ceede5d30958c42ada85aa21054d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854556b678a29830862b16b07dfc5b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac6af37625605e5e3d4bdbf0589363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c3a091bfbd21c8c8b6ba8e545b4084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044b4f9fea555f75698bc579b49f0415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aceb6c9f833b813948eb90398ac856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038561f2c7ce49d22df96e46abfa51597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f94662b35b3ef53fb671f539440ed08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b38db777fae0e01727853365c2179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7dbc99b89e470cd9afe606dde9b5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742e04692efaa79725dc595e2992b0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d3bbe284031a45cba099458aaa6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1ec7360364bd732cb120943366b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5430c3cccc5c7a34104092fd65e64514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9ddf95f3ecfa757161b05c48620215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c491b16628a9c095064a9c4dd8eb3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896311715de84cc0bd40abfe1061e6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d007cecc72e01fc073e6afe2268d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc3d9e591fef9094053e387d1e45e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf24b98fa8383a8e0cc31f5bf3349b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc0b747b68561e360871707ef4962a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf36822228be7eb2ac58ef9a9ab8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c434475d7396ccb2c7c2b488d713d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113e5c098ae9294cb49691b400e66b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf983784c368fd987260e5b18a8ad1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742738b95f57c2e42623a886c1723bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b3197a0778ed481c7661bc8e080f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04dd84d8a43fd68f1f79609d168ba528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4bc984fbbcd59645aadb3ea2a9d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ec036dad2254659bd3c196bfe04cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0387fa13360aa76fd554451efefbe431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defd3a947253848fdc471b7d68b4cbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868ea6f8f607ad906f083d59904ba8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb8bc8c818db15b068ee7a443b585134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acc088063cba5ab8376b622e25421b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114da044c11672617f0617134b7ac2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb96bc8456485ce9841cc134b3f88e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9390f3eec1aa5399edaa2a1bece5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96322bbebd8cf7399f7523a5ce292739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262a71a49dd16cc0794d0e624fdf04b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47e38ef8c50936c6ab3a48396efb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcdb2ad51b00932adf3e103308470f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1fbde2195a4e2fa9bf8eacaa3a74c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5897415c509667fa9e2069d8d48a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a6972fd153111cc041558bc579b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476b055d5f29d7beae8bd0645bdaa8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb23de240090e4bb89dc43146f964047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b888bf5cf16f656940f9c544d159ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1521de2474c21bd392048810d4aa02e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3212e8f51e5245c13f9f3322f867150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf13ec28cfade34e19551947b909e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb53cb09783f7c90f3a238ef5345852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beefe75d8972b32fdcf69e12960d2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d867a791115ad9ad90cb8476079254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ce3ca9dcbef84209d35a7c31a85e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4cc01841af65ebd56cdd38525abd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b70388eb373add8c67f1047690fd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c15f9929302bf2728c0bf37e3e3e1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15477542fa1f1b7d189824af57d734a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5894e69378d67c9f53bd50c67c35c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187c07965ca93b719d6cab02719a1db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e34b0dbd7b5accdedf481c16b826762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747863c47c9c35557280e1f4975dae1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75fb755e1a455fb827d0a3bfb2890764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f033d155e79e847943c541163d8eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a4037c78fbaf6ffe47d23ff60e9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae50791ee4f84c7d7bf09319f1e886d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88738a35346390ec1f022867021e13a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ced1b32aaaaf63f4dfbbe70e645bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0545e008aa29886a5538e7868a7ca370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071da906f45a836bb06990113e90df371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035cc63745874375e8b8a12ccedf13772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b748ab2e85062fadff7ac9cd2efce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a07a6df9281ab7da343f5b721b8be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99053d39f9c89f7a3fafd0f6b9975b8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab5ca11e2f2e4b53454ea374844ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88576557c41eb55ba11149a25618a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b35c6168920e0743cba25453bc79278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc0d5f005fa9d2488205005d07079579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d0e9be42871355e79d0ff6887fc5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a94e6a5f7304f0cf05d405f7075b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846232e660468a541a658a71215b8fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfa0ab3ae9d8d95f5aef8d7f55ba3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e77643e9341e4464094fd06ebc2fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37462d70a687d85272421ed4c143f5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad48f613d7945bc75697c7dbd9659ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f1d844249449597899a6595914f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1462a9e9597c7207e6dc2e5aa4f5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e6848be94920c776a8e133afc559389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f98ed54a6bc106e3aad4fb00ebf9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b23095bbe5079b00cdf4a7202174391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5cc0c2bf2220dcb0fef1b13ffe88a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562c9590e8ecbc748d4c9dca5abc5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ad825ad9fb9bdf4574a0c38bf0cb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db55485ccf58325c72fa102f294e1fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407ea1da0fd7da17c5554a8137d7d9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf126690d9b1e1647fe1af3b228b4a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6e5326f627e5df8544f061c52d4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad06a132de3714eb17c7ab46799ace99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da11fed3e7783436093edb63a49b3e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfe9ed236fb221ebfb2c42b4ce189f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc173a6015a341b4506d40c0be04b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c872f3710a14d13395a416a0fc4c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ee60d0dae3d34bdeb83cfde98460104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7dc26cb0155676013c2d4ef57b1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b00347c191e3c8861b13f54b22faaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d7ebfc2456e26f76a611db1b90fb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b508a60bb1c6be8a785f649ed2cbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b4cb26952be267142a7a53afcd2cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d395e036fc971432e5497c84bf97f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b2414dcf9238c5cb21c9cd22d274e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7218c0fbd3d0d8fdca37917c1d376112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c3297be0b1d87d07ccc92c4ce3b9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60767ee05ef341d8bd9f389021ab5342114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d175d70d13b52b0ea634df251f9ee6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aaefdd4960c68aa9033290bbd0221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63a6772ef354b167b9a1bd1eee0b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155596c8fefc8296e7e938b5d642c9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b489be7525cbe4759985cc8e10c0f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc71472778df5010c28b3a6e9e4ff08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c3dab84c28fc1706e4f2d29ed40b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7c58f01bed56ba2017108c87908e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a2a7937159cae19c0aa740d8a7a20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5373c623b2286ca32af48324b2672124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815bf99e91cac0c2ef40356fc17c54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd89479b4c17f4682d4a469b2187e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf828b28aea6747d7771ecc65c7cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b9704fdddef66759a737cefcded5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f5a39d73d4aaa0a54c61bbe434ba2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94f5c1491214a784a629ef90080bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017fee04928e56fe62133e727975f6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183d5abc0a15ea44ae532223d1d6e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51569e0c6332fe7dcba2e9c2eb07324133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6983b825d2cdec5904d04a265632f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce9bbfec9b70ba9f8c8771677e955b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c721abffae423026ac6fc9619567ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277774d88b92ff6edbcfe02258831bfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee0b15867a19640e0c93713efc4d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce858a69434bd6e1f928f0d4cc40cf1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fdf38578a1e8d33106b133999a4d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d801bcab88e65784df8f930dd5d7085141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ec3b8f49c96009d5bc0c63ddc843142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b02a14546f5388c791c87dd769126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095278f7a23d760ec7538a2fd4361fa6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773af358f6e96a7bbcafba0419c736a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd5a84e4835b279783283e009496c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ffc3a4d1d0d0cf29517209b3df88f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab9e9ffad67c1b48cf3a56fdd136f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d05bfb3505dd95e07ecdf267f01c76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51ec52f746db933b7ecacb671f0662150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c293511277d0000efbeeb2de2c2006151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff828d6636c854b702494ec6bebe881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528777199366b0a8fc0a058cf89efc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757d2c89da341f9506c2c9e611c798154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938a09589012d18fe080a842285ca1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ec5a8f4d40cc885a2a329e809b38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17bb370459033df34779e13c496ad1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135139dad04082b98ca6ac889913a92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8db58f4f700a3f37f6d1907afae7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6944e4f5eb9af5c35071b6d6419c14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282912d1a06028f3d219317c8acff34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d27c81efb4e81e94a4bac7eda8468162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d3a02e5ca43df02980f2bcf0b3e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8805a83ebd9308b8022c561a0ede164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1d26543f081213b7a2c2c0768dc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3e5a40538f7ab50ed07ad23097ba0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b473eded8ddcecabba73b0174efa855167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435102527fd0c93d79a3fde9830d5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91d91e9070f0085469b3ba35827103169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037647ac249e9f2923a634544f64db7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d239120fd848f40b962a0bb5faf2cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9cc550779478d1ab0211561a4dfa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8914b694a4a58149121fad22557e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034e7276114b72bda35d32ac4d0bb81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1ff45413656591e7a8cd32adf167175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e8af09237e4ff68363b391fcd9de1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63864ced84fa6e76c8aa3df407df65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a271e300e342b1ef65279ce3fa85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1cc8463707a779d2ec20934c50ea7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b016a76d1058c4a9438e02cb3aa16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee98526a599eeb643dc98b5d071f9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96454ec6a9a832f06c9a96cf47de4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd8db95b67502365f7abb6280d853183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265660a29d73363f7c2daec942ea59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52757f49e131a38a9523d1489e3b7ecc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82997b6e1e0cecb39b02459543f863186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53767615ef9d9ec0cbdeffbfb488fab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381c62611477661b26b844ea508ba88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca16bb37485ed560d9143b9e426ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d61b5fe6f4915fde12a2df1bcdd587190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109a1ff3e599801740ee77453337a97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51baab0c553a7b13cda6ff001fbbaa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e261c1e805a1876a46f4c7750489d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42f99a730a3b357693da85ad9ac173194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e4eeadf85458d355b34f2b015140195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee3fcc7daa13bddabf471ee6fa05ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb35421732eb7bcca52049bb98049197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a18c2de67695a54e491bbd2a6c70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73aa93ae0cb39f135f1f030d8d4fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89c8162b5d6c3334984cf63ee2c98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc537d1c8ba6ea6f119e8c5ea71a23a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3461a7c970889c2633a8bd376327c3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c7ae11df6fd9e18803f5d8aff761203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a08a2ae9caa7a7fa001172364819e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc33248f885a6147ba5f5cf2d0cfadf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006dda0980a7215f3a94e8cf8049fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb801cef69b067ac162364b8ee34614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe456cb582a1000c4b14ad7a42f9aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d027452c462a5229a3f0950dfddeae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df3aae2b9d433b32eba37143e7238f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4642ccb51d1fe8b9420bdde8abe7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90517199829eb0c0dc63bd238779277a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9dfcc72803f811889564c69ba75d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2196b6301d337a6802daf708c6b98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dedf9db607db15b4394ab3776edcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901152e690e970864bca833afab2bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41904de02df124e80afe8593ee2b180217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d96dcb8c7b2cc5966fe481c082a43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f67975559fd156eb9813e2790b96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84de582efd7435240f9797d7e80297220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff524d196ba3e70ab3cb7d0a645c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cae71be35c4614800ad38be3fc9bb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767cbf1ed66b019894ce8a3be9dae98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7cd1199ebf6e61ae872dcc8c24002224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a4cc2a1cffce98a330a39825ee19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4ac8b7e3f41b4caf1cbe7e5959be4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16792eb25a8f0e80cdf0ce688ef522227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8ffa30483547526b1b0cfacb5aff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55327641cfca05093a625771e365b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6178a005a17d0d5c59a7200c7cf54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85a23c463ce533eeb5fa852228e0d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d260d46dccfba84107120080e2830a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c35d28ea8787be4f9b6433682292233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebfa4f3567b12f4c4b8c8e284da696234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef79eefef7908ac5e870496882e78f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1ae817383f12c11af9245d4fb29cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b8728e29e7bfee3ba8f83804115ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d873b0b651862bee9670a8ab2b43276238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb557542650b370f660a4b59f70d65a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed0c404ac1ab137f6ee1d3f2bbf250240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87431cbdd0d914d6a74ceaca084bff48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04765a88b6a24f2a9f352f1749c65d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f953feb21ef1d3150a497fa0fddbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ced1c0f6302260576b63299de2d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125146ccb3b467397351070778fee1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f84354a7be91bde71532eb97e469a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faad62906a1a54209ab6e8de925753247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48738afea5918704fa2fdbb8b67a4ae8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec1e81b84aea3a6961161e1042377249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61be950938d6ef337c76361b66626e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d931f2740ee9df53a16e9fbb70cdeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ef107c70c5a0cc76688fce7d6b022252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b5071f7c693bdbf5b5dfe56bd993a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ec77670ba3386266e4395d85fa40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10866c5f96144f554b75fe7ff671366255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49befeb68a88f1cc6117eeee8a09b607256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd846aa6795ae4fc8d27350203f9ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178fe5c8536c730b4f7bab4db928bba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad7f01f72fbc94579477dd87a76281259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79700af92775fc3ae76ac3c484b093dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c26eb304e1df0a370214ea96ad47a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33840114599515b6d5f0fdc31adf8275262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d1a508e2513a9296b65f5f35986ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad947997f962731388f1862cb42ee1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266a14087f197bdaee3fa1d11d9185265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b9149a348f29ce590bdbcfb14d2fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17360375579fe68e4701964bb8666c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517ff2d12ce6c82f0e66af5bdebf8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306448a76eb61c80f15a10c99dcd916269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e29d3e3261dca592a48fe139035c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee53f363f8bd02bffedf856bd4b5ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71bec0de9c3375630852f979f72ee1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d40c0ce720cbcba0c6d99f364b56e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b9edb6f1bcc124b2200842dc9df2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acacd245f48c5c02e01568fadf3284e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6059a27d0723901541a4212a89632276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb695a5650d1de4dd9da5f9d9d6a60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920f9a98e9d54b817ce3a440eb3d9ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105db64e6e87e3a414dd70349625df9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc2b688e7924ef08b87885353fd0a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d938a0d336c6cf7aaca77ca003e603281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f00e1ed933cb444d3947d442acae8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3cb4c91bd889d14264aa3f562fd26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6fe542209155fe10ac96c68f89164284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f60846d67040c5f7248ffd455a2a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c95f5cc9a37cf374d5fb28846366286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d9fdee0c50df2d4f6803bcafeedb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5787ba6bc22f93d9209656ce12af6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecaa77eab35bfe0e254b21e63579c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48391fa141259c15d4041a1303bc2fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58993febc455252e00a926490e2e6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b9b6759a6c22636e3acadff4984c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9af282c5f23b86e4d6ff8e2f23bc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dca334542c7cbd0fb76b67c8284edd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac4e480afdd438e0ed6cb1ee603428295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625901bcd0c9df93310f7f2ce7bd53fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc34ab2f5485dc1707319c112f09ff9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e792769ef275ebeb52ef45d0ebdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f4328ec61a7f8f0b27c21461f717299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41fe97e329a50af59681def24f5e45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042aea7e3b5951af425f2d3ad148d4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6700fab80f91c5d94aad063221dd079302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599208643af51c00b15e42db645dec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86fc9dfe5012ee6aecac2a1e96f8d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01021d4b0ec704309e05f566a16c810305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208076a24f46d3267aa6e86ba9d705d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8e8366dcbad2e226cd8ce69f53be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e2b056c02059d2da533a87ce2cb9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662607513350ca7ac6408f3cc4a698309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f07dc7beca55546250c3dfe840217b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b9a6c31013115f42c221484e35001311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ae35837f2f05381957c8f9df3d8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914a75ef8f67b9d50a9ab00139cd36c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca60ed75869402bbfae0a1fc8d69a5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad764b49e053e2cddaa30ccedf84b0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfe622c6d93e1618d7a382e745e422316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53be59f38eccfd2ca30ec455d9dc3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc20fd4dfbacd910e6b3d46c572a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e40bf86e7b771373b94ed0f8a20d5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac5a5e8103af7f189f20d1181fad8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95440a97de2e34a963247bafb8e690b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0af9109141c066b3e77afe42cbda3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a39afbffed22a4460701f49fa15d33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc986f9e3b40c5a39b513e28684e2e15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636fdd0f8625dcae533e58ea06e6249325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4927ff7501a475a023156ea9e1aba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652fd29f6d8beedaef9daff21524cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c72a676959d4d253b69bee5bfd98b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d9da2db8a7f93da384978cfdb483b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb8d948f5f4289ffeb524d0735274330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75d20d4dd1696c2c6e2821a81ab99d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2089ddca1b798facf5c3313852cf11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcc60633382014452bf6293f9fde96333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4734667e97466fb02dd5620fdee3c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0578ba828b2f260f04748ced2601b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29702b72a1a769b6be7350a0e0d45ebe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708c03c40cfc8fae82023fd556d9444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca52603d264dbe644fe503093d04fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde9fc7662540467328c7e8ce9a6c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989a4228ee6e295b99fb69c7d72a7147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f60fac592db4a258090a056a7f8b408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27114f45dcf1c07124931e2f4eab9dc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92687fe2e12432e6c073e156893fd3f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e667966c8bd0dd06f7d0af8d65e050411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db933e798b38bbcf6c63814073fcfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec922db4070b24c16e515b956b76eef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20f9bcc6eb1ce91de97c933d7cfa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf073231045ffcce2d2098bc4c52c02415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874fe65b083c1867971bdc7853f346d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c90f5020a5e565e2a57c5b672b473717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b7334ea063edfec9bb0fdd509fc2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8567d63cb5883edb12117954bcbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb2975fb65343983b16b8f08dd19420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f106166fa0863cb5f56cf3ba3b7fa121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8c851b71ac356a1f48881cd28416022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca3279f3780bad61fdd8b3d4ec1d7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc8985d7e27219351f56d5bb17ca524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8997ce9f2d52756c63ca367af5df225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced3dd7fe93bdf330c8f9b5903626b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b943e9470a1f9faa111d4dc6e81f8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b88bc8d982feea6a528108a6b2799628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1f5ec5b4033ea1065a8d8b033618729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3d691b16d6b041d18609c884c61430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a542cfb74b18fa1a815837b7dc1e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f06bda5c2ffc728e648b8abb390832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b90f46e050ccba42f1df3609d842233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418cc419b500c14991fdcc8290a358d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c65408f321e78c91cfc480143dec735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e528d4f4caa7516e2f195eaae600ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484fe2e62c6076cd5f6737f56f316ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1695d467a1a28d30d132e4b693a9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd18c6f32ee7ec345c19904dd2c439139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb704b0ba3a4d06a57f3503fb05a5ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fde90af48380e90c1e10f4216e0ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc4424bc8fc4630b0c3c0219503ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d054e8981ad18e66b83741764e507243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02f1fe2746e4d1ff9ad89a12fd9c4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423cdff12890718230cae9b39c9e58d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f03b1c6b8a5342a11a9853d9489b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e6be63eba7e1a3a44c7a7f8ab87a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df1e164ad0c51259f62be7d712a1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254423bf3e85952b5b8187f3f034eb6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35beb36c8ce26d652074b63730d23a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42547413281ff0a28d79fda0353fce9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66b1c3dd168af5564a22995f9b8bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1284861a1767ffce6ff73122f42f2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740891a895dc0d8699ee1f2d46070ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e6ac7e874fdf272f6752d9f4ee80055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94a3d15488b99c4aee0068ebb87eaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ff79355bddd3200e304aeb1e7a7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd101aba71cfe626e4c5528d509fe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b426ba313e3c2143e5ab0f8cf63c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef568b09fb697e2fdea9c2aace16060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0083bc88487ef3ed9e0ba754d2e9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08846ba750579c15c97979a36ef7a8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432b61b4b6b1e6e6509f04602a73be563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70678240221dee0e61aea75deef1be7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d828ad90933cfea0779aabaa18d77c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8d50d9c61b3dff53d412483027e4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8bf17f3016a782dea75cd51e3279167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61857bb361c6d194b5dc69d9f20fa968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53568b30067d0443c945126c166855c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ada578bb7c9aad7467591a22a537f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a1dbd252fff27d2fd455817f8b5db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe525ad53284d94cdf45d3c6e74a2df472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68361deaa04090253cd26faff4c6fdad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a604962d702d58692e98d56788ac7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dba22fc5264a01b8a88bdade6feed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b24b2a4b0f597aef1d2d0cbb71ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6b402c1a67f1f558b659e02aab3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8ded733b5a9e0c82f71a81a73b9f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7080cd1e99f0e14a48f55ef710fd1d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7e40327ac9ead2605c747705b35b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c6825d6fdfbd7235aace8602f194481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea682952d495914ac1f58d71183cf9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f7cf5d47698b05ff96f3a261546383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415578e7febf188cc011e228f48d251884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eabd98acba3aaebbf70c37925144585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b50d9444e94c517df5c6b96b4ee3f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0cb71f63cdcb79bc6c336f5a135687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f7214f2dc662e32c285e55f28c5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5390b00f71c83b9c4071ae0a61317389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c398ce38540daa8c88ae1a616287090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2298c8077359128b752d21f61f74ee891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dfb4891424eb5d763b9a6bbe8097092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7bfc641a7f6907f4a310c8854488593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975b5803af6ad8fd26a8fea4dd4212794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de813e7fa04f976e8b178ed0ec44eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8150468fc245fd65cf9a5e5d2a4bbd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe7ab93ad77fdd5c0204a2079aa5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3d2dac34a2cc1b1ecce97b2326c2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aae574b9bf0ca34b6012248554f4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698bdb31bbd2e7e30b96ce8cbf2f54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f51505ff3f33b99461100ab36d4a40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a7f06d088a134054489a3e9aa4b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9bababd1eabe253b4119b891dfacf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83832df973a8946072e4245c88949fb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae656920ea580e04de7c7950fb23f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470c30cd99a9eb436520edd6440419a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba47f93d2580043a4f8796ec28710e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35610163327e833997eeebd0b6db966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf896928288457f036d7477287e8a15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75308b4a60c6951e0043b32c09ab9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21390947bb89ad5505c3492e40fefad9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218c066fb72239dc6a9f631b2491fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0168a4515a2ed5423e2772e70e3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bedac5ec56cbe94f2ee41330b0a61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b35b3eae22febd57e75734d836034115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b878c91fa55fb3733530bedabfcfe3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06896be5f0061d3c9e53f351e071b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989f4f97f713f489ca4a59ed943f972118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e98df15fcd9d0a91e534375cd556d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4013319859759934ceb3d197152efd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b7dee019d1d9d771b30f85bda5d2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95258f0ef3ca24c646d78bdb8b1675b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca245315c6e293749bd9491607407a2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7897e1396fa27f51782fcaa2c1693b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058943efcd9bec395870730047dde1ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9754dd036989df1096cdfde61372523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449cfcf0d982c127c6fed6069c1352127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465371972c103d1f1e808e2e843c55cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9438231260e7b8fd17e199157c4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe697dbd13a6d2c9497698c225261d35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca72d9c0a9bbb6e21ee5e9867cdc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c3e99fe405a77643b9fbca3630aa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a88a87eb87f028ca1f7e08c84552133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016cc5f09f887c7129b3f50975d4836134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ffa714841d009914d63a9c95322f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2036f541aaa148f58e8fa7745944ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856c8a9424b8fed0eb17413978044f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa2eb6ba5f447ebc05064edbc24c61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3d2075fe0e83a05b01111b17959d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cafb5a83e00dee68641970f0114c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db62948a5b784fbf179968c76d68504141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235e54dd7fdd1613a82c7aecab4c801142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa72015aa8b8bdca69a62142577c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08497eed8a97b360232b79dea763e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a195b007d60b209b570578ec751623145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56805103901e1e61f2109ad7e3782c35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64453c639e3ec6857f3f728c668bc4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ff04d2f6581d9995600f98d6c847e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b3db19604c7cc97b591e5f2661324149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3be14abc290502bb9d9b2c08c6d4f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce711cf5a5bbf1b87838d46f7c49e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6636a2083a519bbd98eb1d7328b3f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe727af2faba728f93a88e0f1989c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc210bb8275a4086c2c1685892a29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254406ecca521a13514a0fa4a71d461155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07aad9f741e0c20d2ea8574b6a6122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d4fa2f4919f2d77d9f5b36872b5b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbae66a6fcd10575320968a630fad5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b516c0fbbb10b844e3d94c8342571fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890b6735be1af61d8aef1be5735121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d74538f6d7c54c6261f82f65f9ec91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3077e920ac36170bff059a9adc6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5220b3a809ef895ec160eea8bff76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269d48695478c6cfe95abfe1d5429e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd186fe866e22b998f85a6fd1e78941165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d68ed02322be9aca6cfdf4fdb5a6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8bc963e414a367301674c17e1cb20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f3242101bd09aad922877fd91924168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd0880fbcfa520af4b17916eaaf805169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b154d4422de30a05ac8b2b70f059ada170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04733c4a43b9d7855e7d73e9dbf6a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567119697228586a222a00d91b49f84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a36316a21bc1872186d4b5235ed40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2059b4f700e0b3e2d5c6831a5ae70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4621e6340baf5efc13ee97c01b598e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7471dc412663825c0b706a34ccb31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c5c2904d5b7ec5a283ebf98bcbf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfdc9c8c5ae7cd36284766d3c99ff5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d151c6854d9f826f3e9ebb9bbfc2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e099454af7a5e6d45a7899b67de9a61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7ef63ffeb46d3b1df548de59a0b22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04cf73a54ea289e8cbeaed3869723182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76af4c9344436075a05256a1f8d53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5b472b6a1819d6e6a672066b95e8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6198344636042546d1c20b7e6dd7e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370f743a35d48857af0613cdf553ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ccba9f55d6eb293a3b0c341682254187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b14ee671da175c029c025f89b9ef2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae236a5a78280f9b58d69885d96ae919189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0fb2448f54795497fa228fd6b8af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95acb1ea22b28a3ac50027ed944c6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d6e79997a979b190c84243d5dd0d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fac86d5e512f070467116101330502193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f337a3a9f5068c4f62fdb0ee71fe69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a22bf5f67aa582f00902fe070ce881195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ccf4f90fc50672505a0508d8baff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7056040ab4c23dd22c7d7484d7a5e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835790e9fa15bbe689e76a02b91bcea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b06f6875bf7f7db397104bfbfb7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0b1fea4db2223b66348c29c3ad9b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5596bca2b0341c53ea1d7d6641cd0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d4989050288f9ef7c1014e85650e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9a2ef2a96b256aeffc076badaa722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99088bb65ce18a38b07d14bcdc94ac7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91e41ef15979e7cc2354e0353b18a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a2a668d33ea34e7b580ee0d9dd1b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bde17a1a1c4fe792742546a9cce24d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe2f613cad27451ff1358a29ab85e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d0a149102ac43158e246bf56643b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cad19719a82eb2fa7a887d792d9b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448aafd21abe2f58160ec6f2d870fb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3791258d1d374f5be4fc73b751d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb257243a908882f1f4e6dbe05f9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be366df8510195b11017dce26f72e2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f74203fe49b396e692ae0a81f217d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf04c54380a962ab07c50bf1f3495216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8a58c988e5238f47de908093df134217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441524ca3417c973a96ade2af579631218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6c0360cfcd5fefa10ca6284c84bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d4decf824218cc0e8d94bc41ac24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3d55d2de7fefbf21347e13f0883e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e28ab107f376856dbb514047c10ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3013108e80b3e24bad86255c0f1381223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b38991a1d9a255638a3e042449b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a366ac885e48bd3e95ddb08995ce103225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6413d6aaf375696c30218b34c5a8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac5de1c87b4173ed925ec54ab8339227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4147c34dad75632b71a25fcebe2fa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f194af98b12102e7736325dfc44ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710193615993e0b9e1ae3454ead40e10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583477aa430a1fb5c2d9fb90f31f8f09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af433f55458136ba2df775f88868ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725b97f1b79f91aba9fb79e41fc5c0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d179e89dd77c8f68aef495e047ed29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5aaab5743df7c00f95cf303d37c33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca251978ec6b1b3037173569e1a7c28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb42330bddc51eb8221ae82aa5152d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614bafc01efd176d24ab95afdbea9c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c07f65f41d0629bb3b2c51e75e657239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aa9e1495f56bc868595b7730e1ac9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e895af1dcef6d02a3bb6e08c42c9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905de1d97da9ead3210d52105dd2df7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22483580a16fee0f14d9c072e4ae0698243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd2ac8dc50f3966f4f3467528cd0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93d382c82c5f1b709e76ddafd914a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d85b9d55cdc2b9e011ce9ce213ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e71b88ddc16467f70509d4a5b9605c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ababa4f8af3a2e67a1efc5b3844cdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a2794a9133c5cef65603e8ad6e08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d36cdb3b912f5215267b2f6d1aef7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571c0766f3434efc8d85767dca2ef86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050bafa286dd90e1b78389a81d23a87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99309a36c227e632cdabb2df67cef02b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f1bbcc3765d67e3d6cee496517bdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29a82b6d8c04a87ed83e76127e36ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29edcc9d29b52f68285eedcd3f7bc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406394792b8129ccd6842a977d04d72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae40b83957c1d6f7bba355155a3cf07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6476eb26a77bcabc8b201ce878d94e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812a6f8bd1dc11d71f17bf4cbacf96d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d45975eab6371113ba7c644004c95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa8224b03878948f8790ab28848944262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b1060e2c7bdc4e28e20e4e04593bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a3f244a1884f5500c3bc5cf657bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ac412ac99d728a00721559d2d1007265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca81263c89a1059740f5fd064315d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac47fb1b79444fb9d25e221a5ceea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183728aa4bf922ee08f358f723df2d5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedba47073b905e1c359b9a1edb57e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b099b064cea3cfd60d877afcf272364270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737e725af010853ad9b36fd1566f378271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7eb8d213e6057ebdb9a94370d2be7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b17d6f309503adc5a6429b2ab8f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665376d1a355f737776152c95d14bee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df072ce41c0a4c6f11223cc7aff02e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaa8b0b2cb6822272c7dce9f19bdfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f598467bef7333d5dddf2571ca260277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679a056bc12a23af2e96064f00833d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c9e3356092a9217867fff524f65f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0659ca4a47874db7bdda126021ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e40b003a1b6828fc52a07e54ee819281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be0ea4b9f18aa9f692f0e7fe0f9ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0f11e6540a4d3b4a5deb24fb87d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0091c30d9a9788370cc2b3fc16072b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b9daaef30a8c12de7a8713d9adee3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3feab726f4dc5e9ca1cb2ebccb08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376418c1177a8631b8ad47b2ad8db707287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a2e8c112cef643386ad5f996f8653288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b830cf2277d99f586f138fc53d1fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483169381997316437c3b84e486c3f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da64b2ea3e350786846f5dadc2d56d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c677c00ab88638b0782966c2b980e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406bc5de1e20e7322bedee828592501293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187095a80a58317f8c99f39de7ff450294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97cc6a504be73b60002bb5ed063ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6294ee021cd0af667bd10edab7f18c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2388faf969e27942013c46236aca9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cea0ccc654cdacc4cb2897c6ec33fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154b168d74a5291203567f14afe808299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7331d9474a252c2d09d4fd38c7939300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d8640af8d4f66cf2c5f2c68e7658d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f330789a721e9a2ecceeb3937b0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8984aa205ebad7b68115683ba547303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff991d9454aee0ad30382cfedc9e0fff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a36ce3d898c02baecafc01723646bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb7bcafd88b90ee2cc6f4f5d311ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161cc76e5d8f1e97b32ccca86f30b3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da3088e7ed2d3f3ad1414be7e12c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9b1d19444022d5eb187552230b7ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3218b12f09c357885f8b6ce1eb786e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390abb4dc858fca9cfe7f017cadaba8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f5943c06ebc7195c72af841a6f39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fc9896daa32ca8dcdd72f905cb931313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf2c4c9b8b09baac57ab46839b4e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a997b4d17cd3b330d20a5596a189315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6feb6112fbf9062e7ea783a962b462316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf164fa60a619ac4cf54e4fd8a8f3ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb1b0915f516b0de00ff9ced2411b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8e0dd679145f78c910e24ce1d67e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc437f0d92c28d341b10077f483e39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d9d273765f7be4e55f8099b74a5fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e394adf00982d6294a74248b80544322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbbecb59f9fcbaf51dfeba9acdc381323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267e5375a1f15768096025f2e57617a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fc7908d188651204575293812c078325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>