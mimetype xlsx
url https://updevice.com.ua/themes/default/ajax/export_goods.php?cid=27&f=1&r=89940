--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7b28f3e929e3cc005125137eed6c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bbb4754a528d767aca846f14376782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0617415c809cb5f6727b9a43ae8fc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9e6e1d447710253f98ce61ac272644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c7e78ead80e54ea0e4ae44f470d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26eb623d66db00d17bb8930e60641a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f87815ef67791866816aafe4a54f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aee14f390f6f0eb70f2d63c0f50358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb7be2196ecece1e9d989ef7d63d069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b855f345bd3edee87febab6e2035510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ed36ec8069d9e14127f5848f134811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c3a84cb9bc8fa84333c9578929d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0df0ddbd94cd773372bd41d3f608da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd333fa6511a0666db36c9aef18dd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746403a026c6c6e1307a83a5c2fd90815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8497f2149b8bcc4397187bf3b34016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb59e26639dddc57034da5f17e7179817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9f7cbba5fee4f5e65e4e049ca773818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e31784501526ceafb53549c81606419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459d211267dbbe8a4638e725433681020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872aea8f6c415521845d04864b7c90b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a16175b274be4fb10dc36169ec8aa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8710140ae0809bd3b91f5af79be77723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb0b8d7c9452bf3568d3dde24722024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeb1a15b3817c8c0842afdd3023bed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9d96a3eacc7abaaf4b261d4fc891226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c101a8af48d394b6b82e790cfb9e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f183a840067dc045b5ff2e9260f45b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac0d9ad1192f90534c2fc443de7e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba6ce44c7b363ce31eb3b0182c6f1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e8a508b9c82e49494a66388645e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d13fe3d79ce5d4e2e14a6ff8f3fdc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca3ca572ac08ac5eb9303a401cfe7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1194f517e49b055544c42b04b73c6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f79bf85213c1ea6cd39a261cda817a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1a1cddde2a19885e9a1aabe0ccbea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555728fbcc4205d6097911989a5f716837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1729301ed24f3afd0c11dbe878b8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e371872233fa6596a1e941a71e0f5ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843580157f3294f8d7ba84c4f07b7bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6d208e4c9c18d7024177242ac317f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f687be1fa24194ea28d4d88281f45542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141938fd52d92205151de8dae227c78f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac49edeea4786bc5e42130e32dffa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4022f1d1612801450526ea9a727a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f0a3379525ec5e7bfaeaf5243282f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dc922e2d5a09583ffbfe20fd1cced47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04aeaa8a59cc8fd6eace02a7d2a2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d235d8e1ffef0e20fb4c64a757adf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0dbf8ad49aad27b5dd36d3b38dbe650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c326a2758aae79358730761e1dec351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7795ecc6d17c8b1b300fcdd5f653e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e2ea0a9a8fb28b1faa299219b0cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd73d527ce7581cfe83143a17d557e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b220fb7b057328131f5ecec2d90e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990f28b7f80fbe2591e54b62dbc7ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25400eb2292f2f17461c4b044e76b0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8f56a058ac2cc0fccbc656b02a2b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bafa3004070c8206bb1e7f56b5513a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a4992e7f78a7bc6d00436b0db8cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bb534a4df41ca4b7f026266ee18a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae817c9bc3913363e21584290a0a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f55f023a483fa2b2b045d6fb6c51663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578098760667b18f21d86bd7cb36e0a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be3c3bedace4cceb16b4ad1cb25b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6121c4b5ec686a5e2918252cf352b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754465759f65ad72bf1d86d18983d7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33401ae176ca1bf916c8dedd7727803768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15a52ae20149ef0cf201fea43b52c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61703dadf4cd5f649a88989c5b499ceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f993063651aa64adedd439572c9b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7f864495d10562b419ba73801a5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0c5d821b9928613b9e58e1a06ca873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b7cc4db6ed9bac7984c1e24db15d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01af95bf017db34ee44bfa8b87c07075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be3fb82465a39033ef164fb16aa4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00941f4428acced45169c39296a1ca3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b07e6df6157e361bfdea597f1e8c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0181353c78a5dcd992bdd20d7b730979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b50172f530cdf53612b045707de0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29069feaf34c0912fb372cc79bb80281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68713f862b9dc06f288740ab73a37382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e727c5fe5cee6b58ec4847964e5e9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b47c56963ac2a3811826f580879ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd2124ddae715f1977c685c06a44d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa098c9fce0c01d5ad7b9a3d605d3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1ab5e47d62a18188c43a3a185cdd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b41a6d8cf59e38b09fee18c3205688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783bc25a62d1b6167a3fe4c4a1aea0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009fd814644efe2aeb031280166418b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e65330440e031d8c0061993cc11391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861fef3e72397dbce8c4e4cdf1e883592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14a5fbe26478e75842440c822eb11493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308e74c14e1cd4ca7d0a0e692da120194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a317b86705aad16e95e4fc8585bf74a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240010baf52c5da5e3794ffa67fc0a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51771d7d36506fb70a10d861674830f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e65bf595fb19a1c8c8c45898e9e0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a6a8367f8b50aa723e927ecce88599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cea35406710917cc312ec8e3a4a68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e41b93191825607942e014e0d9949f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a38b49c5f6ab06cb70c19dd044e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f473f87350823bd7cc47803003c6bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b793a2c3efcc50b80df2fe8c6428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943fc550de4270883bae41a2cca727b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93e0e2d6fb3c942690ee93f4916a40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e442b714f5c305b19c0fa92c8045b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2054554de7c96f7f1b564f851f7efa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa448a6ec57d60739ce7cb7251cdadf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3303e1b36f1b3b2d7e46084fc3f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8f633969a6d0ead2ec3073fe20a51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b079cde6de1073927ecaf1d2c95428112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64c7dd1c825550819e42d7e4d0572113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf9194b15cd21039e0c14c4457716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851dcfaaff5afa83cfcf7ec1397dd80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec235fff34682709ed469110e9a0a156116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff0a7063b7f185c3b1c1c409c8e09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d83039af359dc089c795adedf8471118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a114b2a70e7687f0a5cec0a5f4daab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bbb93f185d2769e4d44411496bba3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f9d2f5183966cfab753c850ceab9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf850ec1dd03c3e24aa9a03cacb23047122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d9adc53a483f2a1d996778b7f51e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf7844d6d76123427fdd38dcbdc07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a84725f8ed47edccc88fe25437899125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c7df335aa4053fce2166c1472eacb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c25da97f47807291cb4da10244c28e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ad243c1f53007c6cb4aad8e4a94e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a4a37f3ae678e1e6398c66cbc5438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc101ee84e4a6aa5fcc70b5e850200130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c6762af43cddb4b9af3ddfb97dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa591cb89d12499445dc181758e89863132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992f6e990956914bfabb0ebfd290f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1b65cb62ba6182b37d79523ef4f52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca48e05d9f08645ff336d195b9179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abce0a204c671024078ccccbcc3671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f953a5de940ce9e069e74048121619d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eceb65fc42f9d452a00efd1b49f2fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9da8d548e87133bd9754c23e65165139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8547b97f0974d2c2bed9a42874fceda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4fd494b0a69624938e4b1969dc163141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb63d3c1ef9b7486940fc775bcae66a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c207b0be5be8076c94cd787c2fbca6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186fd33e3a5daa4dcf59c368cf5b45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f556f0d6f93fd566e307c2d2566a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba857c9e0a99012833d674cc3e9f5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c5a1e81e1ace507a88aa49b8f7e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab90402e7c7cdd1f770c5f27e5724a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2a596da93ed3772599157b84e74b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73474c9e9fd97fd7763adfcbf37c5d92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a742ea885665c78c1b7eab80c5145151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd95824d7a69e5eb2eebfa5e8ba792152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b692dc9de1245af65d6ad2b9535825153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416b090b33583365d87e9ff0814142e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ae57c9e7a0c4c935738e218de688e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd13c4ec344f3832ea2e5ee7dcc31d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fb0b20d6742b6a49a990f3579fa20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f9282d8de055b9272910b9f2edc17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b4678fade5628f6a4be70d1e0bb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb221d6c04d54c4ecf34f0d2a56a4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a0d468631069b6945272f2e1481c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c03e012f525bee00e51ae6320d138e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f79de9f87331b50273d308f6437fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367ea5e2c03042929af2a35db02000164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5edb837ddded3e8fcf96751c9dcd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db3826e3e76126cba5e0a8d9c90d8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098caef5fc7d7d66108d5740aa4c48d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3992a8616ff4a13802ff43abd3628168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a527de49b7b38287251d901d2a77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79361c23eecc15927486c8f0ce4d1f02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ef776a901189fe04c95aaed8a784171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad0f7ea4aea9e81305f92b27729a77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bac7851b6980cb498de3414a40ccf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b272a48b997e4d4e17fae393834b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c1e1c78992e5f18a4fd4c539f9b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e25aee396b7981af0bddd5136e852176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34da75bdbe6b46ccbc5e3068102ed34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32a915d8b88709b2278d25325321b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c3ee92490b8a507ec9fd3be73f8ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c079ee8d621c79c87a0ce5b9345d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced3c8342a0fb6a799f31b0253f579181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ece1e3051a8e25a5ddd9bac06c670e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d6a66743f54373e053a6b3bd46d10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db655c89df9d58186701538af684e42b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9538612473af055a9a1e73643e23b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13fa8f43071b909c93e7e01ad66363186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5dde87776316d7470f947aeb2ef9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea770155b9e17a7eaaa7cb74b7f8db0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885438baa6dbe163f2eaeaf40a771a1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98849424ab6518620ef08bc847cc93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a119b230bad20f2371c344af15479f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cca4a4cf523ac0f26462cda947673c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ebd7a72db1b7c552d3c2531c7cb95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928ffc166fe92edc09eb589edc4380f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e405c82cbe50a0317e63a310cb90213195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54011a67ffd2b93f4c9438fe8d32375f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33945c5638ad16781d5727c13c96136197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2970acd94163abe9cf713b6aa0dd58f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f1f609fa7e455bd4ecf237a894733199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626fe9f44ac168e306907e2619f41c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecbdcafd96fb7eeaaa2212ccb820e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c38216004849c7b02822f77e0c09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5917da8e60fef92cb9df068be2f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb8fa9d25250f50c3d3ba745f3cb90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de6c4296dd7f3da50a555631f30394205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fb7005077ceee06c6e8131ab69d07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e6c691f64a02cfa011a0dd04758d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c31dafb123958a763ec0d618c92c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc994620109175fd1ccb36a34a01a112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fb803dd7185916c01c433066ac51c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae550093c97fa88deeae42415e00f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95bda5fd945f47c087db554d045159212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaec3a310de0b7a7ad7ff2f0db7506a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004083b6a58a4128ea9b7f589491c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb3b5540cded69d01a0fa3e45a8d74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84bca7442b029ee21daf8237d4026d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3492faf3d14a5c92bf694c35c71fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21646ce5dd8c95baafbf67b08e8b5bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e53af517b88653c2c3a1218a817cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771d8595a171170000ad555c31ecca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eccc30b22f119c5b9f4a2d71e4da5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af63a66ad88a75a1d1864c138d88a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e6fb24a4975d5941235fdcf2d37a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd17f89bb9b3fa8ea7275f8afef17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006e556c990f80e5825257e4a69196e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e2ffc11a01ec37ce7a5ad40f9f7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115deaed6ee3d00b5589bf527e62b6f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8948385007fdec6fe1a89a800927f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569261d7e65be20d8fe60cd1b65cf2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a26633d9e1695edc30c9ba36d191d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a59ee7ccb3cb422983582ca6a45c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0244b62e121b63986e780e124118ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047e8ba25b5b6f90310a001c4b3029233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c39b391b59de0f75c87846937bbb0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f41d4b491d234ab9c56583ff77aee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1401e2b1289b7781ae9d66804bb53c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c387d4ce40cd3ccab2284e224c330d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32987e393a4674c3cd7803f4b4a08f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659a073b52ba4d30e26333fedeee24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23178989289c6970ded02959881ca859240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c862bd9f909a1ddcd048d829796bf12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaa148a3361fa8d8d9417d205ea980242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db942bbc651a7a18f30c6e354a1626bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03e3518e2833e922f459f89a3f6842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276862b00df24e60ea61ba357b44d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21c31c3695b9964098d0649aef74f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188564439920053eca0d1ecbf764e1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c6342a2d474bb2c20854c4f64f62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c01f48ebbcd7fb842797eb082d827249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecdc81b2d8221cd80568611e87f23a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8d3d2be79de558cd3b3254d77040251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaba3a16172eb300d0aa78ac6d42f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ab68c5a422eee9e4dd2eb7e445e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d043d9327da51e80c2074aceee89234254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f82df8b695ede20a3ee520d365b9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57886c967b37cdf2faa1a9baaab4ef5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf3ec2196685bcfcf968ef81e3a30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737621614664046eec4b91f60c4f9db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94569257360f52b268351251e50ffc31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaa9ff87060913a88a19eae974a6ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe00e6ff9d64b9ef8b490407a21b46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a157cc6f34753b84b30dde3bf10cd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd42d2bac5caa41a8f8c6fd1c96d4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8f266f70dcf91b26147df962e4139264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae387b8ce7f597151ef42b8013fb00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820586324d9d98cd3f131239ddf4f5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3528433b58d440ccd6f64bc8686b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af492bf3a79556c904a1a8a4066b07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f8652a03617a4bd98c1416ca2d0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e9a686660066dd9aaeba9a2d83b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761864d048a30f650235c9e3ff6e6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4f9683d6ddaa770b611a7b932020272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957feeb47d42e98dde334a99adf60d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35da67cbe2f7bda2c0f10c40ee843d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7800ef0d5745bb587379bba6f9543b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568e6b3f863cd8d453c64261c3389a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea84f0aae7185902c31f79e0f789d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac911cfc683c448137555a94ff6e16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917ad63425d7e4e19aa0e3554120f8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9bc05c164daf2f14fb11f2ff450d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa8ddf2bade521dc5f0746cd760f1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4012e2f7b1df9131dcb61edc504770c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef529cdfe8c4282be3e4f1fb9c578283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fee10a194ad4a65a0f83d8ae8640f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96e7d5374f676d4e79ccdf555777c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b7fa765d7eda9df591b5593691ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5c0a9767b6f3ac8c495d6494377e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604050dec6bf89b2d82980a488f684bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177b0e2d8e038a2bab5527dfabe7ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2915af19dbbefe1699a19bef823fce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73e80e568ee5f69da9cc9c1294cba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e51ceca5feac53c5593360cf63246292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1493b0167c49433a13cc64ef43aece293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f7607cc71b878ce82a78e62707d07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a768f71c99808f89e38270ab5643295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6131a9f4e0e70c2d1faeb9f05d97b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3fa48d0a8bd4bcd55047ec80cad5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e246a4b55a372b469f29f4f88e63772298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25b3199eb0702f638a59a7e9030ad5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337ba13b544bd02daff76c531af4882300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a52c21e653d96457304cd6282cd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca230164f8d25986382fe05d9d321006302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49627fa0f750fa097ef2abd4eb0f6f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210950c281fc360ff3067e2733f0221304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455290d1f84f1ef9fa247e8fcdff23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d9693dbc89b9de52cbef6fb14efe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc4b2915a8e80d26849c095d55a74a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9241e38ee705c1351fd752bdc9f6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a800177d4b2868b313a132b79ca55b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c523de51f917a4895f6725bbdf8a16c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34db3302772f336de4448a3d421dd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c80d9837fd3ebe937af6ec1394f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25625f879ef9eac479622ce17d676b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b230b011f05a33db8fbed98ade042314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd05c6b9638e69cf8cd6d2ddac0f50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fca03a162ac9170a407330c19c6b2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e8a149cdca47b5f523e8d5b316ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60a547a40c1695356f228a59dcbff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d0e217080c81487405d7678f7d59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc692c169e16ac7a1f32c9246073f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3421ca977964ceac2b3b15fedb826321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495888f48258ebb037873b0d4efded322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40910c8313b152cde8d76eb61360f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32115db4ede35c29c4f5993f5993e54d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d5f0df4b000ab9d3d415ec90eec7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f284413df05d1e409fcb53f56c3f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84bb2190e49db5f7e58217196a07c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f499111de77d215218f629b1286f5eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ec7485133ede3ee21755b9e4d594329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f4f334b78fa604cde7dcc73c3b3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31b6b0bef837693d5831b2faf3fe50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3e82b8a5078e15fb266d0a6e75340332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e5c6d31acb0d4b3097a54873cd13333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5daa63f60df2793fbf5a0c12848351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9fa7170191b061b5d74f29b68cb342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ecc1fc3eb6b602d9b135a17c6f043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d867cb48fab823d8e8f3b802471224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def1c7991e706119c7a38aab04beb3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce2769a923f22dbc8ed2fbca68f99d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016204789c3031b5beb7c11b49e5aa3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761988a21f4383868578508e44faf9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a6530741baee5bfe9c6a363ea3c489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58e7a9e8e31d8b6f77169517ad785710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f0003eb1b16d9ba1934203d7a0caf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030613eabfc6bace562ed7e1e33082d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd9f4d5118a5bf824b0f4284f4ff713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5331ac1fc85f2847799e9980d15f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf123f035461066fbf2ec522653aa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333676b6e1d46cc3034106d839df7f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322935976ce0cc5652f7a6aaba9544317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a633299f5228c6ab2754e7db475618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773e09722335c916b17013a80e3283619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da25881a5791358fe8cf4d3c4f34020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5822fae487ef76936fea2d03831d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a2352393f790a782998240d42ecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484240f91f922398453b34dadeefb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720450463f0cca5cd0aff25f577a75424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3f6e448049bd7286b6ff42a74ea4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267f73e931247a73f83d000f8509cf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35fdf02e447ab47b41c6cf7c1c907e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa67ea81a3eb6d47f95b4fdc1be82a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f9b7bdb4b28cc75a42c1463283cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e053a2855453492fb7677aead52d1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006451f566b37bb2724d1db9aed62131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dcd2d0a2b78d2598b0f2eaa846cc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d24df3f6330d774c1d512f433514233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9909e2f4354e43260a0802c0d70f3c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de2067c5151ee05df96bc2b74049835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e210aa2d816180841bc81c85cbf9e1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674292929c2bb1002637177c12ac4fae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998467d4bbf09e441397c4678b9cae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554820311facdcf77461a871f1a4588d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03db09b9f8824dd5e56ef702e94e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0ceff19286b908ebb3ee7026b4d8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7584c7962e7a40887765aba17c0ea5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fbc24ff472164bb47d0de157b91d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3106e11e8ed806c54f5a8d1445d5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29074cae4489ecce1e180fe7cfa12d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d6cf6b96e443be532dc4bf8fc989046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa39afe35e82edab6f2112d63fdb7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc185d7c307cd3ee81d058c9f026ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52ade9348bb7a647d361b069df85ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2577fe11109286c99106c75a6ea4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97772389e3e7d92beb711a49bb7a821151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce8967810c55793cc379b4c155bc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b826f14b22ec4120f21a2137cba353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f5fb66fa00328a5d26936299228a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9696213c6805c74e19bb5dfc105ba055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144aedbd751d362f5688beff3d5b21256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04569a43a604c2157ca3bdf2d68130d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ccc7fa77487ff389d2303071f86e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6a0299445ba8bd82f312c2d126e2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f13deab121dee12b6e72ebe8a6e2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71621b30f42908ec62773e494e01ded061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e546aa64946a9c841204152e9f9079662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f457d6babdc67ce41e90114a87f5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf0450e6aefc4f2b373c04cfb5e5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75decb13a9216c47cd6981ff2e9ec9cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c31510aa3a29895157c8d83d87bd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920c51d74f3fa5c214bf10002f0f0b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d5b621f777c095c866c173403b5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717efbfa1892989497284b39915e2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d2a5bda535972d86f5e55c4a4ce770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cde7d41af2d1ee58ac353a14789e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c6fd3761b6cc044c89144b304e1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b27da904caae3fae23d3b30ec24ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6954e9f3837240266100c013d911f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b092893d814715ed48010fd5a3b617b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5fd5d2a2696dff42e9db3455b17c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52bf3443860e3522e8ad636042010277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a99f9f469c2f8d958978054c5d28478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d68e9d305403bc92cfeaa3cddb3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e30c0c93d330727706e6bf1743357480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b81b450cf93c55d50fe02fc2016181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06c76f0c0337c1f4a15c3cb15eee2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76e54dd99be96e6f4ee1ba1fe4a4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16711c274e044f9353fd74065e7f4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d02d39aeace3bbe638ecfc56786c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae361d99c9fbf4dfa1db87414795a3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0338fee968db766a5b71b44b934ffc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20677ecd9999a0d509330bfe51275788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da911ddc5462bea454800f1a45dbdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f0bc818a2f255303119b80da49a1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e6bd86bdddecb8e5b5119944040cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475de5412a8043ba44b90b8e75689592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e6c283b0ed6a3a9581b3716c10c0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a8b1b5ec5ba8483002202b002a2c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c7de085c13f0fb4389bae910bc3e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca735f52cf8068973fa3d9421a3f13996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca91dfc200115481c7ef415dd266397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455290dca067739e8b24effe7aedcd7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8893cfe53589a07db94cdc18146c0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0bf1790a8db1b5efda8364add09a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d230ea9ddaf4e00f69c0054a89221a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021338d108cb3b2d334bb91bb07b346102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b1b8154293f1a072198a6dd4462e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cd4972b8eb6ee08c703741b660815104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfcc48b10782cbf040640e4a21fef4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9673e0b66f6e88760fde21278e39fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062cfd20bbcd763b43deaa9ea25b7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a681c6f5c229c621523bace19491a85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ccebb25a1a252e7fbe604d7caf8ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e758de92e95c2bdc2db14ff6ce9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7167dbc54c3e5f8e5557ff3cd3ea0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8849729658eec34e710d40106f753b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafc53af6fbf190ad4c904f352bcb15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab969a86369bfb66e17c67e3bb0b14d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39c3be1674ffe23c85aec610bc3f00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25676e73ce4fbcfa0eaa11254b1a65f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166684a6c1f5e32d9d2947e5f0d1c835117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52757792e9da3ea21c69d0216b29753c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435bc8b2c1b966062455939f9ef214119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aaf80109ca6fa4ba84a61797d657f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3b0ea88e677a154f6c1a74f6a4d47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ed8c2e9524a908ac23c40b71e2a12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784068fe3601492c466ef8c2c1f962c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468dca50220dad640482b25a7d9ae0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c121f5ab66d17dae0f32cf6ec61913c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42cf73618b2ad8f470c64be7898a70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d47529a2f41c152a07da1c08947b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f742b072dcf598d09bdf93913f1e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486369fda7593f737aeb48609de25ef0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8abf113e9955b1a9f3cc2774ba779c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f559bf0325a870215c0664b2c0ddc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081543aba1dfc749b94c15432c1bc289132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d632f5392c80ea85db580400c949133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa203b6d58eeb9f74618631fb9dc59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907816ef4de1eaf7a35934860db6e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeadd7546fb0b3e1a836cc9d92331fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000996a815e8a88f7e57d1b2a5ab03e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71fc45bf11c81af5996a81ded246c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaffe8a9d1a7d2c3ec73b50863681b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d52c0db6f9ca8a8dfac77946b9c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e507b5f76789e467ffe01241812a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bcf8bc49664244b8b3982d99f797e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89181763582f7e9b4633f82d766d026a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667abbc3f5a863defc10eb9057cbb1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f67e08ba7dbc116844b29bdd1a394145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e43d03c8c9777ee61b4a6cb35653d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a159adee6405a674eed1bf7a71cad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07723e96140a6d8cc3a81c5da34cc36d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b330ac1b4eb6dbb2139c2440f61a44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a332fd2c5d4e344ccdd6511d3c8c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a396c4a4ccd1c31397e7360dc4ccb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1991686cfc293e21434be59d534a89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a77d4ca41ae65ce5afdf98badb81d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f283962212abdc985a205d89497273154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7292a564510c4c9d0dc9bca485ad38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bddab35cffbc179e1593c7f7fd113156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaef2f09ff7ac1be0dc12d01df4509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26999f1132fb9b64d86498c5473af545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b92893c9e03c10970db2636de01a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af436c448b11f45024883d3c6354349160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01e51279e5109266b411d00c05f7ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a26fd5f7f628a4f8d9bb1ade674e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55256b1977e711a875fb40867a75e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a55926c075f429d3043484c39a83e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae8c261670ce47501b4f3b5f0305b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798c420777312ca1f7ecd03178b94e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f8fcd699d3bd036c486a973c56ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e846cdba60883de15f6a66122093168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3f53657332331d0e5bf5196dd2e41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f649a9147ff9987c8934ef28511be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba0de8c56abee17c424479962be9d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b17b00e1ff9b68e59ea2f8241671172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2741552ba6167a140c552eba218d066173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463be6102cb339c1225e7eceaf2a211174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94575cdc07dcadf20f57a0ed2fd29e87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7bc3a56e216fb92aad8df822d60c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbfacbdfbf78adeaf002c11db296b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9525de76c7d7ff30307282492a6b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0151a8da5403bc193785f1e94ffa1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b9232f7807ea3799d49716de64c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a23771610158c2359222613bef4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bad8c05d641a3540b2feabd93dc74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9002c4a93ab218710c0afe79d4dacdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a27d1238498bcb3dfe095eea503b6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07236f3b43f3820cb08f991107d85483185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d301b17199bb5b319d01217d545671d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369953d4b7cb05a094fe75db1c6ad8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f5aa012402553ffec1738340d7c47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841c7aa67aed2a90f5de3172c6a9cff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b1933ef6c71756bc57bf54730a63a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d6d9f3ff3f6f9ca67240d392493ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446743a2134809eaa68c1ae7f861771192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecdcf41bf33bac2b379f3d85f0d06e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee51c10bfc9ecd73e9a8aecbdef25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e569b324da0032ad9e45b98f8794bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a879a6dc51744f2fdbebd847e0933c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53083a34c2fda058647f76b24bebed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e74519afaf2eccd5c5a9a3d7899f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413db362f4cf95b130c31d151d68272199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c55a6455365f74625fca95bccd8ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347acec04d44ad81812f4628c41e5f6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436239ffe0722394f58c669efd2998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc569f349c5a700cc39874e53c3c23ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ad9fc390a03b670cec3033b64c3c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b8248e2eb4a0517e5320de1d33db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474dffe3b74691d5a0817ed511eb7eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b420464e5ff4ca2c475517347ec20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab1466980338477f3c4300b6aa6620208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2e58ac72ffe62742717c72f739d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75105fc345d65c2a08facf15adbc7ad5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ed3bae605e5653ef3563b58f0870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536a5de28081730e9840974be86c5dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83210d311cecc082b33fe84b3e9363213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56feec830a984fbfccaee865658b64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6803daca2772de225553d6bfa944f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12840c75e5e778f59e8a0ebd900e198216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1fd05ba9b4373d6d60cfb2a40fdbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a207a3381746eb39ce39486428099c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d5e6036817487a45143d7fbb50c49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900291c225c3cd06ca2ffab9e2674f3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eec1ac368f279fdc6e21d575f2e02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343f5d47ebfa58e686fb83d7d563c8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a9b8f61cbe1f59e0ea5f74f298fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efc293419ea51ed3a808cab3263129224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12ff9b1f1af2ac1ed0adae68bf8d01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63de8ebdc2b460f3c432c9be7222fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2a0746669aecfe6e34e95f4ff0d97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312d09b9ad1e379965ab02491cd0c08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305be2fcf41bdb6cbab1d4d3076351da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0edc5ef1b6291d7b1994431a0bcfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c9e7dccf7eb81d79c417fec02c996231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3307551d6227723213140e8177c928232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80ef12b8b0242f6dfc30823cdb925c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a492eaf5606f68b3577a937ac871234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533777201d798b04ddd46d9e64dd55fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8910546f1d4201126c7d6b14c0fd59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ecf0ed18dda0d9e5c8c7af06785f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3165b10cbe80c8ca3f806e6c70bd88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742c396b9125839f5088fc400ed5f80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca62b243b300e68eadc7af7ed0b3e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3bd2f002df6a880531cd53d7c12d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85580a3b342dfc558e96e067f669ea61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4054a9a54790a059e8a535e0de5c79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda26289533e532e71e29c4d1fa4a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198f118fd264d4a2c4c2effbf7772fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e0c67923bb1549a6c621e8aafeb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab474fa1bad6cb61ebd84f5fb37b5c67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65571426a3d95fa385f90a0a51013c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d96973eb12241a85c825f92e803b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2694ae8d1bfff5e77a31507234228250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d2b960f44441fb5a2a820fd938bcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe46c729bce5292ac4b4e498c0f4fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638cbf5bf40128ddfd66725cd90f7ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6048d147c6096dc211a4c9513b89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68ab4829d56a5ebaf4774485e63e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76391ea8613c3e8897b7aa3d3c6eba1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd835b6014ade3d2b193fe6212fd242257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c674b8d10541a42b746ea7ac556b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50bfe330e5529c7c66bc776e999999259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef39d61d632bdc5c2bcf6e7f2c2d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42803237666f53094341c9c63e025dd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04c17413f98a2bbe5aff0bc6e30d02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb3a2db86b7e82d148d877552999a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad61d8c59b02b820dea410fb2492587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269991579ca7e48d2ab28d2cb99ccb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba9a4d973f00fc771d1f3ed9f3c2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369c8a8aec1c14f3a82a13e1bd521f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a5ca200160c73b5c3e40e7862c33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8eea2c4b4a7cc3e6312cf91f59889269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014c9a44f94bbad9690504f6bf4c258270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc82705482fb027be44839c3a262c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b50933f3755f1e85196e589585a3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de18dc05d7ae366fb31fcf1c2116b7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676267b59ed137019096e8e5f3f08fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c18b18cc4602679ce451b68d3099275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed544a6221bbe18a4ce9d90f2ee6174276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf1428bd30582b7300723a91896976277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861332935d8573ee757d6b3f7da5af5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ed5a2c4c19e36b005557b61fba31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef81f91561553bb394ea6209a4253d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32002fddd24778777dec37a2ea6df2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d9cdaaef9555b112d3ed66218d914282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1d2242aa36a81081be57ee8f97fda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1bb1bf91bff640b1e7c6134598ac4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090935fc780c1f2dec3dccaa0c5fdfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130caf1c68bd0c50e2b4aa618512dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4725e330a78d809478ca1a67da4fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0a9003c086b18da5f24bdc2d90825288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6ee60daaabbe17d6d558a2f00d52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be167006de64287bb10b2de3b1bd54e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b227fe8ff1d3006fb9e89909d3ee6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cbeb6e85d68029a638a832c1cbcf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e889b5827d3f830008819edcdd53c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae83808033bd050addf08ed011e0bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ab15c549084d38abee46a0af26239295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869bfd2d8a2e3d11744c644c553dd94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37fa3ce1db450f976dfa6c6c6d14e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1027efbe569abd47e7fbb28a88ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9717dffed6e0fe1e914191bf3369b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57f29d0c0d880dd66f3f977626f53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6dd6af8d915b58775bc8302b33848301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587fc30db9257da49d58a7f70ffc2b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fda1664c9632378996f60e535d103303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f642d27d2ab967ba2d890eda1a16a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa2f7ab1e11abe6c221dc8948d027305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8287d5b0d474a51e86757ebec5272306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0cc5aa367e45d59e1309e42956ed8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afee5213a85996cf6009366e54605f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afba63184d6d320cb85b956cac90b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02abafd34ed22c193412812e35e6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eec76fa52601ebd99f3649cd35a4e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9bb58b7155f461edc89bffa6be16f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1179c04c9c010b0ca263d8719253f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cf4f376476b4d99c2a51104e56300314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44fe84b88deaa34cf3c25bbd890752315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65ca39c877c2986f2d9f09b3f66ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555450f80faf055ff23f85fd0b54d6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d973158f6a6315c1e306e030b3612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b3036d6eaa570cf625e07dd55be4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a1adcacc8d2995f0445b82ef3e749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092070cbbc4085693aeda9abf11c69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf9efd21e483f66d9c1b68127b1b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848233a010c7958c6f57e7dba6e0672323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cff0b3ab868e33350bf7d644c23e25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b652be2eb1c4bf9ca4755e7e889e6a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>