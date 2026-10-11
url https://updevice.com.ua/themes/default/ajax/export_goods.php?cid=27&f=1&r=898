--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baac80a18a5d57b84b4b7614ba669e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced78fe564eb285b44f81f2eced997d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbae74a687fbe0e668793532a9cc2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e529937230eedbacf561f5e8e9c18aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da64f4f36f0ae9f7e872e581ade6665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551fee7b956cb143554a0e9408c22656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af675e8d2faf604511c0603bee5b2787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe47c4f3376c0918d02b437fb715d938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dd85f6abb09b387d16ef5cafc77af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7bdc268368e1e305583f64a3d06610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4c46366f7fdc9c90588ecfe9a023411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4fa8eba05a1dfce943c89d2f5c8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7537ac274cb34402b7d2c1c7d45013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca5f0935e3004c320d79f4fb0168014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffe22fdc4c483c918c03ae83a01adf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1750ac6e616b73d6a845a153a6e21c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb207cfcb69fe004bd4490da766df5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c285044c124d5f3954b040503871de718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db792c22c64e851f1dffa18e337ae0a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6795836d5c1fbbe437526fe29fe29f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5944aaf832ade9294d92479d702c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a52422571c101cd98c70e5ef9135722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01809e80847068a5bbb9c28f9c708e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519430b0fd3c0b625d4393cd795412324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0af6354862d4acf9204655b5750dff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6e760d4866891f8817c8fe779b15426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee94e5861a7e706ec5d75e4cec1a2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca9c8db46fecd573e9e46917d5b3a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07a11b7e93c515615a6605dd657e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3dced76d15826a02664ad31f91a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706a6f4998b2140f78a0a9443f70d7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48736baa903b398a9cff9571d4275f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff725f8820e30d7f45d60ebe329d1e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bff2d3b4b043d4d2464c5ac264f7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950dd3750713bad86ed9678f5cb8c0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94cc3b9a4961638db0081208a93bc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d849357397ce2f5d66af55642d93f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b25b2a9d33acd42c71153b6e812d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08045fc13887713316fb4b8dba730939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca0d7665b248d0daec8027f2d0c4d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c04690e67311f18a7a3ebae324bec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676c4d2872ec76bb122da8dd7d57b8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd27cb4d5a3500a7d95fc0a842ae8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8adb04199f19f5c400b8e4b0e3516044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602c831ee3fa950e5c74cec10ce678945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473cede915f5e4f41326f4f4625809046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af8525ea03482faaa8d5451d47d7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2fadbe0924edc9ccfd78f23789be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd62c51bc9953638c2afa8eb9ecf1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a55613b069bf96cdb02bd9868ce0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db0bf584ead7a8bd422237de523a2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad802d43d638aaef12224a9dec27b6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d52e8d6272e5562b4669a8fad2eb5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382294cb4ab13b2c63f87d3aa5cb827854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e24ed234ff6ef0cb5e7b341e0ec755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2075f92b134fd2e2a5aff33c29af05d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630785fc50862f7a22a91afaf823361357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640584ef3c145ac62af48ea3a1b5698658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece03883450bf7447ab155bcf2ada9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b4f65bcaf3fe37ce82d3dccf156560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff5798d56737dc9289f3d3c0e70ee961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b605ffbf8c8fbcdef91f93349b4fff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc469a09bb54efce2751593a452fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db0a6b4203a204b4cba6a0a2f36dbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5f79784a803a7992fd0186edcd7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0395ae02ab3da541cf2f0524e0aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349287a496100318602a7cc7078322067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfcb703a8a505c006f516007a16b9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c226c926d2122be55c41465323a44469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132634955b3a3b6e545e0272d13f1ea270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8c4b0f768b472ce0d1b95f4f778ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b902bd6f40a695e672827910f2be7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b723b885219bd913e7432da8d8b8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999014f264042d933aa82bcb968594974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a67c5139b9e992c885a2dcef3c558675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50248b3dc7301da94a67fd6b12a517a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea1fa116cbf688d7d22759747139ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda84fade372db5db48a7d99a09246778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427883f79cbd0d1be5b0556ced37b1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc552f83e8d0804a0b7978f0392f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ab9e9cbfa1da0a664b48aa8746d0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525482c886c2e68cfc88b7e277ffc38782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95ea5ae687a965a01ad0b0b705397483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab08df028db69cdeeee42ea538311784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533ab3bd3410aee38c8ed14116545685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43bd7f1d00155a512a973ea149270786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ef4a23b43a8de3fef70b93a07a90587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4be8fe96f215bc735a6732618009e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879eb322a5b949fc41568ca7a8e659d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c61e2b47c3260d03fb781c9c339d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72353c87e35cae819484ffe944cd501c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb7aba7f0a18fdcb72a193f9cfb1c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa44b7063175b90cd6c856a28e4815693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a330ae8838b9a9f246b6a3936e9c1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046544341d1c9169218956d4b7c5f4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae29bc0ba0693af3f897a0dbafae5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab764036b7d836453aaec9c6d29a3d3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e21bef1fdcd29af742af16cb46a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a723aef0e8fab57beb8c7cc415fdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385ae2e068b7b64198e2392aa32c9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e728c0e049d30ef4cf03ce5f60cf32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebc53a8f7368613d1de1190c41fa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3da71df398f21919379c6fc4b40ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f9cc6e0cc32b43a9b20ec687722b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506922a1afa35933effca33a6c5dbda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0000b813b46a8f8f3b2c435eac86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3b1ceeb4c9a67b43271fb7201ca7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4deaa373d70b5bfbcd890504855d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298093f2bbe2561333a031455b155b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53e0c26ef5fbed252c87938fee3434110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2631a58622c81b08fccc708ffba94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f927346fb9ac31f2988cad0998589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11edef5e854b774a88b63c5e308e19b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42736654a85ce2bb0c0cfe03bc2a60b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce4bb172217df92aa0c6d46f27a91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610284cfd98537ef6c29c7ee355c87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca78569e165516515ce4b6f622a25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7a48d0450ed210ee46214c4d9d13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff28d938a75c0a47eed4eea69a1e938119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575cc5a64e25a18c2d9edea0521510e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0524ef352218bea5c6d64e711833d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf93307e0a5589e09c20dee5f97b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fec8178296aafff7314e803afaa6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17453efccdf96da62ac0a5e0cf6cb4d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d06862cfb137e08b29f6b129dfc0cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2e26fbba17a09f36511e87d0d796f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397281d1e4aeca78c681e2ad6859b31b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da645c1944d105977dde52620060003128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8435ba046b650027b34033f0da1d90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d004df36cc9e076c0aff623b6329641130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c738afb6c931ca3ff52d47f81b64809131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee6e4462c79d92032624347c675be0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94417de00bf9685ba69e54ea31b7d52a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dcf42c9d3f0f2a262db93c428b920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39985956fc4a0e4649038f5ffe75e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed30e23091e2ca956baa7f2bd2c7a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe1224a0be54eb3e1dd3a44852e56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d97ca1ffb5f3b3036d09ee0b24dd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c1a35a76db8500338222fa938563b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396dd52d539044115060b3f9e4bfbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a29ff94c7b45282bbf4e550851ff9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfad7e8b96581ab3b88c907510ec3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb08bf8f8a282eff779363f4459f93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac0766f64876fa72eb4157f687757144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1b5187ded62de2dcf170716a449ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537452d329b7ac42dca9133c2f9d691146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9fdaca5e647c56b5f197d0fa61936147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fea2875df184694a0d797449dad6b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0758c5b378b0a03553f7340257334149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6ac0a8e63831237144d2b0720bc0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f540404755560c68e8dc9aed9467465151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ebd667a77c5b56c85ddf490f042d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a31f2d2e18234fabbadeeafe3c27c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef20e8b84c44c800bbb6aa9eb65341154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6117daf90c89a4f55827efe272ba91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9988a0daae575bcb0548619f14f326156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f6984e58fbb51c02f6e9fd8b7a4fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086735c4447a8f0421913bb26188e988158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80cc7cb6af3922d35cb8123405c94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e966f7ec641c58fda43e840e021a12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19128910ecc4737c97485fc223a7c734161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f60599e207936a3771835abad8819162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a3e08e16d62fb6f99081b02fecde1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdb05eee6466b285c515f3a42dfd3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449570eb0964edd542749d8cd4344743165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583613cec194381a4ebf494743cb8ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fae67520d40346b566a98267adb4ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340d42a5dc8391f998eb0beab44b16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd296f103aba39c6ff56ade063e8f4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c20c67eaa76da3223d909c329e2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5225450345f77d637a0314495a714d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af71aefd5715c77d3cc7d337e052a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e150e5c63654cd257e47c6a033b83a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b655a2dfcdfc5254a8af1ea8ab042e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2f1f1274fb0db527cddc31f815a19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cf21e15524b3fbe24ca2cc41415a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a20305436dffa164b767dbd6bd197177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8164edc13b0f4e5807019ba4a721d30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5927e4dc49323b74ff98ecf0e85460179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75595e37b59a0248c24f9b114a6ca65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e067525f942536958c03f7683096181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692d7f2d20ec6cbc8113822e75f076c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de7cb4f0394827e04ec453e33b0af0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6703a1294a2c2bff1d5c6a5df1e0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1098ad1f14c893e130b645d78ae07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a8769c8101eaa0f97282a0bedda0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481912b1fd2d3255d269e24106229949187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7099ca1256f208a162ea0a745d124188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef932088a2329590a8504e9ca46acf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59fa391dcf5486b4f4696dfe9dbc48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c6425decaf3b4a94cde5658cb5139191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec82b08b13cd8c768f420b6753291192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1cf3cff2e245d934c0274dfac4d0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b8681aaa5e6c6ed3eca70b4dc4c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9863fdce09a922b67f1799fae75fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f522549ef5ff002f5c59a73066e84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a56ff66cde32f7327eb7c178d9603197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca57f1f6ba9afbc461fd1eee09c626198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c5e7057255f9f8c2b3e3eb8c4d714199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb09f772e7b89778e70d17c0a9f04f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc72fa1e18202f06257e7ec5da3def201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117711e7b44b7427dc4540f085f56d39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753d80d89bef6e7e00281be5a601b16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd7896d9f3c8b438310c2a5c3f5898204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e8740f6a5de6718869be8a87f11f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d2ee516fc07dce0efcd180de19c3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512cbe4afb1f6e2379c00080dab811207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178124653f399b8328e498ec7dd574e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca386e253f8398a3f60125fb7d6d3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503bfb42a9a4084e8841d6a28a01b43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a41e518b63753888e128060e908fac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ea01a65d189e5383923d2394626e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f0f1127c79659ca8a71baae1e652213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270dca9eb7fff3e601bfdef3c1c2d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903be8aa01c2b077346c2c6d31a967e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7adfab8f88532e3a08fc0b55345f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d88d4a7753686bf0be2fc59e1963e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbaa919940ea32b39a72568c9dff20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ae5478b7141f5209e80c8f8678b7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0f7c04d94d91d5dee316e843298de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d9452c8f2d431bcc96222d51f0e81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4554890f413e42593bb596477524e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba1b66484057eda438c1c590cb3b2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b88fc73eb7ad5b03df70e6c24237224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e072fe5d10504c8ba80bd25d6eae4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20c954cf4a6a3ecd6e6670452f9fd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa748cbb0a39cca02e57d664f0834227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed449f98d5a455e653e7f8d4e43b8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd20e7228fa02079939a338bf64831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001458c4953164dfaf0ddc1dd25d647230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d134b80d0b91d127f995bc1f6ef0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df593f844bafdce30aaf367046e8dc99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1f5f8422305ce03739124a2fd8b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4c9ab7f115c67932e163cd2c418f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d42d0a63ded7afd36eeb986759119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342ffb7dd83da8ff0d8586785baf2ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e68a132dd9682b12013ba0bc90c24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd63aa39bbf2a3cab8ab9e3535f3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38ee8017e41a1f987eef02e010f23c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e584f8a2c4bc1fc4f23d026878023240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fed0da4029a3e066e062f6062b273241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caada66a18f4f6c35bea994c29c5dcd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924afa5fff6d26982c8dc645dbf1bf18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478eb6c39a21c0d33a6db844b2dbee8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cf1a390f8524ceef2757512be4444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566be0952830544e785d885233ec7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c342501a6b1c05f0e0f0d086aaf38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c908df190a730e181e55dccfdcba0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db026c4eb0cb89c2c01720cb91301c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e2a7538a838bbc9c29878083d7855250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24807bf2be07c79839a5e89d102ffb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4390b28aac1032749764a8b49cd237252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1612d57a964543ca7d540b6caa72bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062eeb162f500d88a004a0161c072f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f05ccf648aeca7d4200962d0c58fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f695e4fd6ad06e8a9a1c9ee557874256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217dec72b75f8728a3785df89d7278c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd70431d8a400651de25193d8431dba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c54447feb983ca93c8b9d9776d1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d17907e7097c4735c316f3ec9286260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5606baf7db68417ee281ac9e836fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49776e2bdbdd5d00d0f1a07ae8b7463262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f37db6aa6904df4e29a51b32303907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548708d067b9d0348325f54538576a3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e0df4959c3488a826a2f1c08a53de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907002727a1afc27348f8cf5f498fe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb3cc35bea0bf91bab9c57e4ae8801267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d49b31ae8529b2b1070456ff9fea4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04e666129156ea8403ef5e68685c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78332c250b4e1b9cd24d780ccc8852c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69eb36bf621f3b7fecff52957b03c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d463e71cc0db8a33c9641ff2bf38c75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b83395eecf173e411a08bd0dc9f40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda79e542265354b7ac6764c128518274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc8667686917994c060b2178006dd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04a0cb1ee2dc151f93737bf1d223a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc6da52c0efb00ed893ed70b3d80d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d70ae445601d65baf93f4e8687dc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f6bb38edd15e49f573ada1ff2a763279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e975d1274e0a87da445b896debd62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b01303d1ec4798004b481cf280d75a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b6035b22e3deffab295402f7b36af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7af46e19834c35a87281b18354e558283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8365fc3ca761a588120b59f3f116a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782fa11384df33f0df0ee98b70943db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ce4d245e56ad3bdc14307d24d21f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3a18ef1d10ead2bc5769aefca0405287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4720dc1b894e7469e3ce46842a229288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bf70ea96f85c99c989864ebd4b979289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2905a05d36771747c49e806c6268e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fc18bbfbd211bc1f3054142dd1bbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a804641e77c82c3493a6e357a2358a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5399dd9833934a726f39b2ef5b085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09f1f295ba642fae715dc2eb6fba7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c7862b2fcbf21c0a0f3e729b02ed2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e532c40182ccc0d9bef669976cc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c7a8640a0eb77a557aece1821159297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638eaf6c924cdb76896ce14e87292b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f39b5c8dccef6d74dba1e030625fc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729701ef839dba63b42b08090bab1014300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299780ce94b97529d58798e270ab82f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1118f3febe05eef84b8f8c62ed46eb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8409ef81d1c128e3a50c5e43c8e650e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df413d380f58387fa3532dfba720a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8fb3c73b4cd4113c396c41ced0355305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d3918e22033eb85f5104612c9d06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b13c3ac5e4a952671e153017de0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1870fd68a14f6400ef7371ff0188b61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a2b33376b3e6d946c6f1d7129e9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cc4a58691d7a67f872cb7e44afc10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7d6f12ee94fffcc6d6e60e91d96d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47218ae36a926b08d114bc356eb1cf40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e92bf4cad8c422f9b212240403e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989cb6c9e69705b85933028b319562c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc3189a99484df77b89fc796b4a1da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52151d1b0d5c072e4945374c2191cae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fce245db5938912de7b5e9b180d3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173133997eda1d1eaf5d31a8a3b00b87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00190c24aa00f9caca8e4dffaeadff6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e060266c77fc0755b9bac8b74b0e4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d035d08ae534387b18f736469fb75ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04c1a2868a2cf71b6c53f9129b8ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd49578814e368ce3f7f92bce6bb21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb274ecc6db25ce908435121e114b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d26f3b3f7efb042299ea9b4899441325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c39504591a316e9450297d4113347326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885506d358aa9efcfcf7710718627c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6eb29a660f3041450545c61a73231328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db183ee6ed4fcc5c13a8b05fe7eb8412329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd350d3680ab3840c4a974e44a08ef4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc4171c1d14135bc0431fea435b56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de338a0eca7e5bbd30190ddfa0951527332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976bd56774e0d30497be51eb7a0959b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e04726f179635dfa585a4f2e088741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9af1eaf41df6c985247b1d1ffd2a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0b50be769ab970479939916c7efcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e48cbdc7eafbf9fc34e90a73850504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1b258c9e294a9dbebf0a389d973965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfd2daf44fe2ed098f42691bb3acd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628cb1c06ba499f98d6270a30d948fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b3d84ef140768c6d129590c71c6388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cfa04b9d414b402bad03209883d4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e0795dca39731c421c0030b080f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654043e228c2cc99a2a99eb7402c560011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339be8a7e5ff1bced7d24dfa58a4f2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9428a5c60595d5d62f7c6e6af6b7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e24a088d6ba22573616e86c733b2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01c96a9adcc5806fcdc6870d7a95d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d2fed1fe3a755b314eef85a988f2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d40c3420d10f0d4a8c289ae7f1e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47179150e74cac82877333ec2e7d73318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6199b40b523e369554f5760141c35319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824657724b80850a2abeb7c40a9694f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a06377733ce96d98e395bc6deabe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0ef8ec9751e4d9e74f53d7406870022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6154e31c15e4d1e10bd60d59e360623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c224a53d157d2d04957a8225c748024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb3ac646db29ee3172b0189f3d2fc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff66b5ec9733c7c2bb70564de0674d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2dae676d5cfcdeffa35fb7651619127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7dca4140dbde9ea0922a53698187128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf039eb641998385b8f84d80f79e06329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852347da16300f79c36d402b250d238230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cc9326345271dc825fadc9394154e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a987176b73f43db4ddb6c4cc18f0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bfd678dbdcd22be06496ecba5693533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f64f2e3f69958251fd98010a224434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af56461f43da304cf57ed0302856335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700a46da1fbe77d5733851b9225849f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff919822359d2c26b07445222419eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a068154a5a5c9702dd5cf31c2b623a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad71cb29e66af1f9236d6067b7aa239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f187846c78097e63ec332aa862d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead589a87e42812070a4ff977a818fc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b588f24f951ccb2726eb9450044ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6e7ff4b2ba34bb0898990a5c0ed043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e454236a37a2c63dc8f1441d1eee21144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372495f01894251814e545308c7d18445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b14e5fe578f1e2c337d11e0113199446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b667d0c9aa27025c284facca1c18d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905b7dfe4ae6413e4a34fb32808ea348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff11ae3962be7daa64c12b8c92abe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d2f7702d69328777b9c10df7ead950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e505629673b27d4058a9cee6b7cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53fd86b323d10984f7fe054970015a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171edc298db56e4a2de22bebc31a44553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200298eeb26f25390026feda6b80c73b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4686ad1ca5db82f32adfcfcca9236255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34adefef88ff54866090c792cd709d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6677a57d5c802f14831304312c3019157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11484d8f5224756d2820e8b29fe60e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9958877004861878c33bb79b3f3e0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24c4f1c8e2911ea789e3888eb78c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fbfeb54e1a09d96c6b9d2a65eb6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3e68f562ddc16564e9a66d288d63562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019d41d030bb651a30d306035a2de6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24a1e8b82f4fe9fd76a2f3a1e807a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698eb8c2c8489f4ac08164791551d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81116f3f88a267c6535e668e5681f24566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b933d37a719e91d8381b38b7ad3d7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d517282becffa81c6e2db6ffbfecd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1add5141cad282a8a1a8683894c1b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12680f3706a74dd049e135fff7e2ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b229b25dd3cf05d5c46ea9baa1da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a5770f6cd4afd0993cbae9cbc2bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97331b5b6f92ff084a02fc92153d148a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8816096faf48221626a5ee236a83ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4c4fccd2ae2e29f0f43dccdc8191b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c451061c075df1ac3c87ae9ceb89ee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca593267bdc1020cf1faa06589495c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ca8ebddf28c4a52e7e714739c83b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0a25577cd3dc8f7d64f1b7327c1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfafa3a8bcd997e3d78f98e977442680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a9f58a85eef1de4360410eb55e5c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d18aa989470504f6aff4da6868abd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf012b7fb2268c3961d8bdd2d286be383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d879cdd7144e2eb2af3bc50bebd2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bef30dd0ddb78eb6ecf2748f255de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe24cf5ceae4a75230d573220134df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b0c439b33ba06d442eb6766a8da4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475987a23fabc3c3c6d302efd87288c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39733a41b5d299456b6cde69b32a62789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b5ecd93ccbe4b40f91774f7ce0cec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fd0bc7515ba98240824a0f1e0a23591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a06ae062ced354114eb889ca7f586792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd742259aeb144fbb0460323dc640ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c7731e7428cf43f9f0bb81f7d82894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea281318fae7825256dd7783a97548cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a198764bda3ce91a76fa4f2024a435a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4b1c6175d882961fec42789ab943397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4e85ffb3c250fbd1c49327db064e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb5507235a607c3828de2347b0aae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfcffa41313c89d3f42ddbc4f66e44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b150c0aa106f12e62771e38ce29051a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac200f4b39b12b476c65cd2ac38523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a702edaed2a3623b7c8be1952c11da4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e72afa1a8ad032573d2509713907e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786ed94e3994b9275e1adf8f24b13f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db470308a64e7793cdff884f606f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc67b6040e2f8e91412d247c0f1e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b010badd3793d201da07b08c215a96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d35b5ab92c3de711928ac4f7ab26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7e365721ee1df2ae0e4ca8226051f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845636f61f6a4ed0e2c1bfd695b45d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bee8b9ae623247bc129245556b42e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d43eb8d5369c0120965980d6bd82a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29cc82a3dd82bfb58e413fccd7348d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854ef8774981b356b7f9b16cfd2557d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c9442dffd51bcd572a99dca1a74b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac395074a3d9218806fecfff592d152117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77239d3e1b5919790b47f9df461b8781118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51235fcbbb7dbe4403de5a855e85c271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293658c3b93a3a18080bd41f74442d04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1afe71f3c850ae5edc40b9289842c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1403944dc7c07554c908a4f69c98034122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9139014f8f58327fd09ba048b0d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca657f19deed7507f2b0b13767e42324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ab9c654a0b7fcbb318cc3b1654977125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad8bf2eb6eb7b90c7cde87b181212b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e2c7bcabec5e1e776247b991a735127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ef63a039b5251e16ed8aff2a04b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e585d807d51cf604b551e61a61c3a76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdde169edd85a15edcc9c7a6445e03f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556c5efd8d2594704a74aec1f8c38f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92d63fd2c0200dec92a6357abad21f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ea686aaf8840586b8ef9d68ef7f92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fef23f982b6f5c2d65f71c8343a27d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45947becd618f42d0cfdbf2a289e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a7d7453065ae13b5ecea5057e55b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b64a054ab2b100d03a2309ae278c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5ea6e9c5497fe7401c6e514af3d32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065334869ef4c53d647094fcd9ac3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdff051a37009ca38dd833543d4354140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d371230c25b9087ba299fcab59f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ea968322ac13f27242cb2b9bd3b94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f0ef24180442badc150e54f1b7b31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db7a18c74b0c557ebd8c4eb849951a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100e4b8580a3c1ba7780ae718fef05b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e18c422e45b650eb9a5dffa23463d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03656b9c1ed537dda0d53e0ad44aef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60679ab2f36b3a7a20c6022656e406148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b39e10808fc4ba741248ef51204dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead69b338b18e701b330ff6528aad0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37c27eff09669fd3f30db73c17388151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac7fdaaab96171bf17062f61f0946152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09fdd9b99aea0ca6121cf2c0b849f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e00a56718074a4ff8d3ceee19256154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68d2d3d8860ba70d20fe6de21351e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c595cc1363907def94f9a45f9413289156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77cf94a4f52110f3463ef5cb65aff4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5de21046b00a4da87f8d9c4f74697158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64532b7fe2aa5eb3c91fe01cd6b7a99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668ff500fdb6a60ae0ecb318fa08651160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b0480a29240cd640233a2db92109161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f89f2d6a55f4016ca5b5400d340fce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2013ee55613fa645d73bd062615ff6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb93e2dfa9c7259a8fca3eda4646a7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9aade7ce7bf9126ca8bd2f003f77c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da09e9716a29572b688e217d701034166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8194bad052b400f240a453f6f76c8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39801eb2ff7b093773821bb20d7b36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0faaa184599e54d464e2ea0573ede169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8956a3ddb5b3f2bd07e823a68b2ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04185ca9a5fb797563b9a3abf1938b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34c386a6262cefc76b65bce4d9f38f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414587b7895f260b01219cfa0af781c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46e13fbf025fbfeae2cad2b461abb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26812f43c7a893ba89a54c6a8f239f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f4044ee2e670285564ef64ee52a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24d932ad8c852b1d014d25b023a34e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c346c2a231d10578e0f4479aab3ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504f6f7726c0b2abcb0263c06cfadc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984698ec93f77f91a8b99a1a7627e9ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb42c6e04d0672696a33958ecf9eeab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaadbf25c8f9b7e47582ab1dec43504182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b1732778c5a14e6e9951fdaa4134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4157d76dad27c0d9755f3febb914bf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3377089036075a880f2d18f1c0d1bd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b791341a3b15b2b287d11b7a7ceff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bc68f9772c4e2d6b58545a1d5e91d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a3da5ed7564d8ffea18184efadee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ae2bd4a2d497caa05a0a723c962f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9243e2e3936c1985c92d4cfd3b252190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1402140393437f540262a826b21ba79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7b0bd90c4a77ce1a229876d67912d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52540581eb355dda462d994f20dbd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dc8eae9d6cc1ddd9d4df26c2347dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab19d00248b872bb6d3a384e178c3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119488705641cd2b6a73e3ef84a80fb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7220a92fb416f15bd0fc25f3aba0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f2a2d0627670eeed0c681c6d8ec22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcabc2c3fae48b993c2f5d6c3e2b31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a06bb716aa7a66940b6cbfeb5837d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05d5ff1e1f59b1368350cd050b4008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a77d99293e9e0915581ef2436756202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673373569bcfeb3a4852e94d0a2b5df9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3545e0e5df576f06ff3ac8724d7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aef55ad382f4bb8da5ca48480bfe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247846dd6336555e0e5e40a942f9d993206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81e1944e593e4dc4fd25094fd0001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99137572ccef3f6edf900d3a699f9b04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8700adce7e50c6832970d73b5639209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154aa26b43e1a185681cb863efcd80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7162321aecbacba9bed49798a9b57e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9bed43f8867991c497fb9a40acf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd411c13cf7020c6adc62476d85864f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4983d1ff665c3dceaf5c4bc15db4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9189848223346cc79a1887fbe92fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e64117ba949f6e83c2b54d9b25c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3e607893f246fae8975fff7036711217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7fa804bd75cee4662677642a0ffc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce242f4e28e2d904a90043887c1eeb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76de7c8d12025ac5cc58035dcbe131220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d277fb177b7bb7e9f8eb7237be4f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497d517df79a21cb70242679180b9f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541aee5502327b856374470a8209c73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162bbf8bf80056df167a993c03b5286224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94692f9d5921cf89de15e0eb44e876225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aca4fc64abffbd3d45b81863e473ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc645ac6dbb021017352b385dc1cc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d568bc14682e1af7607e8d8f52c13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80253a6612214ec075c91c906c406f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244356fc4158bb33b84c043d86d3a4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933095642cd832b4cf782f754fc7be3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2ca7a52f07f86a82a0321852bf80a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e241fe6a6ebccd4ab732109a189698233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e1dc045f9e89efc60627d217808d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70afe807dae91d457d6252f30b2eea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e22d3d30df6da470492d52987d7a80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4baf8efc1c8b8c97210af5d900b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b979b7344f79a57435ae8732093abd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0afa60347f0f32f221d5222efe9a14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59be44286db9f5806f20e5211c41b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d548d07bf95dca4bec686a81b077241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1ebd197f20c61d6aefb8c15039f4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a538d942718aea82cd15af780f0a0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6366904b81e9ffada1648742e7b0a3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf16a8abfad967ab85c54b2c83fc19b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f399d69414ead564eeb0bad52d84fa3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562adac37015d55b867e15c4cdc6acf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd5bfec4550386c47d464aed7f823d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0165a9f31259ca14eb7dd2e1d78f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342c260d57776216c6b85f839d1fa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2d640bb49c4d478222dcde4c61c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f9a921ac838003dc84a934830df95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a942a0c966818cf957195a29a251253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7418cc3a826d6ded385e05d1a7c93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7c1914e91b757dc5296ed8ffe2a85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4cdd5a0c6ab34c6c815cbabb0c936256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ed16b75c2f5c6bab8a51f469d4f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386557a28ea4fa4d4e28ba652c6edb97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bceb6fd3540f9ffaa272b81243da5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0dd166406f821523b40cccdbb9d1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da823262f04987e10f00d8152fa0af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f025ec10020d6a21c23acf378d4183262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a64495f436f7ca600ce8dcc84333263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbafef0d6b8f4325b2174dcb6deaf17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de61c1fb7635c733ed1fd5d18b0c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd47aa1f97adb56c5b58911644014c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59369ccbb0b890c7eef07c4821f583cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5f20b4d8932ad2395560237ec4e3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498db798f637bd769a645c5faee0e8f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c380466238150f350c2db3a808d608d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29cc6d395b23f8af52fc5d8f14b156271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527541b1686c47ff75115be4f0fd932272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ed2a5924be010c5d28d2958c1ec98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71f8bd5bf5eb2013fe904884589ec4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2a30f0fe02e05f44b5dd49ad9cab9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca9bf3c41ef945da403d331d55f57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff0d63ea22d5e87a252f580b54d005277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3751d0fb1f9a5487c37447af2350b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac1fb7c391f8d794101ce836345a8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87016f6ce8d2756d2728a93b7c9b75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e2cb547e5e0ea517506e79b8f1df9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4007c3f83b4c2909123fc1752e700282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe29530468baa1d38095dc39db048c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44310fd1378ba18a36cbdb587b8b470284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345a990632178557e6b4149a196efe1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5416d421e11f94040f631f778791286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2f25be46041bb006135b514b6aa5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd238b82893c8bbe83057d2994e380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d9e1bdf2fb2aabeb4065b19c6142289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388190c6642c51f1135fa7e8ddf7ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c01e663f2b85ba53c4f4a5ecd67e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7bf93d956197b14f88d053a88a87c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50b22a8134945cd0f41b53841a503a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf46c9e8c7fb487e089c36ab1debb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380bfb9191d640ff9f4481e58a85329295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0cefb35caf883e691a2ec093d848296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7425d887bab7418efaf292c0ec28b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7532db5430a3e76247baff5875c4ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7947b2d47f91b718c56565f36c6f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc121a093731fba6998557cb975034300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061341a800623b22dcf9218d047c8076301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f2437183e54b6245a7778fa11059302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b3656625bdceff9cdc1ced54c1b9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95b730e441deec78e66b117094a3d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c295782b6d8ff3c870609b09087ab63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9878e36a832d3408c4fc52613ae122b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd2f08aa24fe6e702b70c6b3e15570307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e267a56597e96bcbaaaf2a3a547f73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843613e001930f7f388eedb6d31bc95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8eea836ae239b254fd7b7f928f701310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f826750b3128c560a3a9dde6bd1c22c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd410917d99e191fb333e1c3a15d4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d6403ffb1452f796d35adc4ae0bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df63597704996a42a94995ae44410c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02df19508211cd14f1bf365c9db3adc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505dea1e5ea8c55fe277547e000c74c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7f2242a03f258ea6f35125bf5f90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e8203cc255bde8f2b87837070620318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eea4a23f2e111b5f3482ae7b33949319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f70ce0744fa434c153df0b529922d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2810bc2ee3a10aae4f11c2c0c776a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bce89e6440c741252f849f6e9b37a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439000af6cc13db492bbcd3710e9800323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5634ba0fd4f1b193dacd94166018a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f753c42d3d4af7af5e61688e377098325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>