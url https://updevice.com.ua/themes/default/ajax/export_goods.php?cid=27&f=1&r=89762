--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d79e8a60c9b200704430dedfba45c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a7a452c8c6d7f220f31711faf5972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58183fc094519a19ae46f4c500ae4f393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d17618bdac5d679d3d2899a7f095a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32e7609fb9bfa33f3c03ad85a87205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725867d246c32964e814047fc9583496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f175b46d7c161d067ba3498b68127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c48343e23307d0052302ef2776a968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a57d0fa8e5fd3a46dbe7ae4f9a74f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a4f943c1d02b8b8a9fa51b16b74f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97482b9d3317837cb7c4eba0fe9778a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49e311e07640f4104aeb675f13cf1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395259db596f98fcc2d7ec550301897713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e16f0f20ffbd8ce2ecb66d4e8d91e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f900daf44e0b0e60918f89ad08b6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecb603190a83cba7e1de6117e020b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a5df355476875335b4d0b77daad9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951782a6680e185e4a3d05eaf625e94418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160b75095d445006261cd3c36abf8b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2cff949ace26b82c682ce40e35b1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac1491d3200bff7130f232bce0febf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165650654194e23ecbf0a834420657af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4f4dcf38e8fad803a0a942237f1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a97107d795ebcc8fe5c37bb5dd4d4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb4bef384c7c268ae4f441d415d24b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7763083e275170b8143ac5f30e00f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c734b6ce981d5a842b2f29148d0d85c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a14ce3216efaedcf213d26115d9f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21210645eba94a416ffa9ad942c5ee029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd1680a28ba2846ede38e67a099be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066783c1f3e137d2acc8686783053ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d06be4dd015437dcf34110c76b7ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730143b94dd4b6124c9f813cfa0fcb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a53e911f2893e23665d031f4cf57134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7f77aacc8ea755215c3891a2523135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c81d1e5d79a3e3b04fbf27c61329ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588ae7444663f42db78cb1a39d9d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158fb4d1cf597cfe41989e679f2a1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d5083d969d815b7f04e73f4d3dd8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffae3c5792c7347c4aa4b6dad83ef240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3cb47cbcbd44111f17e751ec399141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f073b4347dad6ff46ce91663171db042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb79c92229ca3b49b6bea75e13c1d5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e872187984c0c071154900bfe7ab8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caccaa49d4f0bc513cab5a67c8cb26745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61a3d44132c4c745129985e52282546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbce4304c46d11d103383f8278a73747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d512a7de4c35a824e80f9f4b0467bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f706e6f70b6b0d2573e978491a3d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0ef0aa6e5641f19504bb296490e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39c1e2d2850bc4258d2c0faeee5c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d4b74b3bd52992ebce262d27126852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b7fec09722420d87653e51c8313f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14315b151988d32c56fb0f56e526e7e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b1a49c564a25f892908360a83dd7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7ee811dc682635740ffbf6e96252956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285705fe14981562bd33cf8a0078bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac3282f2a467de51da3c3fdbe27a6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0efd3374ce8d4453971501b008aa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d75b9c83e17cc44779e8aede0729ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f46f1fe8ae6ede4f160e436c141b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c16eb508470d28317fcb2da3d8180862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbda6cbbe2fa49fecf88ce62fa7a84c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0472872a91e2771646acb234b2e9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab6df2fb5cfbfa469abeab3f911a4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97304890db1e96c3904765051d2e0c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0177cb9e645aeb43096b2b63c859e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e7bd6ca7ffea7f343798fe280b68868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12631ea9efd01ad947cfef6854577b9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2de4a78fdc3ab81e526713660d8fb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd234ef3dd20532b9aecab4681f721c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c5185d41b1345b1f7c99f047d8cfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650ceef0f9f9c0d3be5c2ef411be4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901a9a370073f93b206321c1eb8463f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ade23db78e49e5194cc3b6d301c5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64540cbc146df2cb169b1b56223c8b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a4a66f1dfe287dc4dbcf87e9c14a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd5b9ca42df45db75f751188f0fdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac42af4cf1192dc7006a2c4b9a78e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3bd63ba6ca9ba3a868d4de6848ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a914f6837f157133eb2d3eb18edca081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487855baf5021ffb3bdad6984a992d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d2c29f901f1e66241c0b7cf5ac61a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de251a46aac4cf2aa6b1508b727704984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd385a850402012b25eb06aa2ecb8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25680d44f41404618d0cffabe30f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6f04e4bf20d95ec6b8188d79901c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80801f29b5d92e5a841f4c910f6361b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029865fd1ff5a112854513df98e327c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd1ef9582ae3f1f73cca60c9f0b5af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299165282fbd05828e2be1be3b5934591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f11a8e7d30d31529b3b38c1094adab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fcef9107be8e7133e502da69175c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a1b25227e29f5aafae0f82a0100f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eeba0ccddb38a457f2cf2fbd05f6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58780c4a633ec974c7b0d14cb3dbdffe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a383a24328c1aa07f1b01c99984ac1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304a430a57eed98a3862f74c6a512298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4fd0e02051f6ef6f4b1597d611dc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b541ce8527aab03ed930e1eafa50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9316105adbddca1e19c2f03f5d1d07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d212dcf15b5acd4451e2e6a3d3ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc44bab22b78db674088d229fd300f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974a90b2706e718d832db4e51d0c7ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f1548dc06ce4e6abf6bf62ce7bc9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13845904574e8d2c360fcfece4746b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a7f2e22ec02d254f5e32d58a17265107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1ac4ce8bcdd7d089d7eefa496dbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dff22915d09bd166ff6ab826668e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c6517628db52df70a90b984e2d041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7066a382ebc3cb875298b317304056f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a4dd93b7342187246d528c9045cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1260eca59dd4537a6c7bf4c88a6ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952a455480de90f87570379dd361cf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa798389be38c4d88d87612e4b1b54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587348a1ce5a02fc3e97a9cc1848d334116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b1a1579800f531ad6657db4ec52d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca181e299870e73bafa9a3f587b7e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3eaa90bc33f7ebe9ad5f864f06d28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239527a5b2eb6665b80c2cc1c645f4cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c2aa12c92aa84f54ee4dcc366356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd0dab8a684a78643cb4535358dd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95811da8f0d35cec1d54706ffa81b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678257986ebb945324025d76c85b78ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a29a7d3a28ef5f5c77d3c624ae82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab14becd78422a887fe5e22e758346e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89feeb630ca8dfe62b545cf7fd1cf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903100439c5781b775ece6eaf7f5c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab913f5144bdf2524dd76c554284a647129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b3ae43061706630d9b6376da7ccb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efff477d86f76444e0379adb6deea5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfaecf640b61c2a341042d25e5872e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9547446416fcd58c8f19c4583e1d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7dcd7ad20b569fb247986fced9ee7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eb5fe40cff9edcbd997ebd2de8f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb3ceaecbd330bd1a003fbca0e3f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7a688ac997a96ced4b38ec6114cec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42543fd7741d52a9630f088b2cc1b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f42c4d4fd6df56414d20a3d33958cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098ea13d650f235c6269d1074617f26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c099d67ac20450ff3286c561128329141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b692d4f8e4505216376e72e4939b2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07f70d58b3f2b01d250d4193a2193143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3609a2478cf9f322da357b5d43b2bff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8310e77957d4bdbcba8b30ac2e5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843356df8173e52ad891d5155e12fa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae979d0f96dbb9a3df2db11a1bc413d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c572bfa42d06e020a1208ca38172148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f53582921325aa2866997e3deb9069149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384713f1bf7efc7e40009a76f136f22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d4c5d43200c8d4cd0be8f606ce73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba404a7ad7b49114b455e99813958b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51af241bc6e4a63c9df42cc2e740e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b3f882a4bbceeae65f445db561d2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b699c4c557b266010f9faf196cd214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f8869875d94145e7ff77ac3df03d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e732db6deb0b4f016a80303b5f7bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab042e0d8d99152779d554fef3b3f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fda7d0e939106419072411e488410159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d38ee0496f30fa4f99a086bf601c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b472a8c9359da4a08b3146631518ba2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12e9b86b474291d3ad0a88dea9f539162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65a68693ade3bceecdcdaf95132d0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd25f7d3621e523661a26946157d54b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff32aa2ca123d0d65207d208442332165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f5f4f64d57135be5e2af8d0b8a813166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20c019dd9d034530670ca94febbe94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8e2fbf6bbbaf2461f66fd0f0eb4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba73d80edf6ad88a14a2373f747511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9cc13f7c0bf540dd3a0e361f6904170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c44abec1521e319ac5a0a5218e4e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdceeac00ead10cac992b50b51ae860172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024602963a8f66bffc52a2073a52fd32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd5b89b5df1e3cac075d84fa77018174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465cf4d7fb9456fc3f8d2b6fbbe697d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65b9127a6f3060af92d31268cc098176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a52c53e7b1d79fef860404cd2b16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c74a97fa40b085a1e4920125f3e1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612000f9730dffc85b40ab78f7a9f07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a45c64367b129a8e83d067ab9550180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273771cf7ebbf3b79b5b84697060d0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792b33d3b678190be4bce29892a947182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a02e4d8e4ed69e544a164e3f610d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa93bddb8448d8d40624b7f855f4e5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb3268ca5002069e5cd3ec366e870185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d443b89bc494d689ee31d9e7ea9cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b695b897671842de208870f71949c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b57a3e94a49d32c2332f03eea12ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2785f4b18dd62ce50e9d9684bfa34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415469e603fb07b15671905c227c224e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74e498bd9a2562bfb04bbffdbc6038191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b1885c4cef2a6a8b94b6e41766b25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d2ada967ea84a5ee6329f830c70b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ec8633eced21c3e43bc3356ce0f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ec8543d4073399cd952035e167a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ecb85a7357a8123d4e642731b1d05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be4f8b5814bae4e5e92425994338f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2ff57a4d70be652645d5a1c953018198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6827be0e1cf902bb0b5d2e74f40f9f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f981cfccaa00d103a240df74ec62d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce6894b6709079d6596e503538fed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9f63b7221b053c82a0661f4e1ecb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba973ba6cf5faa609716bcec60a1a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9cc267d22ac7b95030d88d104a946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb48aba40e349e844a3d5ab2df6338205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b238287d9a26864c2799315697d4842206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42620b38aa0b51e0afb83d88f0c5ae83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fc20f0324c8375ae015eaaa541aab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72d146174cdf283ae8a443365d31b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f26d90e2a98e51f33eedae9ab359210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597e6432b41a7f0c5c949c53ecc1bc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2ee1181450e5a5444dfc24acb7cd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede9556feb3482285e9e5db814a062213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363da99afbc2b2e0737a4d5756e3ffb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ce7f48c5b5355596bed078857276215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf48547f88af11449ac2e179ebf06d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375354e2cb81d3cb8f95e4f970567e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36519cda3be9d3f2ebda275a12a34d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1adb6d5603f86d2afb8ec0f66ebb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea93b12495781adcaea9bd2c2d863220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2811d05cf34af1f62914e6f93ecabb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833c9d4c007a959cf0a7d660b4003cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76197babe13ab09d741e278084d7882223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba99861dfd2d4448fc55b08b30cea7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b412a168e2291c9230e3e56c75f01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97472968c4015b7c7004681eb0fde5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f283d9f8d842c1242065b0637184e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62455cc94b98ba17bb0ebf5e51a6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb504c5e45261673a6f6d286ae9c6c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675b1339cfce7d8e0fc87454353de87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b1237c32b5d3b5520b733eeedc5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a949054d06be06c35af9a632a065077232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfed58bd3c6123446d0449c1dd63f24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c978996af0d73224f88c481e721d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad097fae1f1f8674713b7143dc1a8b34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19ec5f59705482bfd0f94dbc56b3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90893125325a6bf97dcda1509105e87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a6f29698693503405296643ff5f80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b78e7e45468f027b5f51f778b7cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623fa60b376e0c85e0cc7b385b21618240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa32326ce13967a7c77c11de7f1479241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68262b6f83978c363cf92c5286146d1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c9bf908f2e257e01a0e64c5f620e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bf5f6045050ff03a27f2bf31c06d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f02ddf4b5aa8e796fb4f9a5fdefd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094c270697d5f9f9c73d12aec1a3f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d702bcb76b151171cb5648a7cbfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ce8aa1de88acabb86a1421ebb389248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d470ef1a82487c5a1e53ba235652b91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214cbaf3e2cd6a4354f5db09cac458250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cb213075145b19d3d20a0630e87af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be47da8e7743696f2608ee1ff0769b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ba2fc30b84db054cb0c865076447e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8eb67b34ec7bab8d5aa81a62a8f93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2501303c7c41c0f160549a900b00e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca3812da78e0fac110ba85d373d90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aee926871ecf7b8217c21a56260c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758c14613902e39ae1e070607f13dce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae29b14b5cf833aa72ca65d97fe95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838df92b37c53973ebb2d12be8de1d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705015da8c5dd75bd62c59b64ccc80e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe80d293cbfc4ad45f59ba2fd00a99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eef6acaacc0132fd6fd99b44007ee0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7a92924106e7f15eedf7d20037a76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acc1743ee7ec21e6335064c9dd6329265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e738714d11ed033f6a497d75be08af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe326340e202cdd064ee597b03a6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf910d2b4439f5a3de3c3196603ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a0fff1c16979884654fd50a454ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f14b831b7d149f4b11d5b078b1d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c107112a2273a43b1129c3bfc50a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b632361270c6b8cdf77692656efe554272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa069959d906f104b5872500a1aa5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ff7ad9d2deb550498c55d2fc5fac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257cbc0f67e4e0ee43c38be46f44045275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700e288a0707209f873c20be3b65e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5137ab56653ae5ea8c16ca129b534277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7139010af8f4479e3ceef4640a81de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b274857aef97056e0b962a43ea94094279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98449b8e14f2bdcacc5fe0d7fcc40b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebdd12fbfb4659b161693110f53cd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a5a9b1f3d0606fd44771b2088dcbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f3f7edd7f03e65a08648dba9cf3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e8f2ef07212d662cd5cc86fbc743284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf415a4e5a30db398a14e9d2a898538285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4c677bca9d65e114d57110e9b237b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0bd0e4e589d671d63c016906a523287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad2fdf4a059ae7e5c7a0668259730a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6481ddb23b9eadc716be069f6b11c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b257c7302f9593bbc70c4295809fe7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59babac837efad7d61c91cc245bec0c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f5e226c7f8d7fc76f69b502ffa495292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b45708cc7ade47b60ffe247c9e6fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7743576fa3c84672db9cd9fe5a0f08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741de48e467a86e48b685b7d3fd08b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0ef8a32747743f721bc9cfdec9a02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2db2e933ec87863b771c95c3f00423297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e636431c36033c1e9c4c822247ffc78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da025f702f1cf8fa2e22a90cfaf74f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36abfdfd3a078d6907aae2358bfbee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc93571da26d4ddc151569e871d3297301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235e36dbdf3228613cf8a002b90621302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ce66cdd8bc9f3fe6bb24c0461292e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b3849dd5536aaac9ef228bbc82990304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e504b2f81e54efd7d4c424cdbd9ce18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5fb31171ec6de1aba3d90fc3bfa74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d929b5029cf81014aaea7b24e4e7be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b609b12096189345acca27d99db1714308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b2491d0226830fbfeab4ba2fc9bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68363ab1e9bdd7263e3f184ee7d2b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89a377eaaa7257931172caf0671b34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e7bab5713bd1fb5db21f5453df29b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55ee4af045b82c6672f28df71816b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e299d5c306464e12209a315269029e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3726cfb752b30434cbf9eba583580315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273300d6a5c2306fa84e9d51a054a775316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273880c00751ecb9ff2c84ff0a23030317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4f5408b481ac6b84af1e55709d25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb4e4462ef5e7e859a7ad1e4c495b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5ebde6cf38c4d2f0a84373ec463d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc98df01f4fcd3fcb85077abcfd8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cfb5e61485f381ceb0e96f20c5221322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb68b7da6d3e11d2bcf99916e78e05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779ab32b81f0c1774e03af618ac80af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f88e8aacfe764aff05ee750509f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f63711ff15e7338a7b3e253c288b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb449853d5e8b3d05135e979c9c7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435af5f8edf8eb746b276996cc56c89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd065a6a65f6521299d6e8aa341a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce4d9f683c1723d7723309476d392330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee926b2e901e53a8f944f060d4e990331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135bdd8a82842e9c7422efbd2c11ffb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e909aa5f02c6027c8314738110de32333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040aa727f829aeb99855e88b0e605721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f100f5120458d1187f95c312753d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564621dfc1b91d67b7a99f760756fc093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee69eac2796c4a383c867f7c738fd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf662cc5d4944f3398316c12156134f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef5d86f8ef286004fa3179a54aff96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87842730543b167d521e626b76b7fd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e33492cde77c36c74a83e6a87a1a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04760906dc1df6f179833a0f943399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37dec6fa4c81af280f9968771d4fb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83f9af727657879263c125c15ced9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c1ed33531ead9b629db4f49ab55a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf8dc7d1ad41be574bdf0cfdc8a73813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb97d9c7ea6f619db4ae6b6aad996814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593cbac41363fe8ce20b726800af3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc6b199aaf07d2c29e304fe5bc9a3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63291388027fc2044950e128ba3033117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661164bdf0279272926c55aa452657718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f4f5d7774d1a20531d4582a52c01a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc274fd143185b921998b2e9352b78020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8382332adb4c359dad8737a39ac321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ab70f4a79923ef800a0cd47ca8ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3c845ed6005b930ade416442385b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af7194950ea68b5ffb6e37a70cc27024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37cba431b427ffe778037637b6bde525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ae991ff866172b95fb898b316b27f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494a41b4b1ba5a76f5725f80e64b25127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac827b4d376061f1728dad98a381b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8f1f515488165386537ad546c07a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd1b9345ab52d4865f2ca5cd7860630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b481914041a04a8f37deb374dfee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca0c27dbc67d7f907c5b2b419507832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae52a18adba5a79e9bd30066a0afd9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adddd254c8ea5374ecd1a6ca152ab434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669ae9a873d00d9b34a4651592610a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e13a818194d649fc14f09b7745ac536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc5de9c36d916eb5d7f84beaf9af8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e99527e96ab40f6d11aa29d0d0dac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f55bc4e92752ba89c634e2e2d340839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ffceb527813f61297f2f5235ebf6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a6842170e1bac501c97121acb6a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a11708a36b40e7552a8a1cc21f6c2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc4d522fa290f3bedba30c88c333643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7f2e204e81146451f62989e7954c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cccac460042abc13503436429adb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e08f32d85c8ebe2285199879cbf5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64efd1039f4a52f0ef31fbbdd7bb8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b80979e2cf6d645ff40f216f63bcbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a323a4ec8c63038bef2d343d7856a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136969f86df82e42ac62e14b15ec90ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d60b4c9e7359fa2ce86c090a2cc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14981aad11ebf7a346891e6ef01fa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba82d97122baec4684d0acca6b933e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c38dd33989e0368985031f7f32ab654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633262400bdbf85ef785d10a316cb80155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b4c5d67042531bc7b1a87c6f7ef0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02d24ecf020fab59227acc513a24fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e142134909c95afb14d9aadf5fe0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d1a4069a6e1a1d81a85a8171dfc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57cc02fbcb1f23d37cac191daa74d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9a54cd0448ee833bfb17ddb8e023761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f3333aafe8d4f11870b9a035c447662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e1ffea0eec3876638b459fdb3c40963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3a6ac7f3c9792745c5680202b720464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb5f6dd4c2c7f4036d3ae870ba4be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e3101e36764491a5ba0f117c1178766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9bd256dcc0cf0e0109807f3fc81f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c6364d7d9ed6ce31467c9e99ddf2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b5778d79bd046d5f66037b832cfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a6cf05246b0410b4fce03fc1b7b2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022769028a3d0c1973f233d0fc8003b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffbcf730bcfe65e4d70715acd8875c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d57412f8c9c1406d2ee5aabb0898773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402565e48daf07d38779cc0e2b3d09d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c58521b100ea520e635e457a93e8c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6233aaf288d0ec7393bfdabf3fcbaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48217040496b072a1006fe0b3f957f0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a489bc9071aafd4397df31015de08d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e76ba5eb71ba5b693df0657d5b9ce879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a1e01e2ad3d86af120076fab455d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896680215f56158838adf61ea32626481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac01832fd3c97eaf761caadbefaac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80353946f2041bdfefbef1ea8520b15083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d064ebabae6c03a07f25a575ba1c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5219485e7d5d96e50620b3dad6d42085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df5087c17e3f1469e0084d8499b9a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ca20ffa47cc4522d7deeed1e885087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed2af161d3b48c903095da9b3c41088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04cc7b5e565269ebb5e5b5e292352189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7152f631a49054e6d6bfe63b35c37f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b9fb869a498e14283985f51e5a6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40273258dab8d7f4895d5b697a5ecc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18c5a280ddc318ee19448711985b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6eecff64f9b1b5e9b760850ec0cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4e4239204b38e374560445ddd02095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e9d27b9f09d6b4043babc631e39af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23557584ad03c153fa5f41923d11d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1aabca50593c563099d866b6bc1b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9acf826308c27a2f11931eff7774a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41016acab07128bc7b4303965ce32691100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3bf6ef23cf066fa8402d4df068950101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e21101d5aa6d73f622d5326b77774102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef607e33b7870099bcd95c2fd20123c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6afe96fa32512c53a3c470e5470a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d9ad9c43da1b30c718f7a469ec74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60be24eb3cc99fe2d1903aea4b5ccc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8f2bc5a15e5578f0297d3ca3b337107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97958e15b592e1df56728e0bde6edc4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7776621e3e0f5ad5089d9819254ccd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a7959d9ef5762359e1f045efae07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918caad825b0965457c0b338bfcbd945111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904231e4698fbd59b4d19d4d3d70149112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3b5408dccf3dce55f9bbeae13d3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cad137e10ea7143d8000914766ad9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee65e069f7ca447e4a7697bea8d93ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb049e0dc67f4065aa808ce11f0fbee1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0cd879b7b24cbbd7707be2971f3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143c4ef9680600bbd4717d74e8193c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21056eb8b84b5280e421a2211f806119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b701a972ca44f6bb9a6ae4b333737120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd910fc795e1472e7a3ef127c6c8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7c19e421c26a77a44dfd08b0bf4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e8ae8ea04ad97b78af0fa5b895c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0c366a458d45f42aa418a0755239a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb73408523d11cdc2803ef9652541125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c64a52b9ba913923978e7236977e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522dd0cc4ac0de933ea0a8c5fba48a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356394d43ce7a9f8933e37a40ccabe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2691e0684d8090875ae901463101e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b04746a6e70a698b91b3d3ae97776130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21298bdb9d634af2f45fdf043f951e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c287ca1042d645518ecb7c724746c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571445f823bc844590a290cbd21253fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd2b322e8a5eab666ae45142bc7d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4bb5ea510065a316ec2106dc9e520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d679d1f5a523b9c397417d46e6af32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e57e912233e2f1213d98a355d43e3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33c1598023db43f009610b25a23a6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe881fa270a59df4bb3d8230f0fbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699f06e47e2ad2e1c0ee49c47d4bd09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a37fa1cd1c7a55a33f4ca37b7bc09c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483dc7bce1149d3711521fb8724b9ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420423775f40ff8f603bbb87f070a9c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921954811619573792841a2fcaf2d3bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a92adf8f0734e73804686e1cbd625145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9388eabf1bd6cf64d582418d0232b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd18edbae9f2c6c7b67d078d8a900b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6dfe6fe9ea5418404a4bb41f32186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d3aa49fcb8dd3fcdd2f679aabf0a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f24672ecd1de6e090b273a1711ae8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e34e8a3d620d71cadbad90a97f83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eed4989324ec5d7c68580d6ab2e54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46cb0fb739a57f7d5026b8d1aa5504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26426bef2728de3fbfcea146a67ae656154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb68afad51047ba70da6780007c317155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a103e560e39c3c41c01045a05dedbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f5dfe163dd8d15dd13b9fc2baffdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04518d981f37124bcb0e93d39b642e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd2d19039a141bbd86d1ee6e87c0d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21e484224bef594db5ace78d564b60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78e15c70815381c7f441f21b126cff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f00e64822346ec75339f800af3b07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a508fc7a8133d0b5c3debaa338a325163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7318d4e40b4ac5b93c2eee0daebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5542ef5ac816f4c450d70b913133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66241ec4d6c2ea04889c564e4f3e8782166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e524623f6fbf504a67ccb175639e2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8db4f993a56ab020b77eab120866f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe72e685311d963a6866a0f6151c9d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3a5a3988cc403d4c6418d0826b374170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03afe11159f9b50e8ebd62259f0a09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835f03a2bca1d15495155a55323bb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4c282ca2da190ada478717938b305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295a14eb718400f6ec8e18180a8458a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01313311b0a66d9a7f0ae6f09fed060175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a609ad6f5bc7cf730d6bf6b8b22b8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b181f48ec88149152338cd8291be3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15658782a4682bbca952b7322872b6f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2ee59f420a46eb206a9c696606b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d198ed1f1caf2fb1e1fdca016bf68b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9355bc5d79a5de8c305bea4d358e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b7324994aa3f11b3ddc67b45d5f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf999fee2f87f3bc097b14225d0824c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2957df4fa7ae0354831a80466b49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f6198665f1c0c20550431b6d4e6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84f925d8ac603d6c0699fe517c3e1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcaf3d730181a433cd4879efee168e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645c1558765e4d2a81cf923e70a490e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a6d37b6b038f53e45c955450d5e02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38edb174e31fe71d92fcf903c8f5ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe79390bcf53f204c7070450d9a1329191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082e838510019da94b25d6917992043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fd400f562bd20fe5f7737f6ad08ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a3af436b9fe3e645b72b96859d72d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2385ea711672934d71596a0deedd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435a531f7753c5fcaa37ab8260bf89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f45d23076448b8e4398a387424dac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735917f3aef69ef615ad668e72a01621198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8058297a836358edcfdf18bbe48893199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f3a7e2abb478ae34c37244d2eaec5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f76fc1c2617450583031a2555e528201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d340fda3f30fa0586ffb7e73683b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e1296d5f1adc0ea73c63b4b0e262d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92adca2cf9e184964b57ab296a4500204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a802d3a839389010c21dead5c93eee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d59d41d55cfbeba49e9b80a32c97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771db5f0d0775882435e1a4a97fe49f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5adff9e0aa94c9f8a3c0ebafc104208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94346cfaa36f753dfaf9ab62e7548def209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f9f8a66962a0d870c009e77d67eba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451fe68199dced68349f9141253b20d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7227051f5c7d603752f2dbb0964ebb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd5591aa28543425c7f1d8f2b73b5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b05e1f2d8a101a70833ab2e62d8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b45aac8488789d4ae3140d71da0fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057f6dcdb2ac2420af1b084b7f6a841216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c479edbe5765418b6972385232c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6b368598445f218e18702ba6d0fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99af0dba914ca474b6a651f44fff166219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc29f8aabf06b4226fed15460c0aded220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01638ede3a86eb7d047ed9e616238959221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4233d3b01a9acb008d72717c65cc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e60b1d3134c9903ee79401a77d50d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7fe5967fb36b63e11b763bfdc813224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30209ae1c420aa5e1207fce0b9064d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5ed0788f8674bd4c8baf4241b447226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da4c33872207a56daf1900a506abf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b72d67202050c98047ed10ed835603228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3084c0344218d52abcfcf9884c7cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3b00c62a3a92636eaa6582ff9bcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf2930f849b7499c8622a0d6bf4de4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e30f48b60d94f23b922c2feb57fd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19de65159413f1a7b5cfe37bb9c268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9245d3658d1e7e189c15dc6b72f9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdc7e923dae23adadccce6b119f3d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc499c9c1e555e46475e1c9e79f30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05206f28ac0625f2a73331fcbe062ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd479565338afeabac0b62732fef5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1683d2401c9cf636771d5a88673a6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cec6455f93404a24a55bb8fd2e687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a6e097aff44f5daa5b8eea5d64d3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f805aa4f7c73cceb2d35b69eb1aadd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd969d4892d55eb68db91b47d89e2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a228628e672cc97c974dfaede395d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e61f3886b51e962a7b59e7e990b74e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0616612daef550072ed266c219fb1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a0e3923e17bfb850317b347c5fc05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607325324d4b8922fa1984dc890269f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824509f150bf1adc789980d49d4036249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea56593c92688d71d00a608d50632b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd852a6130fb622435b2000b19032f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbda07832d93ab7f85e8ab2fa04dadc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab1529c5bbefff0884fc12c6acc3f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd9538dede20bdc234c605cdd19ecb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4412f9f272ed0cb076d333a7ba14b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7bf93a9727f9322a18b91d015329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a00ef8a50e57da272fc6bf56e1ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfbf74abb64eb360cc3601d6693152258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb0fe4c1efd6adb6f993f1731e0525259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9d735c916fd28105e7ab1abae1dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d61ae0df604c068e4995ede005f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a956586e742a7c47f2077a650dec60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00045c55dda29b3f06b1c8da1dc5516d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03e795ef5eb444d32ba84f6d2d300b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe38f088a84370f3c4a93a5cbe310265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccfe16d60b665b1f88cf3f48d2ed9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d6768239a36e8af438cdfecc9281267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995aa65ef7e7d85c6efa8eba79cc176268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4efcd2adee71bf03c51252a52dfdd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2f1d3f46c6c19b9fbd40176ad0221270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c32d7b3400d79257e91938890efe3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf1b5327478b09c02c048d21267b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd58841d3ef029a9152d02e59df6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6df7620d168dd9cefbc6b92e974ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a4c16ceea24c1d4e87cd04ac135f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9ed58405e6659fdc80a31a9f8e7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b248b4d38dc3a0f4b5aa94634a12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df76f233fea52676bf7ae336b1db7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658effd6714d7c7de3f2d4d282a8e84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fcb08e69c82263a3cf2a022beea52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e8a8adaa1cc39972001e6fb83023281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f3c10527852d64243aeba83cccb01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8e8da07256268be85cdb5bb1f1e81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf6f66feba3cbb82f5ac30fb392396284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850df5c2e316dab59f223fad48642c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92f0732d6e47835e622919d321af49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95931b3a34f34a10c53690bd61a5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6457e9005bc26990fb0244abb4c40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914e2b9d27ffe554eab0bcbf3e3e673289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b234534e53cf5d2f460e23c3b6ef0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f691ff0b4c01771debdabca0201cd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bd4a222b59438755f37421dbb6f0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b7d4abdf814f650e40a5618ccb8af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28a9f2df6c3c24c8b0defb8513796294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092daac42c5d9dbf5045ee6a805db76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004cafecec1f8e04af7c4b42c563ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96877775ae8ac380f4a31a9c84917a2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79b0d89cc950a6f29cc44e44961693298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe72da6cc1b22b521593c672df71f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504cf65acc7f130124b83c5703699f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf54ab2cc5abdef37bc543fff4afd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707646bc6a04f2d1c71cbb17de6bb0d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a9dcf8a7d2896889fbf72e9e5761303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d4a3b201536d1ad34b09131b7778f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64347dce4cb13d6d0ede832422a3a3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385408ffeebf72fb4957dcacb079bb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa24e0a82e64066eb497d89c1506506307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d3b46358798a64671736940e3f806308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1edf6bdd68c7f2587c18dd17a290309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9fd1314b666ce00aff7562c6a1b9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17f279f49c5430a726440efcbd381311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a092048f4aa219d4442b5ebf8a544ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a124b9bed30daad5e937df92de0d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6d1106cde5d713c10e5dc164e654314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971be62a52c48250f5c0acf86b1706a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120adc875bb35618f930d47970aebc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d7748a26b5b2117d2bfc6cd502fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dde07e69367dfab8e267a4f614db6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f5107e3684a48ad4df453f202c86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9fe388ed5c9507aee776d3f2b7c43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3a1c5624b8ade7798b2f734054541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7435aaafbaf0a8c5106c8361e2a530322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e59775a20a0409ceb00170958101323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bee3c1e0567407aca85f450009ce6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e12d347581aa7a3d83d436d6a3c875325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>