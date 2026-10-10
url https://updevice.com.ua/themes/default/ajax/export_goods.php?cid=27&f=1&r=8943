--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81a025836bee20c288795f0820e1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7d74cbb48171ef15b445fae88bcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872892f19bc0b0420742978b5531d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a915a555c6d0af17056317cf077d7834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b465744c957090934172e0eec476575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988e4f9cb4115616f2ad11ceedf349c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9754fb62478f9096eb53a0bb45de17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8580b8faedcbe6fbfefc4cfa044728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b5447ccf4a757b356c99199ccd689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cdf3960cada2d6b7ba994537f668610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aaecd92263d5c99fdcf886b1030cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79079f8d3ae4b2044e46094fa26db48a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af73592afdeaf02805bacfb36dee8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b60c38dbd4ee2b796309c3ab4b91714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223ecc01b01cae7c211f3bb0ceecd4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d153d7f51ccf3bd6aa0a65355cc14516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a272b94680860cf45c99926b5160dad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912b2801da8228a31c4cbdc809e77c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7302a11d237b8fa1e1aa2fdf8214419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528319089d7163347ca126ed6dd2fdc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c313c63f9eb65172ff97a6c2b11607121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e158e00ef4decba6d68738445f00f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40377353ee4b148bc775ed682c45c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd26e92cea3b7414e859ae771d607ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891a67e45a1716855a0142c33bb9a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522f8d8516ae647c2815c7f2f36c7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded0257e1bf39fc52141a5a64d5ae4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af971e6d6acc5aea55e0c781c1485e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d4b4a4ba15a7592c23b94cfa2efe929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0016b0af9619d429d306a1f5c1a885c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100204e139a3f783a66c8405cee6ac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e2df0d7450c34570e20eed25fcd5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bfb373f62ec75b733f4f6cd6c7c4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238fccdacf54a8cf2b38009531361b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715990eaf1a4cbbf9c571d9b46bd3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206146aeb2c7d74718891773b7760236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c477906940a80a6fc96b807ba263937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df5df59a3da6578ba7d03d1a5de0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0a1cbb122f60940c1b44ebfe7115d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166ac80d139025a89921bbeaa17e84540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fa3d4f1a217a4ba30d8b553b2070141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e4a00083d2c475d174ee29cd118242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd9c0c090fc3d0f099b103122e3be743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb145cc3043f3ad578c55eae0999c7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31f50539b8b52ed34801a7978b301445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89bc2c026acdd1d7f8e587f5a50c3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41606cd0aeb6f8be1fa25635924ca9fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af7de9ba74681d2ae9f17a164890b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72053bf4b662e6127a6164222b95175f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08034f082d2ae15146b6cd0423a5dd6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc806982969dc4bae4f2da7cfdf37851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0678881c8c56543070e496573a2ede052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdf211080b770f7e9e247d0a68c4f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d719022cd748fa2b2c9ee280206fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9075271573a16ea91a568fe716862b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce479284182116489060d47524aaa6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb71394ef71b0c8e0dc73499da591d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edbfaa0bcd5181ad8287457c3605d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd719442e4d61bc0fd60ccef76f9164859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c4f9555758b20f514108ec9ec9d6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12149252f613e554c68f0ec8489c6c3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4994aaf716377332b53df1e0dfbfe562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19543bea4376d988df4678a1f80b4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916db0c9e75225de6531c846dd5c5a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec945df3091c53424e7febacf06f1ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c11de7d709554a3885c5404bd970c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491ebe80758ec3e598346ee403c94167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351a471f670049c10080300d3d0b95a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db6135775f3d8c4902f9ffd08c2df169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d36012612059f0a6383f457b63f8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263d941ac16d0eae1a0ccf9b5c7a95371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419768f70d75039fc1f83901bfc43ac472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab6a724dd8b86f15ec23ddfc47559573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed02db2e9c6adfc5620a9dd9e484e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208fee856db905a90fe2c94ea9e045775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2290560b331ce9320ce102061b96676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f493e4b2b4cd858daf962ccdb5f72c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70296b575e055ef3aa9f2c1c2c767c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759d516d576e34ec4ada5c12ef9655879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb3bdd57731246e7eeadb123f90dc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e2e2226946d32c97150d3e054d5a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86560f015e6bf4d50557a6ef2a1d98882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea647eaac48979479b74be983ab0abe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ff70234d6408987e4b7540f7c70b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10f2fb9310176c0b93b0bc8777ab0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7a5acc5281a2ce2f16e8eb006ce0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f039f4424c8e5a81c12757657715e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45869718696ac2e04d0cde158244ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e93d3df8730a25658ac22050daf10b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b5021b723913b827038bd3f6e125490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53494c0353917c8246629813efb9d64691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62e8bf0de2718007a9ddabcea87c3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667644cad5f40ab857b589fefa32d7bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ad16ebd2c7bb829dff8355a2731b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6359584689da2e0ada7462dcdf41e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe187f5bc1e66eb9177abf5e02fa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371904eb3e4f825cc6f3e28f0647e5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f43548252b61741854b2b369aae4fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb218079d41e15b409528c483eb4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea54dd1486d797f025e269f980867100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdd0d91d9921f0c4d37adefe8bc8fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29f00d4225856beb22397aa6af352102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8b015f54dcbc1ca87aa33b7018ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e21e025b86957e517bfc59e8f85e03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b4f54e3345de975fe7761bde7215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c790a4079c274c8b7e1fab32b814c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea8c6b1479c42ef737846fe0eb9088107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e748f773a0bd1c3a6e8d04360f87b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f919ccac470503359d11adf6deca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e99863f63c89e36044e4382138de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20140814df29c9e1e7b8abb31f744095111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd3d59156258ba84c0bef2ba4de7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0f05111610984d09f303e56e8ab7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584732f297f838dc91af55a9cdf5c45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04344aa1fd4d682202c73a1f226066f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b934bd04ebf335d31c4b2ba1356add116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413927a69c5c9a00d113f34f6e0e023117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658dd7dd0e0514127e28cf69f998aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197333bd106ce9e1fcae146a5afb2c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9336627173c09516105ea8d8b87b1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754e82ce769d2593268e478b1b184c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c3884dc37914b1574c432533e408122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef45c39cb01eca21582cb8d718a18f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44441140e452d55cea8834ac82445e52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34892fb5ce623e52d1e841abbec25570125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d0ec2c8a31ac09d5da956f2a2c8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abba6230e39a2f6529624a9ff50152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b22ef192f9e3fb71e744a9297216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc0e07b78b4da0c2692548fd0a65f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524de07d2e276a78204a5e11e360d22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b30c866bc03b6afa5035e7de95cedf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385bc6969a23487403ff157c9b0c03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d93c86f4538f17d657a146634a18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bade1e8b41370b9bb0adee55c7f868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc86eee9f8d29327e9d479fbe50c09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac6d6ff759165c63a407911b1c2f1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450ffd6bf1bb2c36cca9b25937ce15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814c87985bb1196f18989270b950ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae2d9085d5f495d6dbda0bb7d65a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7420ffc5f1fafafbf9397a3258505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd69d54d852a3cae080ee4afa7ab5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ede955dbc58edb140441e5710a2de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3be1358583ba86ae75823a6aac4a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba14d9794eefe29374ce34a989027ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd240fba76cd2bf0a4f7224ed22b90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472909fcc5c00cc4bf5ca2964fc99e20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805ff221e6c2ad724aaf4cfb08f01a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3e006389e36ca09efc028f8309115148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e8741e967ca004bfab99ebf3833eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9504e9c2d804bc15ff3880c4f383c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad12886fb7850a969d4e2c3c1f53a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6c97e24f19163ed52b0c12efdeb81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d76cd54098cc5f9d731ede67ff19c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e39489c61ec44cefc26c287a40d315154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082d1c412dd33e5bba9279a8095201d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e65c49d83df70fbef6e76af14bc2b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab10b84f7080aa416efc64031a6bc98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277c02fe711128d7c926c446bdd1b7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0a1301214efd399a19dcae5a753a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a830360c0c187cedf25cf653c9f27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0a6fa773f6904a9fd1f63eab027f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9a84709f811f7fbe2dbcec60a8c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead691ee1e34330cc51b8bc5dabf00f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3174630012acf672801319e586de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d020dbcc28e37b55f51130047adadb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3a5d27b14fd9a728e3dc083ed4c8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cbc651c8f0b222f54b1e1567451dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36b5b955929f61404e5e72438eab29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4434b1cc08e4b8de7f0950fe3abba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735e020b0fa87f6b46b94da5533598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8c2b9d8ae1322a8a067958f47110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935724a4ca4a41620a224f834871113d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a207eadc8ca0aef66314f8f48b6def173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f894170ccb94327a1fe9789fd4c8b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745150ba6060578fcc1bc9aaa90b78c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd265583d18585ef730cddfbeed82e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb32404c9d4f382db7a8ae4c7b1a2c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357227282ab66a5dc43b3e6ce450234178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11705a0e3727f0d121d02acfe0968436179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c512c10a37ca2d8215f3847e18126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b85ee394b5c52a174b24af631530f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4654f0cb308f50a38ed10677bf95b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc91a71b9ac631818f03289dddedcef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2723f1b3e88137382877b69debeb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5cf6913096824898aedb4ab7f7fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcaa2542251c51cbc3720eabbd963a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df6124458582de8c11e3dc187db33a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd56d1ca9d46cc0fcac81871532e886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbdb81e2074767c1b97243aa45d07c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e72e3c6f522b33264e56f070c4ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe0aed51bf064ef50110b3787a5d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99306d648334d7e470d6f9d105f28d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1a165d0a189e96516960532cb4b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e38f39f4033ea0dc77671d3b6bb22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08b5ae8086ec5de92ba963dbd2dde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e23bcfbb6fe3452543d3fcd362de7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108c3966d5ac0ad63065fcefa8410fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f7bf50be806f74506294d619b4bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d483c9bf5dcb28cc1e98775908105199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ab0374e6b8cb2ea28dc4f36b8f7d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62658eb61722e4203cd7d1f81b468e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34572fd2ddbf365584dbae08ccd02fd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ab777435f932dbffeeabb8e92491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d707cccc85f9d081b943de05344eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3807c50b92de1c8c2cc4e76978b7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034c70da09e09b6fb5625dd8790a8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3170cfab977f2632f8cc214f1500e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae7972d70e8012d732b01f25f8ddc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa9022e9b1f33004c9ecbf06e12100209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa559eab2c5029e328bc1d2b2ecb6ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e5f75a049e164de293e4011c2ca8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d5cf4fbd9d0d364d185ed8fb34f8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba358edc37536bad32ade42b98b129213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b4af42c9026eb45f56b0a90d35b0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657bbac0d9d510322360a37326681a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bababf122c4b76e277520d85889dcf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f279536f3ee484f5e07fe4a152c96d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec0164dea5b12504726b096beaf2e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbcbb90f82ed37d7afb84889949366219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c004ee1b4d67cd753d04295b658c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbad1b5d0b94dd8eaff1e235bf72afe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b307ede00a52219a7655674c8769be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e9a438bf8d91f165184e5c907243a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df40870668a754ae6efdff16c8ad44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909fbdd474b5854c7f82b879f2cbda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b7f2d83d0e5ada8b35e9a8f39ca2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fab101eade55fb19a0da2508c42f34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeadb0ec2ba5f9399eb9a1e7f3d9ef9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0c15a8a260714d4f2e0f1ae2f6e9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5debf4ca118e0aa47c13188b6f75a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e42c7147ddfbefc5de8e20dd81e7bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9438dfeb87dcf713b3f2c1eb56c495232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e703c1a3e9a4dbe3709932983226233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be24024670ffc3cca98ca033c252a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2d5eef5576e5153bc8e2be73c3522235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be784907379a847ea64a8e19d0d13c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e294f63c113acf905b39c948d0261b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba321602f9ec7fe49d33184a09abb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03409b2b68356cf15a1e0458cdad24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f42d9c4151c654cdb41011a226dc9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e552c2dacdae32b9619a00d45b5aea9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc5eed0874a21bdc363c3aa688e6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e29e3faf09d9165678372670aeae2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d57614fc56cd431254a7a2144a826244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a83096cb435b8f1058b982e71baf66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a183e9df25eba9cefb33c895cc75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea12145b9100ad5ecf6f0d5ff19b05c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf78a227da24037b1282385897e9ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a8b3d7aad1e6710b33efe549ed45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c885cae98f801f04758a2f767ffb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37e381090cb5598d5321eb5203be2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d078f3513bb086a7a271741a7e1999252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63f9635e2b3509a0e8f6b2338c1147253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34455121886cc71ca5fd260728c0bcf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce79f0495e295f9f9a53d70df92738d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6190fdbb7c1b6793a37504bcac6a5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8f1a0c41963a7a98df4bbe005fc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26d511435ca6821c3aa0185fe9c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b20a8988bee37b45d3fa05089b15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031024a8d3fcc7746562d627762815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f99254a95d0836b8aa1f358246b2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9f4621d9bd1390837d30318e1b06b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6875d4cee4d9b8bd179892cee06282263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364832aaf523dd2f743faf4abc5b825a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd8e1b59c203ca729f058aa8094bdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d0ffdfac02ab239132dcfd64cd7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d097db83fd0eca1d14184a5cabe46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac3a3ba6e81d320bb1ff22ef754e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37afd5b49f8271d2f85f6e15edd13ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a17847ccfc4b24fed67bb2c03d3fac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88118315febdf3a8b447e0439a2ad0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28de62fb6d25ba9a283d64bf680e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf35e178f7ca6b5306ca1bdcf8a5bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caaa31c2eebdc01033dd05e4882ca5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2794ecd362105e0834da3e7eae648c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759616551c0d696bfa39f22c8eb5016d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc3cdb60fefa0d36cfd8fbaf11c96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d081f597b58a68347a6ba5d787bd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecfe829ab20b4a39d73fc0cc7f2e4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d62e1e8a99315531922d1cbc540fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef1a96b37cc4549d73df5f12aa92ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2900d5d229a9c179055856d993b7de4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffbe334ecc181fc1678cd9fcbb2196283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14024772c29b1f04a38b5d60c0a202b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bbc2769396c2e3594a29aefff6589285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd594f33d720df829c34285d7c082286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42701071f42c9fbb7d80e2d368476359287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fa36d2b320756de48599b0657678e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587220e0e2624d67dcaa2a516439124289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe5d785e9e455b9062fe6203638266290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ce48e2f191a65bb11fed073e6cbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34590d1f4868ef4ed324c1f02b99d92b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf34762aa4a4a0dcf707f808fd350293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99670b73a3291cd8e4cff5afe05bb5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860e996232e15df82ade1a046350795295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc78c6272deaad575dfdbc0a0446411296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c0717235cff05cc7ef4e7ed4d61a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabda9b646b3a5cea04fde1544ee43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62847ca93ef20fdc9ba2078f64f9a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c676c478d4c5cc1cea7d1c966d13b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfa70cc66e243f109f3d7870ea6a55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac774bffe3929ddf9959befde68bab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f9e3716d0d78e248fb324fff662c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3985a60a30361fe46223d8512c37e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21201d17e060e5684727626573776bc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c6e46618983ce3a07714a7500b3c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917d7c223cf3862a3c625bcf66222f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6051b4a6ce092ae03700e8a72ac1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3164b04830a10334cb7c5b997f3adf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e57c003dd2304c20e3dd8694835ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1c7dcef3ae1141773422fe6621a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546fd13c6090d7d51f6e6e35e7c4dc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1476b7187a928c3d0c0d59efce6647313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75887aa55ffb3b2966a8e9061a8b03af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1036289e6e186a1187313825a68e9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a1b4522ecb95d9766cbb71627321d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b099c6d7104c28957a643ed7f35f4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd131b8294ab15d7d75ea16c5a8660318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f25108f89b3572090bd736baa3c86a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea6cf3d4f728ef01d50a6114b9577320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd43c4fe2474174222d853605ef5d1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe967d76ee224ecde200ee797007a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7b709712c4ec079b932bab387c08b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a8cf9792cf593a1495cb8aeb02c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bea6b9fe6812d2ecc322c719b6a20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2428a820235549ade1e6030a380e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a88337b5fe2229e69295ea4c81291327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823765afc6f50d9f1901063aea475f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11cfe4efb711ee27097e11799c192329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d7847a62e7d8627fcd3dee662b807330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b868b0c5003d00931bab4165e50ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee699c5ec19b49e9df5fa832c8970e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e3c3d4779fb7ba3d3c914e7bdb0f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0306288f3337c008e1b5f0293191a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd122cb64604b3d6169028c1c139912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4dd86abc2dd52cd072a9b193cb6de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c720c7e14adf709a009ced92e1f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47294d6ac305c9ce2f591e9bcf5e4c585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857530cd0c7139412f6105c0703e8786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b6a91b8005257f9871f615074ec0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa55078ecbf24093527c2f1dc5eff658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50324017d9d06ab1bbcdd24aef98b55a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cb07900c40f0ee001ec66b286114910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f871effca70347e48fcf623a991611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81b02da34673df13e207c1d872c7bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57c99a16dfe484297359ba168274f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e56361abbe6de1c6d737307b09b77c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1876b43ec727951fce03459370c3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f0f9016d9da6594a6d723c8c2d74216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850d24bb8b62c3bf20a96947a87d5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fafa1ed847e8e34e7036f2f9b088f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288d8c27bb1194dcc725327f506da3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814db2160cced79a515ef92e2dbed8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6791bf1efcfb6074cba0dc85fc3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7b8402938f34931480fe087cdc5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6849dcf761c199135d50475db2b2f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356414c71819e61a1560bd42d9e11b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296b15b07072e55e218601b20277a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec11211741ca81f4985e4e4bad457ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d929dcb871f682a12ddc7dc79b5bc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c4d2bfeefcdf39ef41c2e13b6ff7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfae85465e6914a551f251f3584b5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46b18d36ffc8bb6a77e805265931030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5c4f367cf2862b269e4e98e7cf5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e2422a4735ba608208180ffec8d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3674eb4c83e876da2470e7b5ca0da633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eec5d5f68c5a40e4db288aacba28e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280421896d7db8b3aaa04dd99ebd5f5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c38bda5669dc3014b859c91f590fd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b2b33d95b7a4bcbd671b2fd5a32737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff68403e90db22ad5c4f99f830070138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e645a7c612bbc262064f17cdb860c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e744dbc16abcc875d21ffd27f953fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e20d5551a0747311a1ea497fab59f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b79cbfcf3edfb116abad0d06106d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad6c532e406c960cbca2cb2d946e8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc24a8cbb49be4d166af68431c6d7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474d335b8aa5d68740103d64d7dd8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916de4073383993ffdb4532f4ac984c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4fb5d8e043b7ecdf8bb51e0b81a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c819d337be89e081341480caea6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ab18992eca3a73b7456cea389356249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b151647506f72f54a0129ed8e606950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd7f63cf67a2b1088f548d6f92730a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b12ee2243d78c44a6cb32885ddee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c39658232d2fd9ba3782ae0e7d71e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc0214d9233766a415603c61afca354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6137e6d09a2a74d5a27526335e54cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be2f04c4c321a10138bc234e6c00ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e12384fa608402246da58fcd018d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1bad84b238542c20534116744044c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b363e4e7adfd0df3b330c3a4c361159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc85a3e281eb25273d545617b621f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c65e32a2070d9bddfac980a4702aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb969e3860ef2eb911abf4b971503cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a15c70b048eb3e0f9d85f8b842a3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76833c203e7beae3296f8ba6256d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33573131eb6bcc0e0ffb8b91f81a44c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3114c0880d68851e6720847560bfdad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf081f7e37071a2db378649937c2cd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bcbd981ebcf118fec1efbda86657868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab54e3aa83d219f55113b0197f1a6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51fecca8f2943f26cb0eb3607a85b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9116c9227ca077d6b70715337a9fa1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd699be6cba448904963be684660cc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecc60626ff7f23db8ee2adf877375373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc8ed4f0a453b6e971991c6972f5d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343e6af55c4fa09addfc9b69cea376c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af646d1fc07aa002675884615c10f16076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8992f4849c3d8721e7398999026a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6841ffad2497205af749f8c7ff97b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f365adc69bac118e46916958dabe9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07dcb805093c86e500073a8dd2381580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c2643025117bc9dc83082f205c5f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3336a3f38567d3f7506b854df35e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d45ec51d4aacfabc866beb0c4fca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba49f105558731ffc6ff421bd3df4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc03a51c1f0af3aea02ba85fc86e8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d20756fe28f450aaff51d6f72431f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3c6fac3f26e04eebfc996d2e7ea487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e5356cc0d531f5c68738e334eb4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f50c8da29e09d430e804b7c7a657b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602c469346747ee9591175009c51a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b432bb54ef772457624c5e1568e164891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210ea8fcebcf682cff8873015d6ce692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525b96c591714c54a625cc05cbed03493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167024f2f11bcea20c85e0a7703479394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56564e20deb47c511dc29b3f69a2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964189b6157fd9ff76dbfdd17e7c709f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9352c36437c754c8d8a5bb0337feaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a83b269f11c528ac77679b412286598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0294d4aea4a15f9b24de137bbf00299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a2235d5e9ba0c26f9169e9ca3d901100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83b2f197de9a412715ca195aec0bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b179c3a95f08ea741bfebc681a5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aac50cfc390f8ca2b5df21a2f2f2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b8ad600e644a50a19fd9956d6646104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125077e513f07a4f6c6546f1d2aa8102105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afd9aa2cb7c02b9e8a1f77fcc37257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b5eb6cbc80eefc797ae8540fdb3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa77d5464452b2fc9bdac623134264108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e956d23ec0a7dfda8f55b332b72644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3512c651c95b9201a097f6b39c3fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116102a03e0889fc67fe951bcae7fdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2b44cb88a531c1ecc4083b873fef1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1b126e7da6695b9e0476b8410bd6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f879bcb109cc2499b6a6fc444ba4401114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ae37edbaf093341ccd6aa4bc39251115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09ea9b58d818b064e4f156be3f250116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e653e4b4a22d19d62ad14491343494117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db25a6cc4c5266022b3c7cf47e689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9d13d281b3483f94330411a5db6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee847f2d38f20c85b5ebf87ce7b569120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ef04e0606a3c5d3c0f3ecd457492d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4694fa3e3e227e7150a5c60e0a4c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47de3dc2d506cf9448a43a3a35c753123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ea5031c3c3ef6107acfe0766b988124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d712bf4ffd381c467faaa3b61daf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939744f8aab44bd97c132247d5bf1d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02174bfa50108a6509af6ab37f8677127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77ab0a50746dd30ddd740f46bdb9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a95c3dac587e9a11f5f3225002251129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d81daa379229e7c5668bcd8703a88c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd062f806673c2d722c6221488dae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add51a359e73be93d169908c46cb3af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b95a0100a1ee7fc72c5d6d62dd949f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb25e85156584f8979645d85e7e54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36c4e1fbab9fd70171a848fb48fb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617721a334f2052386061eb0e13e7bad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb4c6e68182a881d649d86a05a8aee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8e394bdf4a421f47c9150ee68f732138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be04a533a9added51bf375182a858139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6dcdfac77ef72a872cdf130c55b7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff013fb6be9232c8f14b13c1fe26f26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee2d62c1b400b30c422242a807ed2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7b7d5f9b7576f1950b22e6668c01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a02d96096584995e760da2b8a6c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83848d63ee4735f1bc3eca169fc4a29b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87190acbb868a243b027ca1e9ad42b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27d4c48d01a71509a2ee98bef218eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8da8a91a209d5fe75fbde0b4188e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71a583b8d39d7ff5e345367f3789b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a4b7855f4fe73578df0158349e96d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1fb58f501e86f5b8bb4b836dac8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f856dbd364f99a55005c7473134965152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f948c8157e3ca4cff0e48c35d69e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456c19998ea5a8dd5437a99f7ca1b71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419cb1f0b38d8af628e42c84432d09d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a13896253b88ed080a8ff600a2c89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73cc62adac82ce0c44d66897455caf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9bfe29f82406fc437350ae63b10b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19993693c3f0a4365202179245ab1c5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec5fc7a379bfed0eb63b21997cd519160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a88cabe0b349df68d4fe067e04b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e54e9506ab861858f7baa293c41e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933dbc6d2ceaf003adb8a03fb3972c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadb176d5a001ce14be14cd05945ea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683cfd67fea67a303dc912e1f298f09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a916edd53751f7e5ca48b649e4f7e76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e04d195983fd6c57908c03170604167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bba198fc6055113c93c715e528710168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef5313aa3bb8160796321ddacec13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad129e837055448b338aeaacb395c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cd5b810c8ba2683c220bf52b82ce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce92eb12ff54e8e2f2fa73013a71074172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8581e420961607580a1db29f4291a77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ade636be46f6a6efab41310cb125c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef0ec7e54f37a3b5f8c031dd534c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924bb5f7b1b85aa1c61470b5b10bb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1a268d947d74bc6a1847a5a79d53c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c268a18128bc5ebf7382b50317ff5ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98a1e2af007078e2e83c64a76b195179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d6765b5b6a8be713d15bd84b0968180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daad6d41abdf6b78c4d77fff921c47b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4c3d87c508eac6c08298dc9b505a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc02a8763a9fd59973df9b36e8fd64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c66254625125e817402e052c70c90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0671c8f776c0addc071014dc2089ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae46a92bd2c7d7e6ce6aadf2226fe6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea987ac506312b00ee3f6a64d8f51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c019cd0963d1372a9c419d855b5566188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e679a690faaf2d93642c3bad0971189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53573fa843614435f685f64528722f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2d35e0787e2b80a0110912aebbbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75e253821d0db573fc3714f979c774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be04734f05a573c8b9137911379d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46564e6d887825a27065817f13dc51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe024b49dffcc06d4c4079b88f68e0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e778fd0e866a67124686370ddfa1626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445d9664c1285feed02a39d58d76ceb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a4a4ecd913d987dbc4aa66d322260198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307983bc87787528ae3502a9cfbb85d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef05b724fd228df4ed57f3a7837308200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e054fc81008c8e4c3457d1fbace79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab971b78eccd3586563df481c869bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88eed3ac8fa6a56aad71f6a33037ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b4faf8b1a6fbac860ecd48d4e6ed9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b20682aa89c1c366d960ffef5546205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036d86f1b5f04ff46acd06cbf13fea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679797046ebee97412766cc83242c23e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc2688f5b7d8b9cfb41ff5abf465e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5360bf2600c526f24f22347708287209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7701128a02e3c4ffe3bfa46309d3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364dad38b918016e621dcd214ca9a57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b089331208171609d3b31f91d771212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a350cbc25739b02d33d57e2ecdbc638213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b5d7891bf7416b3ff7c9178af29e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992da93e7157bec0ebb039266a10d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3fa7b18fe3b885dabd6391bb3a4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d13a2303cd3b6c025f977d5cb465217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71710cdcebe552a29227a25f027b36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96135f6bda3a0dde56818edf90297c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894e9e11f5c090c2ea463d97107f619220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa497803bc6ff0500708a695d77db4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c542630f6631e358a15905f3a2956f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262db63582c44459116e984f9c427cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba817dcdde49b8095f88237846b4ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61804c8b2ee4467f8a3bd75111baca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf215e59bbb4b825a5b20a51a3d38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49a95ae8b8ef066c38e5f0839d6566227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d9da997228bbf969af26843f6ce61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dda55ee7b991e607ebc6d827604a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444cb79c7ca85681eaacdcdca05d8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704799bc43b6fd7c35b767b19e36d00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9f3e9e4f4d647e23c0140e2862c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec8801e6d359b603828e309147514233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ab9a7afb26503700294633844566c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ebbb905dcd99200235dad4231b581235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cde4f7bcae0338e248b0515a02df7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd398f490d522d9738e2a7b78973f936237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5114e5a71fc89ecb5518d06e03a81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90e18b91d5689439f72ac514ace1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d7c31d892654be3379003f6917e1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b44a55f087fe364fa0d5f249fef78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa99b04c196c1d060dbdac74680cd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25860977285b76b2207e73052ebeef8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63613556218e7e96935b29c27996f5f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c7b10716830fd14fae95de68069a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89830f19f2c682cdac13ac1ba5f4bf38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d2528eaa4f81f14b7d8a9e3338098247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0005f8bd2f4824e60db65044db87b2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f27e2b702192787c5599b672798df4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aaa1a7e35058dce1e1dee39132875250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd7c74a77e002a0d4a9f9a463d136251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470daa6b76ae210cfba3b65a29709ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f80200e2c120b090cde40bb38a111253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e9a3cf517eaeabe2ed03f78424db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab374e946d96b74ace363401d9d07cf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5270596c018a6578f1960e5a17380256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0840ba320d42ee20132dd3a7049ff1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c4e3ea1c90abda97e3d5bb194c769258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823f6422fffa037fd5531733eca8412259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7931f06e472446b9b807ffedaa9ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269d1a43ae4c9d3bef741f837ccd62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b2e2dccb622a5f6bf970890a24847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db7da701a613d39fcec1bb04c45e7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ec65053a3876a256740e06c1773d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32466b1be6aa687b5c1d30b4bbb1214265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec0797821efaf12ce8a183d91cfcf7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e3e5868db0ccf8d30c5a786e1e63d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03833f65bc5fb291a293be20073c255268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef352c30a7ac4ba4df4fc8c7120a6b59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3014d269fddfd28e46a8980afba5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5483261f375edd7681c48a1d5eb5db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759b6bfe20261f220fa75da7eda6dd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae4c10ddc404fb2ee7992992ddad4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deee9f7293add7cff953cb98dd7346274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a1dd0b30778344816ad2841544c5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae3516049af230328c7aa0fb4f3e74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5b8268acdbc22c3946c0871275da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342e989b4268d4b208806855af8063278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d83450823e9f28ac01d1445a8d6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e2bc019a4c0e885de912786c64cbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd530f16be7c4e14165c2dd850323469281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863178296d90c9792fa5b5015245fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f0d1283b3ca92d03911f80a58c996283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52ba6dfa72bf2c2ba5c47fe283b797284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810813c66558bf7b857aa9351437ff96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48762481fdcee13e9b6c6e90eed64756286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cc12a9e2ac95dd20837dc75905db4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aedb416500688a4ac126189909bcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a6a7857a0992d73a32d0893bc2b87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277451115c976a741b8092f9aee5ca8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec450c3a69e8b5bf2c87eb2b5a31cbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a057f1c9505e7b14b5fecdf3cfbd70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c588c60062826bf5178978c008b91f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e09a9f53c80ae6d2d320150a5698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45432846403040eeb015c8e479fa1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52d67de1e27c3b8f05022986ac6615296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab85b6c91979f5322f93b862c8b3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fece91c4772bf6479eec7c518b154298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08bda6d6ef59dbb80e48800f7586f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba19f0e28ad3fce383789fbe286973300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6e169b14b847ec4d077b88c49b77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb23635a328464551f6699a6ebafbdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d8eb46deb5ab5b79eb6c432f5095303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f28837923de90b2b2fa07bd5c20da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e04257aaa939a6b119defb248fd64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028fdf00cf866592befcb8d22d410b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed335b2c609dd172cc6ebe13fb48f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec99d0a28b2fbbb73967799b40dc40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a1c71354c6e9d757aa0ead5d0859309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceaeaf2eb98a1f9c7046fa7317b7f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce871294704361c72a832d6a0d8051311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2c0d1845624d35ce3c9fa50b2a57d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c5f231f7e82012a999c25f21ba5b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef60901dd234bb16b118756ec5c73f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4560d7450d07de289165b2ad265ae27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756175babf318c2725ebf017437429316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae76de3df8ac3f5e9e231feb169b21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f6da66337ae06738315eb0406f17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c81c0234f0c3989254170914bcbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7345baa9a444d744c34266489260c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866496a69ad77f20cfd0101a0d0a8fb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e146792285fe3436f3f02f76cb48e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055591996e641618e74e9ead6fac039323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b605f12bf16f05837f56b4146595324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f432c182561c5ab34565ca6eea720325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>