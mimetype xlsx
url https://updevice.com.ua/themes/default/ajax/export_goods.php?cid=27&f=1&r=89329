--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737bff4ef4c778b92ac8b037622a0d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c494e452965d3852ed16cf99d6742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90b70e8dc26262572248254e4e8233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f89b22354a2f731027f18446b89b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a197b9fab9e1a13d7ad8b0cd21aa75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6ca2ec83b1fd4feb64891cb1d8ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7281f98cca0c48513a2c0295bf0b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0109b5d683a04a7b7f6c5accd83f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979435f71c519dde60e04e3792abae1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612c3adf62506eb01866857b87b1e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b674fc72b7c191516173b5df9f191511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310bec4093a6bfdd852cea6253b63b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db52d171f9be7bfda3ec1b25859d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e063ef017153c084b46e209f42fba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae95d829769cb1c1223ed1085dcf4b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce64d7c12658b8974d171f1a8dc1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe98d548745e057f774a84686c6fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe4a6d43f3d41ce94b3ac528d4b8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb87f13b9047aa28393cd42d72ded319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24597e1bd80efe9f7563d5b75523bdcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ce4826f494d0e9c8ee57c2664bf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff08fa25d7b6b628ec262bb3fb06122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1052faec799dd402b76c74b669ef22023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8a1ad0a4913d599f07e964e5aa31c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926644c5b9962336c38f5e57adbaf8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2fc01560730786838790f6e6c5daa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0a1370e35ad37aa7a7bf3536a9a8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397dddf60e21ccc18eeda723111b9a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8612a853911a7d3f7e0dbb3a5d87b7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223fd8978d3d6db87356d3e99c470d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c535f857f2a4a40e21adaa50670f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f40d66183af9728a6cacce9c8dcc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8aa3dc709401219afd8de3210efd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57805a0f52c19742e4481df6025daa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe8f08407c58ff0d7d4ac4652f38a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7522e33ff0c0614f77c28b644223e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153a0e7a47a88f76ca480345da44a5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5eb443a8d436eb608f91d166c79538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d86032cccb7cfbadf0e4e4cd1fd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f02de5e5c172e31fbad4c0430346240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39081c540bae64a4dabdbfb96fa813a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ed27401907a8a32f208744de7fe542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3a0110f02f8d2985b6e8cd816d46043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe41c8234a0e3eca887e17e1250cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c31d7ec93782df4cf6d7d3587071745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda904718c1864c5db661d812e1d100f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1e88cf35ca054594cea357d02bc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1d2f75508d148fea3ff33307984b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5518a2abbf36ade7b202a6feba23349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710580fac010458e9f55fa174854e0e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb408aa73c89f982e0fced2e791e5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480b3fb404e6d79e55655e53be2972552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8192d374cb65fbfff505189a4caf1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afcb1144329fc9fcdee48a553a084554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e6d3b529118ba455a4c92cccaef2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d1bd203c8d3a6a09f5be471d589ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6111eaf023693eed984a7439175b37e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c788a7a6328b6e1c71be0bb48653fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551717b32fbfeb48add262e01e1231c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d5d1b73e0d6ef565d73c766051d6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0dfb4e62a224ab12fd74ed676bb4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc0cf67a97c2a68b0dc8a1c8d95f3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed33f7bc50c49ccd1f47c5d491a5f2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2dcfb92da4b75b89dbb88ddb6c47a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f985a8fbaef98fe25873a5da90849565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79260cb666a201c755b593b3d710de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a8b2c5e0caa005f494b5711e6864667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58678ed612cf0730be2f2c95fe8f3df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e312dc6ccb040652820a4b88e18943b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336351dee7fb32c5c0587fff0f7803070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d695ad2a857a765f887df75877ce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00864252aeb7cd08bf538b76e74a78fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb92c6022f681921d2c5ef89f34a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6122860bd10fa2ad85051deff668a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b97a63b89db6b50f57779dc15b64675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98323ed23bb028628c3bbfe06a10e17576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324cd3feda8a12ddbf43fcb90e801b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca44047badaac922a754692842f89978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb4a3f10c792d24a1d79b94a661f5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c858bf952ede5cae4417b0d1ea70e9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e67b364c93570df31565299d7a8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf02029fb98e61287e5eeff5b5246c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af524a875556ca1d44d76d82f62c343283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8933979616916a63bd8784b4df3f3e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382307b1f4b7dd5dae21a103d83a723185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aec8e8b40029d82eb940b0b1d5d8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8528e472c8472d16ffc4c89a258b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b644c38651fdc06ce010203b208e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744432006d050433cde1096c84557aba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242ebd5e2f39dad064491e05f76205590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e93c7ddadd8184f86f967726b4bb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835b8d30f33066e1ecc3ef406d91ded92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a227deb17f5a0a7a30eeec49a62c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7b7681982892ef7ea137a4f171fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f54b00b20caa59dceb6274b99e175195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c47e764693ac6402527f216826b7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a1a940cff942f5be94e4ff226748097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf98fd4b142ab0ccace21013373c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18252cc75c1e99f2fc5a140c9cd8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8b04eb199bd1f5cb2432717b9c4ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af411cedffd9d9cf1599ac4417706101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb9b46baa1a27606387ea8aed6d17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103c7048453536aa505530099ca024103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec3d566cbfa81ee5c32abc1c50de7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663e3d26a3a3435427b1936d636d81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c110d0097d0c5e64973fb519caae4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cdce357b6a51a93f3d9d92a96cda1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1fed2c9a4ea26431743f1d6aca7fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4144d1217bec1aa0968695f5b4fbdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe76ac146e1b592f126fdd405b19e2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0fa87049d0bae20d22d426168cf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8aa9a502a447753b4a7435af05899112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e54c16136a122f2e6833001d8245c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b354162b917821a747322037cb65a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7329a5fb8a694b0798d7cbf204c9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7059b5962de304d3a791f86bc2e632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efddff0ce2dc2851af780db35fe71d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e250f6597af4cc370525ab392ce536118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40fcbf2e93c094170e6e42cd8f3c33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1554015659b8b31db98526050e1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fe673a28f4d44fd5a3ea986619fba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d08c205b37952e57fa4e67c047335122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095fce74957e0ab013bd622c2110dba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba5d15728a3b3f3f3c163bc763e6b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb0f9a44e952a2ff42cf2f9b4f014125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d0c14700d5e3a9d9da4137fb48e1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792591a755a78738372366a95d62616c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fcacb11d32e2ac08a934d59ebf3d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed7cb1c2996c353b1f025bbefb9bc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e604095e5ca4239552245bc2039e3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d64d3f44f2bf8b1bcdfa309266f5fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c773d280b6b30ead333d48d95e1976f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e281b0a83e7471d2f182168fafc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fed73334249a85e66c703e0b2267f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9810e4e4fbba5336fd7ba88a3e80a11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151f89995fc2efc385ec8f945342cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87b420fa00d32333c52836f6218fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f11ddaa5283601f890010f4811034e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c02cd73e4ffa09664e9a94b570bf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640719d2f4662e432b726ddee6e07525140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736b89c8290845865c9068aa8600267141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7c96fb18663a0d010995c7993607e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6995cd05450c5d8727e444eaa19b7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e33f2430cecbe8583861e8a9f5a7c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a34f839e6faf94a8d9f420e86965145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e6dfaf55b930c0f4e32bba93f690146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301142d4b88f8b702becf57d23baa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d96d79f92bab76f5bc57ac43169b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e24d4c7f75cfa8460819ef5b7125149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d3a16f7318fb2f16c572e4f145c1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cce9fef08e2df4b941a7e0ea9913b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541097a475750c7003f4f5ab0475f2e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8741f7a89b20a060f12a32e289957153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66dda1e785aac936619dd5f9b5df93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336e162039249831a52e2d39b348c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68312a7969d6255548767b7710c6ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb003797a8f361ad7c4def07e63f9ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f46d33e1bd2109b1f6c2ff829cb38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a16fe6789a0a53250d97bda57646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537216c99c358a2ac855ad4a620f889160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc57f36e4df35c03b2589da1929540161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff6852d1457a36a9ec7db45974a778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df653930992badcb56dd7bc2bc9ea687163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d329d95309459409214f1c669b2de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25ac73685d661d0dcc1045a79d657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ac72783df6ba7df56817848c3bc2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d0cdc6d51d24265eaad74f50a1e06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a3ca2065e346b04acd5b301c43a20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c8f4fe9b9429d9214ba0c4db227eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12691a229814eb935890e8b1a2c19616170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9923272fc412476d013a3228ccea40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9cef05696104465474e27d14c4402172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446260a468d17d0f70d8a47b72705f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dbf35ce324fd7e9f514269b6598d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab10ed786781bb430eddc0e53b5c6fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5fa4e5651dfcd77989238c367885f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c91e2ca5a1bcc3e5373e5ccf3cc4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ddfdc2e9b8ee4a1df5c04573c6f4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c81e69afb637fa7b58f912d5d7359179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c66e2088e38db27c35eb55f2fa4b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9de1ad554e2cb77c56a8297c8aacd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c2086d9d2656351af44702d2fe497182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0287a97ec261128aa3504c3da25c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f95e18c9a019f2dc5497a613f6dc67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ebf92bcb15535e3debd5c50858cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a896c6d38d9baeb6d37d765ec9062a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ee3e6e428c4adbbb685d4c2c3880187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefbc22d2a975b08b484db52b983c65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb98a50cb383d42ddc1bf516203955189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0325fcda762e9aa9e2fba9e29a2b63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8912fca44afbbf2a8fa95fdccc63c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f61cd8d52d5cff707eb2169ebdf23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd78326379d328b0f3acd202fc6e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41b611090ac004ad8c64b63b65ae2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f00f28f0ffac7f0efe38523cddd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965326445503aa5c9e8c70faf29677cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df220be56cc17d33c30f218f0ab595197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe9fa103cbe40937b89c8d6c3736c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ae8e6ba852cec332852d94170252199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c586b4e6d6407bc26d61e3479f3c52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700c88d5f2fec6e7e6c8e1c51729a93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f495526e8388deea091773b74f029b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3def1a0cfe15521df91f80651e3419203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177ba78b1768f034d25bc503c90691204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac9a4a88a3fc363fbdae680acfd64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197111f29199d3c59eeb4368afecc7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494d10e8b44c53e7fc335aedf44164207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66755e732f7ff2a488008fd82d6273208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb742825e9b5755a59773152828331209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da37de6a047b304efc66e3604e0a41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045624fb49ab32c924ec1ab93edab34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbd5c996733056e76ce146edc96d2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf6805170b377dadf2771c4a521fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36aac2bfd5683bf390fd9baadd453214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea526984de561001d7dab03bb71f3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1414ae5aef2e5a3e0f41a34ec619c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013cb51a61501c79c811e1f088c551217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd82d552928e0c44605bdb2e0d90d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4858669a9f600d8433a259cb46c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae225a90a543b004f0465b1014772f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10df2fbcfa03c53110eb3eab756cdca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2febe641452b457e2cead299e3ff392222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca97da66df2358487cafa86ac6a77e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78866020ff00396516d933aed6722b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1461ec601bd83add4470d24d6b83124225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f9be510b4409ce5979c513407c05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfc3ea3b5bf8aeecdf0f51595cf9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b1ab57208977deb84e7ac5e25960e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc9f6fb7cde1ba7399c4a5c14d454e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52564ce97c4be215a71bc4ab987ecd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859a6303cb8c58a57ff808dc13e5112231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937531592676411a7baf39dbd5ab51f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fbb06a1b7fcbb2fd997f3e1d04f67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2d0071602fd7f9f6e6e0edc47105234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575084aa35eb1f02859fbba2859efd20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106f7cdeb85ba83f36756d93ebe0200236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef3b044d3386acd4097d568fdf880237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c36da761271c0e2e4c3833d0ff5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93f2ede41950c32ecbb48367e4b18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1732a3d8794b64a0250fc27dd685745240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d06c85a6919fa5f9277ab718b54c6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d418d94b30260ebb56aa3d0310b0c9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e4b6f00ec3cf42b8457c3b8c0a65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24bb12a7835d2f957986f27a56f9f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d4996c5903a783ba3bf3a5791abdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae02d0035cbef2fb4737f14ba0f915246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40844acd091fc4aca0e4a050262cae38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7a97751ec9b63681088421fe56e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa02c360cffd324e5d053b6bf6782249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918b5cabb35a0501b46551779074b1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd612fd5e89a1d23af7b3770f94ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14647a8669a91949826c4230cda9d226252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb8c0f57891df7e6fecf8d439f0445253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b645434ea071c955774b8177ab84c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78375339273e5e80b033d0680964594255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8b8b084518a03cc98fffc0e8590c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea975ef15c64310fd7c9212b89036257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb41ae1b9fe587dcf1ac0570d32186258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677acb4daebe31c17c12a862eff5ae5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee543291bbf0a0428d499c8c0a924260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7f7effa841ab8cc959819d8be198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd318eb4cf96e4e4956987c88bdff6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391c236c4adbc0e61a9188d535146c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f8eb30180c2395d69800df338e896264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ced756ed26ab12228cb35faac56bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f5c983cd09bbf0f8ebfbf3aa54692266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd260ee78129ce6fa93d29bd20d4da0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f1a34ef3ef12f93d9b0995bcf96f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c68c64045713a80930a48bf7c5d755269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447ec84cd6d0f46983c9a593b137a3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e5f30383e35a5680b5d7558fc9d4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a50ceb3f3436132caee8d2c3a7f544272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba1e41cd9171a9ab8b358784ebfce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ddb5c249a0ae8b6a958054db0e39c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcace7e63ac3e846e06833b358f9b96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5c03ff72176f3c4ca20480725abd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f45ab6f61226890d044c18af2951e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600831f64d6b09a5af333ff6fdad892278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40834d2b08fb75b987eb6214b10d2b7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295c2346117990ecad3b3a36f45f17e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c4af183916dd2fe47340d1428431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a3fddba9b5554a85b07c9f22f363a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60c15402d2c1ab240ec5ffebab7192283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b160003de17c5a5b6245aca26e696f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af9c207294df782200613b886b23b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee777458fabc13581e5e6bf4ee40202286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d43c0eb038d4d882da44845698f76d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deaa3f988a214a8cc957172e1bf5b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2091a1ecc6bfd34b6fb6e5bf66a3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa8df6005a1e743d1274f0892d2f26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7179e6a2782b872d640d6630f1cb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b4e896ba479677bd5782c967e787f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff04b3a05ca48e0c48ba46a306d7e75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698465603f87bc5a0d5f57c5fa39d6c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78d0ad3b6a9c17261c43385f818a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e542a2b1372b7fecb3bf1a185448296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89eccb88a69796d6cd261ebc8c57b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299419c4815ebc57970d38cba470e717298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8cdfa336bc4f37d56e7fe844401e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643ca6abcc3fbdcb0514c2b5ab1dd74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b38fd1fd134e199a7bfd5ce99f151301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fee3e9b0afe1635871c669d470f4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1680fa306b3e7f139f219864d2d1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ecba6c550c26730fe7d4e7add7c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a67acb27ea99b62dfb55f3438c5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418267babc0e9eae84ba64b8d1ae9f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfaa4621406f8b2a90961bc30f88d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a078b566ae9f6333976293ee4ee2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15cfff56ba69795521249fb45f91a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9728dcc8e77f0657cf6b6536e0f0e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b9ce7456541d7b77b2e8c1425cd01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412a68c3bb825f0ecd61e762cd16f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba182a8289ae0fbddca7af4f1053869a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5213c58c4c5512c0a4b10401ad3ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9941a2ef0bf08fb72bee1347f3da9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306734e13957c6995394b25ba2ec7b18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290d68ccf861fc90abaf1f5fb6e323317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc8c2d82155cacec4d83f21bdbe66d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d392be31942e3e82c8ac55d85a656c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee74fab17e675e18b899f6950e86946320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc694a15c9a45d13323526d9ec38dba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f401644689151a473f2e29a87b9d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344bdd365300807a51d16e845c6dac2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ee19bbbc1cf648ed8941a7575161a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b36c79b737a1bf61002c178a9b5d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312280a42be9bd2c534edd238a6d981326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44517b989870318b5e4af227743fbcab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a42877e9ef2f8271399d7ae1cc13d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48541bd9a5d19633b17f13ff99c31b18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc60b7fb795716833ba36ee0b6b62a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51a1dcb5524443b02d40188b999287331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f74ae86feca75c4078b4c9546606332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d18d3c96526a5c7ae76ffff4c27f4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4024eaf295405673368a03e7ad671f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24061dabcbf0b882e4bbbe93a044f2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112792ef5248eea925b8e039fd3f5e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175046720d2236c5a5b0d0c553bee24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3547caf47a0a32d6d39471e9474df55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d77516e114ae9ed82a385b657be86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d2c378e64f68be6ef9f0a3cf56d577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81f5b2ef6123c4e9e9856b485ba0ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ce5e4548c00da4597f401051a92799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6365bd96d3f49169e77879e5875ce7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717afb95ccb4f2f6e001f66175b2df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced0c6628b9afde565701d5ccb0ca212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe8a420aae4c342adefc839cf3620013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d662993bebe0c28b77057f7c8b52e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e55609511a24b65f887cc4091432815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b9d7a5214467b70f9a8332842b1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f474fc84f75c9841ddb43154439b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc02b813934f1efd3fdf9522632291c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed937d712812952c56a79432921cdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090d367970e6f9c02ab86f26857da0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc186e4902fa67c4137dccc7ac1c298a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f62903fb25df11628b3deeb036b6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461bef0689050319f7c9302740f397023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0300e66a2735e1a506a9265a69dd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90afbb9abfd7b5d7a18f8077838aa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afdf1e4d5a4e4212b9a7934f746ff026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec24a850cd450041de9bb9776bb6d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a690c612137ecc6a9eef4b70b46b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884006e851f606d1952455399575bd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34779e00b162b3e59a16a42aefc6f5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef2a1a36494dece8e1c6df7500848931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac0d228ef796bb8d905b075df45a2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db10b4ae3e4d3a5190c438965a384c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6844fc7091426fce565527f3ed05734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e24ed1ac97a6deb13dae6d9c20e3ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601f932b0d66501e555aba361a3b4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36782da17b410654854ec6e866b3e2f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f46f50a70633c99c3933e8e026ed738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1e77f78b81d39bbfe87bb7bcbc8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138a5defb9c7d83ea92b81b0ffb342d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da2981a83b4ffe044f21f44b81c6ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffae6a3c25dac5804b1bbdbccdbf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424114c9b0e4f4f84bb47dd2edcb9f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa65782ac280d0fa3040e663075f64e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4cc1ab3507323ae4a15f786b7be4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99411d3aa64318e182ebc4bad01fc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272faf7c3547805bc8073fb62478fb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da985ff3cd8ef90e9e11aee782699048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e655ab69673aeb05a728d800981a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999aa5f0b7cd2246a648e2d3597aa4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45233521724176d2d74cdf7758a877951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e7fa9b886cd8e27037f744da68dc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5e315dcc0dd07eb6a75c7492cad9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bad35c47aaf7125b38b1751af31b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d64c62b7ec31b99db7e1e4ad959f7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3fd82e0915b8a7b01e5a7b6780f8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e794f381b395d39c78fd3a14a17c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0296e8f2395498de0c3b40abcff6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19bd53c397b73e127253e42437373a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a447ab252d52b04ce2692db7c17fc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff5db1a42ee30629c04baab2d8cfa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965edcc8f277f2ed6e09643bd5bd4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776124740c99a59a6325f5adab006fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c939a3a05a118e68eec298f731c2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5177971aaeba7d5f607539c0860d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b3aa80b9d2e2128c6eeaf0050d7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813077c311717b6eb60d1ae3f10ecefa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054998170ae93e2adde48a69060507268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91c9fa6a5a5fe553ae1ec992ec2d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a75ab074e0575f776800668a184c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a970e7000c3a11ec78c21e92337671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf40f1ef53295c0f45f5b55259c8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb7d619522b6f3197af96580cb039073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129fa94d68438b9f3f91e081088719f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b531adb6d3c20b0aac0fcec7b216a2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d693d1dad4ad07af077fe4f495aeeb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27742c88842c7d791c63b1dcb3e0c25677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719dbe9ac7f7f46ee2f18ddf3781d1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda98f9a6aca12b2543a297d5758e5d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4fab3b628e16012def5662c15f92180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea5e21683f05dac72dda4ce1a850881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9914639aea6d68c13867b6dfe17a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441059df0da5a84d1169c64dfb7eeeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d008385029037e8233fc55a5f55e1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b593680b7b465aec40fa90936c86385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94800a12d822a82e5a2b58bb30244786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f27f280cacdd6af134896e22e18c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826cae6a65a1bab92e83e2eef7c5bee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69b0122dad8f133ba0103cace874a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32131ebede3b1f5cc17651c5bd6eb93a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4932693b61ff0463a4a79784dd123df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113684339617ef63cccb56b49d613d3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf81fc850e852c4e771d957baa3f6ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104e0beaf814f7b009431a1a9fd19894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52167b4abd966af6cca8ceabc734a1f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef775386b37b5284dc5fbe2f5aec096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce125d0d04a37ffcaa8d0c9034a17397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86c1a00aaccc4ac0cd9c997537ef8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae245ff08f82e1f7ec3377d68944e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44422805c956104161f7b41cdf6acfe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec04370afd24dbda78118021c22a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2509c5467fd2fefd35ddc0dbfcd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857e9f47a7a4a9c515eae421ad00a94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d092fadcffd9a3435ca241b2632c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ab380c99330de87735fdf4e00442c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d6dfc2edd783a8dc56b53d67ffbf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91234b054da76a2a1042fb59d9d61dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5febc5fcf032106c2ace91beffd80c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2981b55bf7e6d5feb265d7cf27bf5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8639fe0aa9874abbed509f82d36b913110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f43a78e98eedce705615394ae9f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec976bf443f97538fb7e48394fee6531112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f8734151d904f9997ceb6085bb53d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8c5c23dbf7e3e4cd9bb89bef73604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916f000c438cde1e0cbab36255aaea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3734967d04e02d911794348765a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d453c7bbbf13596a608d355aec935a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965362d778bd31fe5683b452513f9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ca7dabec1ed09ca564df5b65a2e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d04b375107f1e314b38798d6456c7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a47934bb94844459c7210c9100fcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05932e1f958b32421a4eff4ce897115f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc770b13affc2d6c367da8fef8f92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0914cdb71949caaf9375d10623ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa40f182f50a96ac1502a6db8d5f471125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6572add27b6d77daae34cbad290daaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb631a6eacf7dcec62cdcea2d84372127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eedcdbb4ac5fd24bcbd191da87bc65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258207b3cc5f68095c89f60758dcae1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6282dab852f9a2005c49672241ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4680172f61a60573de3236ffc41d50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529aed45bec550ab945485378b4aa4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac5b93714dde80c4267ff26e4495c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96417c8d9f83704f6029fc78b1d6c5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ada761c4e0a6302893c4e78e92c55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578855680b86be345f819e163b60bcee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353e91c628695a12fa762857dfd5c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935acbd711515a358e603a9fc800959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc169572e86bb9b9cd976eff56f956139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4baa0a5306263d2a1d673d5adfb0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f59334f1509fe31afa44f29c8ce71e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3e4a57156bd87b590ad0a476da419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be01f54e89d5975454dad9ae18793f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78714b119d017f20448be0db3a682144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41a3d4d3b1d71ce835b99e81672f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44825a61c499ae9d86eda9ad69c57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b377ecee67dbcf5dd6c117ea72ccd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757063ee70be943f0e21786a39d873c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbffe18ac4b2527467c8d724665dff0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1866d02447f09fa6af42090d4fce09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340dbaa2a7510b7a5609b696ccd329e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608034da1c681a0f56a80d4cb6a21774152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9913eff9ac18047005352d54089bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170f0234d3327c7908af775e118c3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffa2361869adca881e77dc137170d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c22f1b1a31e1de33beb6dcb4867097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ab351df8cfbd597df0868d471f54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9acf008b975b1b84bfff0979203d85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85effaa0a328e86fbfe055cb65a6a7f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa287ed390165e1d5923d7761d5c281160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9848f677ce00396388975f2e67cfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3780b443a980e8befe13427cb85377162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e7d7b5d3fb8a3dbe7c0731a75b691163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e0630a419a9112e2f812e24844203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29eaeabe9364ec6d7d5ee61e92687165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39383daf7f0a228a12f176ee03f0fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f3a98292c8930e9adcc5ba122566167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b411f9d7ffb677680d1d7e4192d1d1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6616fe30c5e844ef0f0359dbfe5983169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770e2960f308fc30fd6c32d54e67385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ba9394d07a82e9c6adf2fa6809718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed29304728fc6295f115670e390c9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d60b1150cc227a0ec632982839bd2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef46260f035dc6616feb9c0539d7b19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d9af7d8f49cfe96a4fdf04c4a8d03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e1f752019b316fbc3317d39df31de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7020655bfde8058229384ac291797dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a6666a9954df18e7694544c1d0941178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb72abd3718f492da7f47d1c5eebd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8729486fe1a4efae0f3cb9f8934ccf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74408268f3d1ad56f28e6663c485bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8daf46312d3c29c68bcc40ebbc08f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c11f14483bcdffc7e30f22c2a0dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f492e2a3a408dd2c87704d02033a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2ab09654bcafb6afe0581573d90ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afdadc65fd2633b78d1a757bdab0d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fea1cafce27e9cd95f260ae68d851187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231ce04f6bcb8f322baa8d4a353d5a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3be206e4b52cf5ee2940685e157b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4a2bb7613e8f9864516d9a57da3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eadf70f4547906cc6e9af2a06aa280191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e9acebd0401efd29f2605d0721499192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39ca581e479abe1d096a99974fa7b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a78cfe58ff3053e1bcf8b708bfc84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2520300fbdce3db45735422a7fbb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e877abb88b9f4f9214c6e8d074652e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dc1a40f0a52b28a2d2e99bf6576b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be850adc01d3657c863af07a830820c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341905acb031b9251d07e6d91b4269f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0b208188c8cf85fac8398167e2ed4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca91f9185621892f4b8e3c7911d929201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7cd6026eeda0ccc6b14ba8d25cb02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b3e58d5f961140e9745a99766e5b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96e111c42cfb6018e604d1c535845204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684289eaa68c2ca21eaf1282a333b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222aca77c65c61215576c56cc6f6c1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2cb4f84a420080047489c32d90046207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d20f2458c0ba8b359756300be7af59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f561f7dc83d8a349c09a6826a3ac601209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8114cc1b263c3c5a277789210c874e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe4aefecdedbba9ea1d2feb2e63e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57f809bfd69337fa05c2590d54a5ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda4240db200e042a640b1bfac9c80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a467f19a992678a4f6a43c03dcc94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a520347c315e619455a7eb326f8c71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c4ad0b05f6d17dd3010487ce64a83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94276e6d4129ae09adb368b192d1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64f28dc93265f6fa09946758a0259218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ddc0ce6cdd65d3415259c91682ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6222db78e8e7eee3e73d367392193220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc052d4cae05e11c5f6bf909e5a8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba3c1a45f5f3b112417e81d568b8f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2457f1d5488c31c948f0c0bbcaef35a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b597341b20cff76b7faae3778baab4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b39039124086cbf11c21d0423cc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcff24f2674b58598bd23d140bfecd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7325c87310d348e0667150efc9f6af8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ece09b5fd3bfe0f75330cbcaafd9ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb30de4b440e7aef57180d1b538a734229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745ae03841cb42342ec4f3f47781d04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151beeedc5c8a97222da5db478535e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a0398882c7d3bdf0602f0aa8c326232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3620ac3765c05e969ddb5bafdd396e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc76acef4f258ac18642a5300d95096234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf5fb80961f21ef56abcec7d6c9f29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14058289986cac74ea798dbdb523117236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c7b06756662ee4aebc043131e7cf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b77586afeddc95cd8f82c5f3dd87ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b6a8cf7c80ced2d4e1c493621758239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670dc875e374d82bcded7ac0d09a8ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546649190095e1606d35c11797439042241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9166be8a8da89f8925c7d234152ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c83e1038d4a044c028c0cf50b168d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867f7009db31d3daa4dccfbc5a5fdf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bbb0aeb87d5a0f984b0a94e6729dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9f62c8cb382f96bbe6bba93850e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec4ae59794b7ecff893f47e5624ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8162da98b90f29525c180204e966248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b68090751bcb655eadb5d8196c416249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ea19f77d66bc23e604e2eef34df6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e92354a75c34ed0f53b8b84e5e062251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ad1766134c3e982fbd1dcd166a94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b14c98641c7999b04c71b9d50a639253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc504b0396fb913cd1a51198ec080fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd7e7baf1a57357d7c84f3292257a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9892b8aac4b3cf39be5371192e273256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4c77d8b90abc54d5702d2e4bda72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92dc51eb7df1ccc8f4f10dd8896814258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99207df16a64be476de942e81a22ab98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561689fa3b7ed82295dd738af14d5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a566bd55b8560864a8815555aca3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369eed35a35c03b49eb8026c6e9da6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e97e97edfd7180d98a5cb69702d069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa658f1cfa5429d0de38e02b4d3d5b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c376a3d239bc4fb92c5bdfe996265265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd3de0d77013b1b0b8f4be171f4041266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca10d1c8f11a7122eeef2c5728bfad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff343be42e7a49c524468ae145a700c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec83eb854c7fbdb4fa049df062f005c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ce2aafbf9bf1c35214576db17828270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9762b82c5fce94fa6783632d1068a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77a934f07bb180d1fbd661c664fd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12040471eaceabdec3dc961de47d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73fb431f1eae0a66f84bd3cdefccb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15967df1ed2b81c98723f676c7f551b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c742915c23131cfae1bf11df8907276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17e63c5d1b8ee33e00ba724275860d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7311704f2c2f3f099151613fe79a7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca98f97e50504d7974e6f6b78acdd3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af615c20f79fb4e42357fa04e1f42d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382eed2bb5c0b4d27a0e1e81a2884a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57875e2b90a3b8497281e5381789cab4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53707b213c28960d9dae9f84e55f467283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f27978801aa62856b7bba67b0e46c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79a0e5e5c9b52c8aed68b26e8ee60c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ffb14cb299cc8bf25664df4d65daa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f5f22effaca6bae7de75cbecb852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c83198bf6a919f8713a9710076289288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1140faf327536c669d1537671f771289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10827e35af5e09c549c1e0ca52bf41d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df1f815543f702a39be8739423d5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d0372a3622af5d4480961ee83c5fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d3fcb3cadbe361b367473842f29c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef437308b6fba852dcd5ffba62bbdce6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d128e882f1676865a82e25bab6ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc931356304405a0f822853ee8c3716296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e32d630da2bf1b386b5518b2971f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac931a00ee1e3bf9c97e74c373ee9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f847437f95f263cc42ceafbde008574299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d374de1badbf60df3493eaaad33fb5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b2f129149ade5143d52956d5ff0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527b9ce89463ed73842d9fe5eb507ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530db53623ab288c5f3a82bb58c5514303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe4f512abc420595d1ab23a5d9d3c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3034b2724ec4cef9ee9f4f92be2faa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90c31c3a569caf85bc074393608834306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa99cf6bad1da5df449aaf9962a7805307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fc3fa7e48161a23212ac910d0a8b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae6aecff31751621a01f4d88b77795309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8c6a9e5e702fe1be37bbc513c612310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30465f312014a1bf40b211b147019311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf4ca31eeba00d001ade254f2dc1e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05406342085aa2c9443893f437402381313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567284b460fc39ce4d8829b38c181d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90876829b2d2ed88791a02b475a76b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee90f78a6c5a1c126c7e9c0ff9c8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed263ebeeccac837735c5de8489bd064317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4c4764113aabb86b7eba7ba1a57e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489ade4dd240a6598f0105e7fc8a802319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee13fbf5a2a80977723420bdb3a13a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813051ab1eadca3894de09e10c0869321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10e93bc3d961ea6039056edf26f89a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c9da05481f9705b5148c546174462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0e4e8632c47f9093cb7ba06286712324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee47cb390f182fc42d20309601c2e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>