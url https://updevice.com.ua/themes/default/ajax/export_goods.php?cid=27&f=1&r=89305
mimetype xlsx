--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015791b8faa492d11d7cefbcc603f9611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0755e370bb47209a31e894375f83a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90959aeeeebd0f38de848ffc87a333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7915172b46cb46bc64104b7693fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ae13df73c15370dd4178c84b91e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8641e84867ed12a2c6c175795ce45ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf608a45869d64a5ffed35a18053747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e4bd7e86e929eb8d911326cc26c638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed7507b989281af08898ec160b10d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a0509a9648c5ac32949606fd7d4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561714d3f9da2f8cb1f8e5237065073011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a683a42a33a98156f295e310d4961db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b70df93d223a37c31a45b24d4546213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3010b825ba399795dba9799c841e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ead3a8741f5c44239130cabc4691b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f82283f5e1b8517941ef6a2e8d89f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306afb5cb346c2439ce28bcb6c59f1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4643dc3b7f834b2e53ad8e050427318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b876c10aeee8e42cd8f0deb57272419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36cea139daf33273b18d117de3a82620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e4ce6fc1a77c6eba2daa1139798721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97c8dc11607e07e498b1240f042b4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc37ff275e11aa54985c13cd86e2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83235c206c69d5da7cd188fdef611c8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be175d0b025c61dde5efd4543ce1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3194ea29bd44328deb15ef0d25877726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e1a07fb7449e5519cc274f8b9a06327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af8400f8a0842191077047276fec028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ba6996d3f71a4904bfb02b5ad89929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab337307bc5c3d0001a39ca597d9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e23a8a74ca7c51655dcffdb38e697131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5ad3a8c993484408155c06340a8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da055c413a66d82b19a182662277710133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cab7c071d9aa043f307285d58113f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9c4b37160694675e2996695c5fd3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29964323d6942a9a707ad1aa49866336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31e8f2759a583c97d7752a0f6385637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7eccfa11ad99b20054dd1bbaaef3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f9be43eb42d3653769af476b050cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee296fd24075e1c2753fc9f4a9d2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12810177df7bb767b15948a5e71d6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52636902066f564a51a175b836be78b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e06ec330fc770e66a97e2ccf4863b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074626759c478a6f85be7a79c743d60d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c73e98ba5fe2bc7a0e2ea31b8cf6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7329e48fd6a3dba28ecddd83f844946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beb0a1bd4918f9ba2bacbca6e12fcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827bab2c9fb286cdcabba15c06b143548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2a4dbce347489fc8afab9bdd3648949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ace5e0534877caa99022c6e7c6e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd60a5cc314d54c86cfd3057e3224b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f9d2232727a5166105a901c65cddb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9302d717c85fc833f6ead715280453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b0fc2b705a99c7ad07daee935ea654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc326519758f24d1609079849646e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f324faf6d4c7bd6aca60c28800fa88d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec25bc09ed9d108b5fe803245ab0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322314aec336ce0be2ab2c7cd45021558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6610e7bf73dbf57b02c91e0ba841d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcce375d23678f0e1bfb8b44e329b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43be1cad1ffad450c821b2aa8314ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f01d10d1c6dc162b873df524acb8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e8d7a277ce6094a17f1cc5ea6110563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066daec21931932ac0b4023ddfe735ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf9af6e5e9dba87dc9fa8e9469cada65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605161446ac1c4bf893043e85ccffdbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021fc2dd06ce91fb315f2dc7115ee5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1c29d9c079ebb669f3d099cb065868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4e011875d98ca25f0d8f0d01ce7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd88e2ec38e9ce14e859e5341d6de270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390092226bf7587a348fd27c6aaca1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed7c207c880266a54ddb0e741e94d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600564e46a2711add1f90cc93dd016573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c5bab6eaf1e0944f8a9e1f7df894074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76ca730abbc12f614090826747d1ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f56583037206ba992897e57fc345fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747830165d18689abd3f9392e3d081177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad0b31fa03e8fdbae40d2a2709ea5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3463363c7abdac8b2b88e471389c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15797d256f1004a04177dfb85cdafedf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dd731b53d346e1a83e10ffebf9fc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e01de2ca832e7c33ed93fe90046b2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621d37b8bffc35f13e40d7baf3cdad483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d110e965000e6be35272ebdc1614bda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690359e9cb00e253fba3958a9e5ebe785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7441042efcdf80fe108757ded510586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcba23c8cf1261e883baf610268cb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1abecfaa157861d4240b571393bfd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f272c633192bc916faa5e3982a1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf0bcfc7d6426aa1fb831d32c460db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb576bfb690deafd8bc05638e8bb5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8dcec369a399dc21f16520e87dfee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e024d86d8a39e3ae3f1082f9c7e785b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc338be402619e75840fc741644650394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e45653e36467b8d4eb07e57e478cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306110075c3d68587e1118956be315cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba64f315c6e3d193534dd1e27e8cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6da72c49e8975d734ae1135ca706198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bdc7243b910e91ca0d12508b5f0ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aec012d15392eff6368b7a8990588d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdccea501db01075d52e1c3ff23396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae23751d7a3483a9facddcaf8e9f512102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af16549cb8558ab87c677aa0e1aeb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10057ce9acf5f75667d777ee016c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd5803b8e1dc986ff7277bfbe07db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66177dd97000006a2b648ad902936bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d116e19bac74cbed2565765c72a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc13dd59a98429a44cf617ba2409398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d429a21466586558dec9b48d7d0d4be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a9902d2028611c0dab5c2721563a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7c634c32f874aaebceeb85d48346111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b1733115d82dfe3eee7427067395112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087f8d0492c39676bba464cc5fd9b2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81187cbe7a758186a3ffd6d3842b082114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f6f3305645a8435e0e338c993159f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd765f9d9552bdadbf32953c53f577116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ff3a8984538a5a2c6ceb2e47818f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beed787e5ac2813a9bf144a2e2492bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2922d9d01c12275d0b1e62829fc9c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42868a0dbe0737d68bca367bb6237fb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75a2695146c60282dd8c71bf50d8f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d10c88be0a7433f7d4ff63646dcec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924bd21ac5e9d4c4964b249bef712a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f05ae7a303f522745142b81af274124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723477c4a7d5d6aa955637e1d70c131125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e1b76f7b89807f6fd85af4805d8a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dfa227edf737deb93b1e5c666ed08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025136ad8d08384f3155c360fba72fb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac4e62bd4992b8301bf14e262a0ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa0cb134691f3a9421201185adbfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8db23339ccce4f639a14f1120eb872131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12609e17bdffff33b84a3047b69da3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4ca007f57fed1056bddf92a582d64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552322f383c51b37faaeef798d2e8dfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83952607dd70d234a81178d06cdbe402135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61dd8c51d34c60cba77659a34b0044136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9099770afa91d738a46522e1fee185137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f011c04ec5d51453c5eea00d2e36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c70a3c43153e09681556bc077d2812139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c84440c155ea0e4d1360972a345c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02014458e0d6389adffd91374ccb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4a00654939573298c1f10051f7098142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907e1ede4ede78a35afe87a9c3becc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699869a47d8bbd2c18fd65a896e8491144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b51509687314a87106431d074f434f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26923adb61c4cea0a5c82d6b7480ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3a793c5e45423da234755c7a553f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86dc137432e841354d83ce32d68170148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e964fc9f90c4a615781f0c9165ec386149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef960b16cd62a25be56afaed68bbdca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b42bb0dd92d4e4ec189180b8a9dbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7c1881d1d2ee3955609409d29b592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7bdfc05965f821993f06751a0acd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8544615147f0d2c18fa953ea08fb1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66100e3d8cdd4b0a09836ed2d53c419e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16237139d61bd7bf29eb560efd046e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4cc2bb5aebe46727abc39711ed957157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399ea607368e7c1636af98b6779f80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b99427d5040cbcbe929bd240e033159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f8b983186699db62e76e746c3175160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347ee8855e4e1eeacd9cd9e8c5cfc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8a60a019fb396ed183884c2824f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeb6d7e9d9605b0a425b7f5326f809163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3795a13d1aa4421c933d9a50b89e66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643c38a7b51229ea71cb2a86ba0d3e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bbf078f84bfe3e0818344bb29f522166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d708232a14aa0c554ebb2c55589b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fd50432ff1bf2add2b5c5c94b1ba5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c143e9f837e93b87614a8696fc0b2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c376e1c8f3a2e36d72318f3b7a0bd68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ecf7948a576973bde1b0db878dde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892635831c895c6fa1aea463f7758b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f23c1670d8f1039116cda53480527173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf0f1dc87c91e64842a2b930ce9660174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef358f6a0bfc67f7638bc71242f57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2d6d27e6fa578ad8d0eca2bab200a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6af7b4b74bb00638f5118cd3e929177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d856f6f172d3134f4bc839c38e6b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b6f99a7cc13e57065d4d6b8cf246179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e970c522ce0dbc044fb7989967e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53596e2fb6f9da30d6b5670b3a606d4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34c9b4f819a97e8af405885654e94f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8306bb2d40eb288115d2e525a2c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396316e80c838368c3b9fb2bc6afc25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be80c8ecb00bac4cf80a95fa209167185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a29599641119a2624ffba73bf783f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25efbec587ae66b1734da1737266966187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a182cf8e34d29533fdf49e1c335a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eab741a2e4c2b29a0aff245e55919189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa52553a41fcf44e79da4f6c701c7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2216461a4d566ad61b8e5c92c2477191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179501056775772927a81ca3e737fdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d138dce349c4194b217c4a608112b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad031ea1600eada40d6b06f482423e1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593266c30525e978cede1fb6584c8ded195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c5503096966ff850922fb46842595196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b66ca7c1154afaee80b8be1961d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d444dbac3eaf6b986e40afb6282e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57525dd02e572d1a96649cda3ce30f1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c81c6236e5840f161fda9ef23dbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d88e6a8529db90aac22c2186afac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f39cc622a1905257461bb9703e7ef7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1dc3ec9d87e669b99149898523cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162151bdcee6c2284916079d8d8e954204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634f8e99e763576fbff0c1fb0dd109205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dc2ac4d6158b789d351c0c4b57aad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92915a617626fda058969fa2e48f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc96590dd9fbcc2c1ff21b126a3ca1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c687b116e24705177d7b5c13b65ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24836f552c499748fbd6bc0fffc98a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99754bde437f251bc2c35f1d27b87a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6e9796000d9616d788662d17b1f28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e78bf013ce7b1c7cc8f14f0041e87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b68a427aa0991fb6cdb016865a684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd87faf8813dc3b97abd39a331689b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de12fac5da940501ec0dd4d95ff4d21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6855c694fc7b8cf75e03e9a2801b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed452a79509b56fccae2e301e3edbeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec804e2dea6ea6608561f76c5b660644219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de89b5f1790844726f39c1da59ebaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34fd6c99015784660c646c8f9f3e99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f7cbc956408c6921de246b341fa22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3151081d83d082e28218be63d542856223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfece095adfdc49ae97f31c0a60d4b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930daa25cfb0f398652583ce5cf623ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138e88d34918ea8cdec5a6d4b2d15e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0364445d5c8c05fe81fee17007f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be39e4796558db5f3dc74b46a933e80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bee8bdaec7a9d804311e7885e57b34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc3bdef58cb63b8aefbcb5340eb3a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f412c82262265a71dd57fd26dac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6051861a7f10754a4416fecb4865d1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdc64573268ec4258edf9d3bbed246233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff564c04a29549500d9e693c8b6be781234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c8de5c2a82716a3b23bbb49e0579235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32bde96b88d3818e5be5c19ecca12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bfb56b013bf363fb80cf360cb7c28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9b2a60dd6baf2c1190266664b0a49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c3ddb191d8d1f2b9b718967e0feaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc905bf79987ecd97091ee9bce97ee26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c89a8444a3301e4e38f2a91c7af460241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a1d93602d642a2e6008aa27e27c5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053cbaafe164d09e3a6631e0744e40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1ca015d7c5f3caf439a312762d61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f315c6f047a8cc1c9293a4e5577d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6886252684fcf4e00c3ed081b3269246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75c1f49509f57181cbb0ee60e0fceb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041369c03fe7bc2dabf8cd66a895a61a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aa723268fb4fb3dea0beafc06ca47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684c17dcf93ea6bb09ebd37a0a3d164250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dbe9620fd1bc32b5cf1184fdc0080251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ada8fef7e5a17ccbc5aa108514a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed9f1a75ca12cbd005529bd5e02050253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe260682f64fe297fc9a7d8b75882254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e40cc621920197580c8eeacd1e45e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520e3f551b0a9888a660e9c9805a3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f3eb2ce0d9894ff2a2e6333a8d13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c363928b75de995190597475e0cdce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148bf09427ee3376748b40b5f57925259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac1d0d36c84674a8ac2c214d0c71e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a46582308547ae2d6138ab37fd7db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878491db0ae3321068597f848096b184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba594bac7a0b2a7a5f31bada06e3f4fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9461a32a189719c8af70e8c8c16f52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765f18aee13dd2afb894a589f30fb5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bed14f4e7880a6760b390f9d717b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d0f71bff9e91e15fd78914bf06b63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97346648b0b5ff709fb064394248e90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faf7b715bdf7e84744b8d9ae08f419269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c1d9f19fa9212d2872e09825b6bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69ee130bf6a49ecbb751aa53a94fa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fe0966fa1cf03e21f69723f4863c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed89c72b3bd2f50702aa819f2d355d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff9a4c6e9aa85a1473f23b91f157be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b194fc1c87bf634a90d94fb7010f85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e784f275a3faf43670fbe45e379e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1fbde45a0930a001121d887e931aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574d3b12c478b5dbfc684df67b6510278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a52de5d43fa5cb62262262394bba2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00814503891ab3b30ddadd5cf7dcc38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946922c28f34cba2d4858c1092871a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ff224de196f8c48992913414a7f3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90747e383d09d0207d0ccdb342ec3e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b13c074cba154a7dc9d5a5deed4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7afba55ca7e2eb015deaa50bbb70de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e6dd084351370b7c0fc7176eac2cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9438183b84dc8bccd410d9b57554f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87601eb147b33e78f2c11b28c1d51006288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc23db14253cb272680e75e71606e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9d29cb21b5219c2640479dea2eef1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f73f685abacea00d736fa2c834fde8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db61e2b3c29be338c700752edc4a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3bc6f82f29c590b9ff5a963f4445293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49632a41762da85303e8e84c6e8c8844294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa8483ab0d0010d3ac6d1291367070295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c37d90eaed72fe73742e5467b0c8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93294540b467e223c5ae3e716aae778d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82df70f6080e927491d9540051aea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0645223e41e4ff7f272196a50cdfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b0cdc2dd99fa0cfeebfa6140ce7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568ae9bdaef01f52555c4db1178c97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b23dca7945f1a52e9175203291703302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c01fd0a6e8e7c8e36fbbd7372407303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c41636c90de479d414ee6388e4e2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449e407e4e94649f45e6d450c7e648305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa306d7d708bcc7e6ceba08d1c978c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642600ba1398fa81ebe819df96c40d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b284061371be1b3cda3a8dede03d5e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29790d2362a771be47889de2afe6e23a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dcff024bae99a75572f2276c61394310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cd9ef00c38c28fe51c47c138396a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b3e5ad801e0785bd8627dad607d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edfc198316a6dc8f2c029b87aa6cb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc70cb79e037e15a91c2b2e514fa5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8b0a4979bf195dc316fcc6bed14f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e7d607571451b3d314737d81c99f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560260474c1790f28f33e04e5940403317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31829fe7738558af79e2bf76b45cbfa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbf45a1c433a9125ccd50297215e30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83ee23abd849381750859dc85cca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989221e8b9b2211882fab9f255ad25ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcf65c481a0d43a37f5f71c155468e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81608ad7bd96b626135882374ec9674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3dff78e7b5db760db7edda2ababc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844db85d921330710f79ec6138a7b92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c2e8df85a578d568eb621ec321eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967543631fc16d3569fea80b418763c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd37ac3cc463787bee112a53e0dfcee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179bf3cc467665972c33dcc6b409530329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3207f4bbbd77ed2b5d740576aac6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67acd9ba2b7a09f48fbcfcdec2bf618331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7495d4a88743e54ba17979cff13b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e25cb8fb26fa71c5181ea04cb0f8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc1c81c675806839f495736ad3cd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11ae416839d7ff14d8dc3c6889dfff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57d653708b60be54e39c6f88b6b4dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc732a24d7f7a0743bd4409042d161a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8bc6c7128159b33a10ff05f165fa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a58cac6f13790be62f437966dbf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d60fc0f8541d4ea5568783b9c2dfa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f08c04860152685ad3c77f05e1288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55172f1abb9ba04b0f9da925c8470b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912fb42557de76e4b0dafd2cdd771b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c7462d7aa26e57ec5b070d7e6eb2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d74fb7aa4a14c7ab4296688354b19512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15409c95803deceb13c0ed7d3c02148c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7e8e3d365a37b0a6ae355dcd2753314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06088301741de4a2e2552d266f2cd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc55315ce878d702c34219f188246816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffac9bcb477da049db6c5c593b258817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998ca3241a52d22936b3b3872042f5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54386398d84fcc7fc5c321eb5f13ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac80bfc67437e18abaf8bf09eb2ce9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db52493ba3c59de1d795a81f94e67f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1930cc5be4590e724b5a7b966ab9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c90a11573ab224b458fdd207317d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f58fdebea61c3e0f070c00647eef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade595f08eb9ba791ef160d13d1b2a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608da0cbc6de8875ae139a32cd7ce3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d022a742be7a91e2d5a14b46d190de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d0e2d9359802659ea17e3fbf815428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fbd2e668904e2bd33f37f5453bae529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27898f836af91e9beef85ae148aa43e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bcb2fae2c897ccac087490c97aa9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1d700c8175b32bc2e9b3ce39f26c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95a55c4b89ce0683156c12fbce40f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639aaeb40d66a47b25f2402321ef2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb206179eb9e84a7bcd20b3a49ac5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d5de84d35b2b6de77254c1a8ee0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d42c141894486bed4e19fdb26549737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bcbf41d72cde9184a8561726297c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1cb592538af48e93baee93552421839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31474f383e293e5654cbe505359a9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc62c5b213307b15ec113876f0fcce041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e54aec755b2df36ac606d26b4790842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103711fb4052cc57c88d17fee824a1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d7a3957ee05eb68b1249419d2f22744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767544893d8c9eebbf142989863c6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0813718f048d4a1d6cfae3d61849a3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd844c78ef54e6a28ecbbc7a9287947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788350a5794f5e667cb25a21caf3cbc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7a01ba650f3af0f499b3afb19ac0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f89487b30a4135eb6d125876aadb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027eda27d241aa950f88e25b234a7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bdb7cdca5ddc4f139569352c43e9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ecf3c82c5a26701fd6d66afc8e2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc225c7b1dd4a95397359d16bae5b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286b458f293b00011bd33a5c12e569b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b50c932e18faf7fa4b376fb4a7d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17ee564eb58984119a119dd3973bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6849cfc87cd1d297270271fd0e0b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d28b6525c39e018c06524a6623ce9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3743a32caada6f913ec187ca3a38b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e40a9db7d06097bfba121641c45e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a5f1a75b65a337b3d2e4a5aada9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8fc3eb3668647412f11c3a89a2c6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2d910d74f7dae4c885622c51193064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b4c977aced89c3dfbda6ec1f835865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2936c683bf1e32a6b25edfc5b2a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab8f25d7258c1e19eef10a8fdd1ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9a78b837b9f197aee7eca994a05d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6c23f54e6095c6409f6cbd7989bd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc561fe390515ccec7a1d1a50c88170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494e7646905a6cf6da69590619d07371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65ed00b02fa42706bba8805b066a4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a620b16185ddf356053fbf09031e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8d7ad5d904c7b31059fd08425202974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a9258b2e3dadabdcdb2a657a4f23f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88866b687af6e053a9d39402342bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da45b1dd29350337de9e9b09c3ad5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d50095b51f32242af3009756a8bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02430d75ebc84db5c7a9e5dc2085079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def517f07b001a48b49622f6a782cb0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124f7a50db102b992f622c50157051581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49231ff5fec9e5853f548d991ca43a5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4e1c6be21a7968bb943fafb5522983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c3add1ffd101c24aadd8e98f8a7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a50a94d1dad57572881a744da17d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cded44d7ed0e51c7c6d641a04d685586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f6d98b35d6b7aa437150b2b5b1ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c7ff5e8ce785a97c1646d0774912a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e6e7358e7457a2b28e42836d858789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb9168d0a5effe11c484e1ae06a4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1132ae5685b23e04ac6590d4195c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5b62f373068155dcb854f59771db392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31e3886b28e5deae1db9dcf53355093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d218f34bd615d4e5fe1454aa511b13494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa4445afbd3a63a0591a90e2c2367e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5178bbe03662bec94d91f1225bc2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cfd4fc64e5f83bef2d8db8109535997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfffafac7fe087714894e464eeca7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb719def621cb6c3fedd18c6d12408f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1099309dc8e7e8febec9ce3569103100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce3c178ef44c19526f35a70ef13f56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c90bd6c08ee3aea543cb74dca9cec4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e8592317c2a93c820fecb0c1bacbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e6e6fcbce2d6606fa4edd12e47676104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836560b7d1b58ec00d05f2edefb0cce8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed66f2136db60db5c64485239b8c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5209065241d218e34159a34d5f3e00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6f568acc73a5440dfbdd9a858d6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220deb84f572f4ba03712fba76802b59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790c939deed3f052a57c65c87ab285110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a15b84ede2db4ca90068a548d177111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1badd968f14dd2a9a9b208250f719a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86407c5c31956f9f12a5f792a1949e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217f5da4e87c384f1ba5e14011b7e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1abc0185760a4c7645c38c09cb4b94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cf9ff3946a202208cd55aa97ea0f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e43e94a7a5fc1e6938f3de5a2d8f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983818da043a3677b7c128dac3c017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d5039848429ee8ecfbdb63dc4854119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f71a8378f5cbf2ab6a08575eae2c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388169682b7e059922f3d34cb094e59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48d68a74cef35b51b910fc7c6c6c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f6c6e439ee339b56a34989dadb56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9518e1c1ca5683d8425bf98a9d2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5dd751dc1f0e89afa8d44ff06d8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d1a832fb98ea3645856b0fa3f1a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21938ee66cc1b63b30fdfeb9f0f5878127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698febb4e71f111095b1b7cfbda6112f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2e3ebce229b3cea46af2094ea6f2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26abd688307b11d5c211722ba5416b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0d6d6b7b66119a6ba0877a92b04a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce57c21fbbafe72ddd4889e039d4ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa375c1701879963c536e5bf73ac73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0ccf42d241eac892e831e8d5812b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bd1c6d76c21997b2342379d218057135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9da7a3060d35aacdec9f6554e18fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fe78eeda2fbc4db13dcd040902554137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd798f0f41e371ecfdc451d5353c994138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a65a2560be0af439ffeac61c08183f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5956060800d87277265b3ace6296e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374b1c832acf3ce120f90d8d6039bf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67d788b9510059b895cd234ea10ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb213e37ea9ede15fcefc5cba6ee718143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1646be1886c7565159b13ec96a75ff9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72456a9972965c866b0046f92ec277d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d403484d4ab4e7e7fc51a5582675146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98800d42d1a8dfc02a24eae7ffb1d5e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e5d9c0f8376c8ebcb97d1a2d461c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e190869dca682a99a6b9c0b2f86101149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff68755e54e611ca2b8478ca2e0a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c52a94983972b5a8675691c3d48041151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e1f146c6e57874a879f476efb247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebe255099853a7a60ec078a5c12cdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0fc25def46e365f5f4a78168fbc62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475c1280c59ae942b8618162aa1637155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff3f5e9affd8ed5625c7be35ca1af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a4e023c073992f5cd8d4b469e5d6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b1a6b509266956c677b069ddc00b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd873b52d7ceeeec47aabc6af3ef1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f95b158eec0a67e6feeed26c1a2ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d20b98b5743d0ba6aa0e76cc2f85f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2357b11f0cc8ac0df588fa501835b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58b29a10d06242a726c2d2226fe2b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409220c2988c408c153879890c56eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e1531f477b4421dcf466a75bb0e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab445e055b256c7c05ce02acc0dca38e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3a8309aef6a3a404706726394925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f676cf2a79212a80913d3ba5b7816168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ada78b16691a74b604c094f4119eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4f646a627cced7a7d0524c460132170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e3731cf3ac9c01d4f57cfdb68ca02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23646c86981861c53a81412d106d54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126251b06d90a6fb4094c8b5613aa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dea5f53b5b5b00161601b9542e960174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e5dfc56c723714bcf3d4328ad326175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759a1d76401ecb52ac11017f5f2761176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47c7a1c9f2f358bfca2a6b8512bf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312f8480090825436a48fea9b7f841178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7dc559c54560de96adb8cb25187ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da2a1c1975f4e1a33a84cd27531dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aa37230f5fe6c48f9e15442cd4af5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cae4385b7b135a6cd82158c400404b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3f960f95b7d6ebbbd1893e3d4ce1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3366fef83e5832787a127e09add79b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144250ec0e56175b2af1fb6948081db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb6305a89d8d97a00e82d57e12f492186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a517f458c9fa11c1bc86215275ce66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb042068c9085472a4e35bb35b1cff71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e099c65d8b85c6e143588788472b40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c2984526ad3883b933a3413a940c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba78372e2d9e66ed500c15dad943137191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f12a4678be2a76b0175501961cff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b1353e1c4a09bb379f10495fb041d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389435aa8b07291f6ec3ccaff23bbec5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a41b1709aa4e8aa443ef16e163ec7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb0233a40da7dcbd27eaf6b0534666196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dddbd81d5de7cbcbe2ceaf76705a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582bb3963f8167704b32573e1667f59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e625b93446c991513b185c89daf0ad2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e07ec46c0fb80a28567e96bedbf8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb64c13bd1c62dada34ab90a54addee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd81cdd156dd96fa94b53bbefb9ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c8dc9cf927e69463e23d2ba7466c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd9e3c237509e028c7545295c5a92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4df78f54fade7911b8353d2eb0e39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b12c1c9e375c4337859e5118a2240206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1bfa5caa9f828495ae96a096da3d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050c908b881653460b5e837ceb95e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a91a8f32f7533741b498529fa1edd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083319d6a8ab29c052f3609c040928210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c126676ca403d5fb63003d0a5a47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0dea121bdacef6e279bc9bdf702a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2218a595f7d97062b95fdde90c00e55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755423b24f3633cd3c90d66ad8e3894214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc57516085bbcb5a5bef94f857acfb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6b892c76af2400bebd8f0807aaf5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbc88d5b5e9419ff81ef58fefccee8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289525fc039c99470373aa82d83332d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84356b51478dcd38670a2877f4df00ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db4af9a53334dce290ba226cb65c51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2d9e4d1ab7580c6eabfd94a329534221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1fc9039e6fe8b1270b672f10f8a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff61fa96edc086917585d7bc6e7ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac41c1b03b630b7851f8a9e57da0828224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c709516f60fd690c86e0df0851aec85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da0a317d34b67067e4167284690f3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b948d85e8f06cd8b9d4c0294dbe4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552f522de7c721f077d5d80536d475a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9654ea2960cafc206bfe008512c1f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4e4eefb9d46ce3bc596451dd2dde1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789f26629da5a0a4ffcd8acb8c1e2bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1c82208751de58db996975a5f7319232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f38c242cf4e6f69b9b251cd97655233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43093978ec21f75978067bcac58c417e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9bbe4983dfde72582246228769cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d78512ad75732e4d56cf119c175596236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553b80ab8450b618936886523b360e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940efcdcea91bb1d113185c46f3f897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f52a7f40c43c04f50cbe90c093c80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1236d2d77763061956c1e9bf80cca9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ed80e9ab2419fbf480c4be20ef8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3bdeae40baab83be3540db94f9dc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d767f645ffd18e991cb7182983e66f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9e3c70d4446262c8676edbb63335244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3262c074f18037c07794df7da99c9b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e767f19ce4a55fc81bf120614c236b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ff4a041dd01e08a182fce96fef7d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200287a686eed2f82db1c3cecdd4c34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0a29c3f1f36ce4a8527a1d1575597249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f3a93a8cc43c7ea6919a56699bad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302882d0503ae9a2921fbe13c6d3a201251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66edda1dad7fb94ef880728d709df5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55111dc8ec2d6b41245b342dda659253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da7e83a930432f8e1278390a3d808254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951d8d6437ac64e571bd70999ac088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a4beb839b639b9c4080527207cd46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411781fcccb7212f1b574e5014ea1c62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2974d8951f1e3f838c00b47026e02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ce837000057b21ff663bbbc4e609f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df04f9c039be5a390f1fca97490735260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d98ac4e054f180bdb648ff46ac01eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4815cb7ab347e1b059d6660245d5d0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8a844527ac87867ce689201d7977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641effebca970c2c0a4f9a12892ccee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6baba52e0b2e0fb8226f8a1c6337ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822268e9e91fa7f9be57cb9dd18da15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b8748c884cb3721f8849184ff4d7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d4d36cfb178ef63170438db1002d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec84faf314e4a9aa523431cf04129269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a93f648b7587f358e27adfa03bb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea303d2d43fb714cd5ecb594c93c5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7502efaabdbe7bf8182985a1a627946272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fabca9d8d43cbf09c5f433bdf2e82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d80ace6752d44593073328b4aafea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694747c346987a5654ba8b32c1e8714275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ccf18c0d482c0ee5c40c618062ecd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9bebc131a418b4fd0d6a24527849b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a69cafab6a1621266e2d4e657608f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d8334802c546cd645c688d587594279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229da4a36b251c2781d9a95ba04a6fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73d30deae5b0821013962760b84e69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c44cebc7dd2f62d36c95a0c762a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f39e55d321f29ce2e2c0cd40003d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f555a3302103c9cf9b37778481237284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d29bb7fe4e8f7618d576e2b68098285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b881466348cdb1f430bf78dcb45d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a15d95978cf044946a831c71edfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4426f12cf89b07479e456a662d99ee0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4889fed1a523003116f50bd82e2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d41642678b9c067258c607a998629290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e7bfb97053c2475662c95e095726291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652742f2d8aa5726b5e3f39bc2897a6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f02e2a6feaccec8aa8b901bf56214293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c4e1ec5bde1b9fec878bff63fbfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62659f3e75b68f79ef138ca144ce468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78060a0f46c865dbd4e3d8d5d35ae1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba6624b846e2d495c8722b6654dff0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec37f995756082d142d7f71fe2cabf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e5705c8c4decd688b2eebc63e0f01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2816c8f5a779d46f4e27cbb1c5b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9297692b3fb1948aae8827ff86b95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e83a40554fa32426d8eac40909fc5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869c5d89d6cde226a63862f35ef98e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43fa100cfad227e105049dad2c2b29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b659bf4b4c1005f1d2b7ec478aded305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78e1af8fdd466b162319555072ee4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a4b09f6a503302c288507e6424c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec72c87b267c48ddb2a1679ffdbea9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f04fd3a0635d3a3084cb04e307ba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61186631dbf383c0701304aab696d7e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f775e8a330b3f995a75347d595e9f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ecbb29fafaf64f6c9b13f57ce0ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4beb5494c2115d946b3be94df9e049313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216705225c5882a4d0fb7ed21f1fde5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27812c1f6881b3828ebca5a63a920595315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f464e7ed75153090bf4977a4c8224b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104093a8ff37daab7bc7cfded53206f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8828ee8ab0049c95870ce60dee4286318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031968d88ab2ec147bdbdb8f53605985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b74bd9711c407c0f7782b1d95f1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ff7d837569d05b9afe7350e7b6111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdab69b016bed2f882bb1f242cd5c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e700259673b0b6abd1dbfe8944345323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eca25790c1fb26dd08bfc54f87778324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d741576856aa312e372c8729a2d4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>