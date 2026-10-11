--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e6e9d6f10b215808db2c3243e1951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19985399a326fa39999fcb2eb6e2a7892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d04bc1c85ba2a9cc477408b4b40a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7690b6555cca5efffc6450747fef084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f865cc6f4f64db2ad828703ffd32aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae74c37fa2fdee1854216d7538702ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0530a4a571f8a48365477e9814ba4c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ace6d45d0cad1deb9302d79d7d3b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f80c53e287e0338d834e7717d3ee0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce979adb2b59ebc0ad30a138c165ed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d079434801c12a30e96428c472c4fd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0b8928ac4c67deca6a0028e7431412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ad5d95506804f434796c6afc711813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464fef0e04924e771541326820e204314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704fde1188ff4bde0ebbc4a0adb70c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d92fa0cf3a4068412dfca43fd91ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837fb66e6cab007a4c17556a3a7f2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a35a3e380259b20b42e2ce16d125c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d977caa9f5bf3042421625129af8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb42ab97495aa0daf25f33d67ca7c6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6211447acffa2c2efced2200cf6f8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534bb7ca1f0bd585c2b46a4e32219d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77827ad9d71e2c314537d2bc7dc8de5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e994a1d9fe49a8a451f2aa0990c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12e0655299dbfe846b2c4f20c6ba9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4995a33a7240b979adf1d42c110cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad51b2bd6245d11f93c6d8e3d4b485e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bff39ba39db95685fa0c3cefb012228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4805acffb461908eaed7196b5660829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac4ca4100853c514e2b73360c99efe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9e45ec045d50ac1be24262531a8ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742e4d29b0f83291d8e6c4f5f25eef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcd15d4d1e349d48cd8a5fff15794433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff48a11f6b5a8073bd49d911f34c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5332bd046d259bc8a10caf19fe09335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11083c4236e7d2d0f774a6cb7b0db236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076667a566f844ea8c61280f871114c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e573e9d973471c2c7f2b8372c1544c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb5f5563643866116258aafc3dd3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e089da8c12a9be901aec08b5f97fa9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56e8f64025205f86118e59b109ebce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237eb947f26421e695b36136ed3fe2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e8e36c4b1744f6c31fb47908709043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef282478d774af24faf9ce8a74f75bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20ed3e3fcaba18607774c7e01e5d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b9943a02c08e80be6f4320dcdd2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc1992d6453be31b525935ecf69c8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38964529a2c46fa127461f9b35278f3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2df40071b59aeaf3bbe508c916d97b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8e39a9bf31616df78698148a667f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c271f8d6751a80552fdc6394d19d8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd077245e6c7a94cb9a9a4566c1a81352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e124cf046ed2c6f045a2bf78fd8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64297be79472c481be8da5d7634fbc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1051fead749299775587bbfa7a129255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e01838ee600ac50b791467a8b11956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ec050bc88bf89f1f43fde7408f3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b53842fea179fdf4ac37001f451758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b3eeb7f491814f7703b25adc0e2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190deffe81f7d0ab4ff879c653bbd20360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec28c5ea7926f0f59a115ab8fe4dee661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a06f928cb243175c5024cb0050bf6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9eb211a93d4a01ff9711ac957d26363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f43fe9ad5d89e807c5ffa90db0ab4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e06cd970e97a7fe9d89c54432fda565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa3d98cae3727a718567348ebf159066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaddec39e1d5302e269de772ed59d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc8441d1a70c8553b3c408a520c1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d58c8f78df6764e0cc94f315e79f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79fbe6981c139cb6a96d9a9dcca6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78d1dce908e462468044213afeeb4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934a8fa00906af84fb54241809382fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d24211aabb40df2f4b0caeade9bd3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddc736442c21805c622135d7a6b8e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14258545435e81052eb0568484b67a7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac537dee67fd278c36309742863d9fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7626bea04e9324e5c83a38f7be5538f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4091d0a5e13262e6c50262de157a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431340283d19a9d6c397fe1ae1c48fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d73da589b3729223cd72d44fe7e7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bc02b9939545527144f9e137d672e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b87a828a6bdca67bc69a0c726fecc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6acd818052e27033b6bac94bcc34e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a09411b0f3631cba82d6c9cf06aee384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3f0600495a6f67dc7cbb26dedd4d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc53527faede02dfb4c03757543ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7213ebd769a9e3a00819a4e2655b42087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad7881de9ad86b26086b769d836c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be39362da19701a162c0cecd4053089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a326d27ef11806702f9c12cee179490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066cc9079c367ca2fcc77743cb507f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848f734e3ea36b04ab5a1be8dff84d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ceb8f7b229794bdd2ef41a8b7931f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc853daed72858a3c515e02fa1d1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4aae71c21abebc6311178754fef9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fc7de00c9f6b86481c9b17e10c68c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877cad4c2199718362cb0e78942cabe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9653b2a7769fd05f9a7e449cd70329398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66f048d45f3082b36d869c484391c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a82bf9289b199ea64f84ada29ae1ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ebb247da9ba825463798a2657ecce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814ffabbeb75cb4f4f4b2f05ebfad0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b829f1b6291a58b920e4626abea0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9608b5772b77220885b277245047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d82f804948739d2180568592a9e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84630af808af6fbbd23916cd40fbeab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44ac42f9332fecc63332060296b9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b9f20e3da26809e412d19d4fbd8fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0369554f04d163652dc2b0767ea6cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b909ae8ad76611280c1dd17473a2f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53f0b4123acf299a2b8997e7dd2fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037dd8195c0c1b4e75f7152f0b6c00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a2c8caab5caf908d9765d08166e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774cd4dccb3ed76dd35a06144504f27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9549b5f50653f71ae118b7aa2506115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163375078e988b1c33dba3d02703d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85797e657ea7a5a4f284a75a689550e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ee74fe0d8760ba7667e1e5a16019118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d13a81b0287222e9df233ad5b731c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510db0e06a2e4d3c57c9199ef8584a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d6e707db628f4280fe3229590c291121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09746b67027ce2d089aee576015e8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4b51dbf05e971c20a0444ac5b6644123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c89aa17548ee4a236b0f73bcebf08d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab6efa85471e062305533ce249d42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ff74040f8c684c5a77f3d9c5b2b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850e67a2cc65553e9cb4ab9f0365def127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976f2a478b16a74f65d84944567f47f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f445850afed1f9e79b2b815a7be13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e9638f5a44ded070c9acce4558618130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f168e5693c2f80e232d8ed3c3d8f392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd7c7ac9646323dd6cc66e0fed2e26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0f1d53480fda0a419761a4425cedd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd515cc781c87359237c857fdd8725134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62c7f766faa90e6e3063e8664ccbd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227659faa163d33000ecf9248492aeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaa12481ced6ab9d35d9431c349ce0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1e705a8b3fad65a0c8d5e3fb75ddf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9df39c5195a20974fe932478821c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93fe666da6d3848b99688878f1f44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305395479705a47d4d631b9b1fece79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9c08e6f7dc81881b27b524eca8b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf49bd494512d5f2a3b37efb2325f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40285d828ba2d236ec83cfb652430d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9f5696fc09e2162d36792c2a9a9c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a4934b4d327d6d703976c8953c6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e093fb41ffeab7d6848a8322becf9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394c583ae2a09c036193a333d281977148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a59ac6afb81f7dd9a862974116574149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0779748e0e4c0f122951bb81fc8b866150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346b21a997fd7930b1d25711b946d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a22f960c5f1a0f5bc2939dd40c4543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf6fc237893c925b12e29cba1ed60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd33852fbda1acb3f6223a5ad00903154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a28c8b8c66bffae97acac5a898038155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733325126ac4985bdf18fb2bd5187685156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e8dc0406daefc9cb2410d56388a60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1ab039602c99fdd3021c66489b16a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825ccd102b1557c9fc2646159b45bda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b6b3042a4dcf0d27e0d4ff099c7f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c083588ce05703fcce4c4affbddf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57666c44c24f562e19aab9b38572ccb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ef0e18cf7eb9adc48ece1e65a1233163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeadca1ee41e250644a884ed8bd617164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c688c38266413494ac514a8b0814165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74bdfdc774c690d232be9ed36de418166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e791802460b4055bf067854119d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8fdf12937f1354d93dc54a1d4d419168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b4f44a4c38d62c8a1b051171d890169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9a6a7a03ec9d5627f9c6adab65019170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf34bee4d39d666abe6633df9382f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67009a04477751133d5a420cd09024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24634e6c9d4005f2723a7051449fe52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a86c5ee15a60aedc95ccec5c53ab37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e5db180fa10303247315b3ecd73da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28de65db54826ef7f01fa2f64bb6e58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4e2b31b9c1be201d32ca0765d5b4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a37a1ce2ea231df2cb678e9422dd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc1225edf11e83998c620901f69421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550128d8bf22edebd54f88964b424bfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f121909afde20dc4e132a0a7e749f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5874e71893ea3aee5083c3d86e3751182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ada2aabb86308bcb741a825057047183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f59dbf1333407039255e307dc9fd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f1b88568a3405ce38fb80f19be83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be744dd80d4571bc1f55422be573ca2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a38a5c614116a738ddaa8173307a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a80e04b4cde33555eafaeecf3742d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a9a2343deecbfebf7b699946e88d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d6f9d75db0c6f2695685885b551be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d0ec7925b5c1cb1aaf02f2c5f51f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eab3526cd0a6cbaad70d06b1c7721192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a317505640d8a6e4314878b1f05c26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdeb63fb6bd5aa6c03d476a23bf43f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f66ba0671257a1229188e6c273a84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d31f313a56a519005bd9af80d1a4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32156d25040a800fa237ba74e650607197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b551d3821af0e40c538c046b07675198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa527cbdf35d8be8946f0317d5826526199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db1e87a0701c76467f30f1c55e045200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18214890c48c1e64c03b4cc690863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbede536172823c9032e408fb8dcbbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a783ecb806f43c9b64cb48780109e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db2573166d9d2c878b71dc03020dbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ecf3114d4fa59b9a4f3ca32107e82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb292065ebc666d445f3ba73a71944206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538d51808806671c82cf6544427fa4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3df942db8ae002d990493d2188697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf298aca7c4b96f33787f94e030a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe9c72030b8103c62d93f010c61ffb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69a9c1e655ee83b84d48f99eecfca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248bb3a6fda7c77471137429ae03970212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5878ad1b9da027efb7d172f3a326c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48097534ae848fe2fd8c65d7eb47d091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a4489f80f3d1636cfaf68e51f10d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51afa705d5252bcde616fb72d2a211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9ff26673b5d453228f06ff928ac05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca403312dc729273a3c6ecec9b45a3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83057b382213af8be5d62644b50188219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4266683ad7686fa53ab9634c3ec7a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a65b6b0192fb15fa909b15d11f3714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55649c5d06b2655ea4f9d135eadb317a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b014525720d4461f4d707847b3914e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c47f088c7b05c5523f60ee75f1c87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64515c31215a270f1b4235f4e990560f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bdffd475d6beec5113eac44464dc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46569e1c5ca34609de9ac5d32d67af7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd6bde5b4536e765bda75a14a0ea7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48bec950b622a08ed6b595a0369c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b2e59dc91c876f42027bbc9a16e2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869be38a180daffbf454c96c0101497231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804e4b95e297d7e0f6f1da0ee0f3cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be99b416722594c570f38cdedc16ac0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513abc279d451ed6730ec45094ef2435234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef005d53ab732686a5ee69fb941094235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fd1a6558a43079f5c6f8e5fe737c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87394546dcd5f729defdb3a92afd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bb7fde0278c6a4c300d72fb33d3a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5032861294b8bd04b7dd322674c8ecd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46387885ad8a42d0667ed4c4cbbc46f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f12fbf29afa92a7b0a279023bab7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a55a615ff2bf07b97cff828fdccf92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a973dea4444f9ab0b038e9f833e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547a42be6b797d105eb6d1841cea74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234dcab259434c38e98988f4497ce00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553189b3953a23f7bc2e58dd62c2e332246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e627931579c837311724f5fe6bcf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5edbf1596d57ebe2045d4c045543c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ede13aeeb594a201415485ce95173249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed5c286c81d4e51ac581a60fe5a92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc5a8231fdd7cff1d07ff454e21aaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932872bccd97cd9adfaefc4b5c28386252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76253e5d991a94d88597aa4d34ce70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578650e8e5f700aeeeade3274301453254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1742d49a83c541b9c201e8be20df4dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee870b2993195efbce1cd5db16dd447256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9714d99a897caf53b924d7eaa5b826257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157c2a8c0efa6dd2776a42f61ee277258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ed2ad536e7a94204eabc006766898259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058c7e37b764a5611d58b3d883e921a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49df0031f21b00ec3b21a86d09ab74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e836721882f4932703c02653372f73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fb39f646987c681b67e7662bdd777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ad91039db596b5af23875a70a3862264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfe8a00847d83acd103ce2eb581bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485468c0a0186f6f7ef81a950078295266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cafb20c02bc641eb2e9a52f48da580267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3deff078852ca8bbf4fca059fecdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6731731c1c43ad71db1684f949c67a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9abf8f42d05141abab32a124e2e38b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb552cc38cde3cb49b3098bd3633a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46c5a1b5b11dee4c29e1e1a4557007272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e916e9fa014ed9f2ca626bac6ae71f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ca295a2c16450689cc55083c481bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f833341e86080ea33e4148c2f0368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980877df982436941a1d145a241f0aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e692f19c49f6838d29c960221f4f434277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca6a4b2f04e3c3db9a0f57b865ae9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ab210b5775eb30ae25a33f6431e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c635cf2e8292fc0815d5a05870871d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44175969f3e1b199764719145c7433d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d008624cea36f8528f8878db53203282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741121bd28c4c0c12f005f2e3d0f12b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b53d22fe493fee3ca68d08e2cffc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9a5faea0fe35f10d115e3443b73ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab99ce44120a9a56f601b9fca2e027e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273eb645ade125602071b38d6eeac91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec02dbefc39564aa3212260a742dd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a0e6e138d880b8e7280470d13add289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857675f17aedcf3cc7470f6d82e13320290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692c17b6dd651dee703c5f80af965c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dd4feb62a0c1f4778ee55835fc663292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9e6c6a35c849ca7834302f2fdde21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc3a57e540aae7134e87d1f65195c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad59ac1eebed5ea19e7b8852511fc1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3631bdc641fe987458e9956fac372296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8acd8910437a15ab39cceaf6781f74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e135e90ed0763a34c24a73c96dff4d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055d16430fc789a55b39d92028a8860299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43043d4fbddae6890058f2f775c73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe606e5324dbadf79ea98fb6ba9d074301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf574e355a4e53f4d75d18688195ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee942278f093bcdf948160ffe6e81f01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c55845393f852fdd9d60e9b8dcbef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa481a679b1ba2f6073e58918fbecfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644dcc19994d867e8c959db8017d1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e49b2c9cda2409e28d097d011a33a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a65018ab9e5ee3022e3c4efac790a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc93819ec009a6ad13fafaed22f957309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273efdaa9a00fbeb978dd686e89ad1f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6dd60b5865ecec0435c8b465de61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a3731dd8cbed6896f7c58010f9a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fa172e2c37b4028c68bcf04c6959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97388031e9b5f7d5166a4a6e0354c1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018704c21f500eb32c4d496a28b0ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a8aadfce58833c9f1d81a7b8c415316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99660518d6d8417e28a84e9c33e1c54f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc09ad069ed091d1437eaf45f5e04d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e43fef4cfff594376b59fddb1348bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2537a8bfb8b78faae2f49f0e82ae41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b068f3f78d0f18c16a6e051ec7a363321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9579cb10f4633e164de2118c39f76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352d476615f00699e3a01ecc47540d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c2b988d113e6eb0f8ecfd3d923fb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38a5b32d92d7dbd8380db8e1735b6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf18a74034ae154c8988c72de704f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e593d8d1650cc7ee91da16950c871327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd86adbc10d31899f5a054b5e2e11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c676091d35a06acea27a3bdee6488329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db331fd621ee2d6b5db8f6d468a7c9a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d3b76b0409742b5ac78557ce6b348331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf92c7b5b168735af91db90f03286332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45674177a7c7270fbdca330d13460d64333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20133663fc2cfd60a53a27335ccb2481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54b7b71945c319dda672822b4bd3dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3acacce5665783809cf6c53786f3523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf0374623e067333b7d2b7eb2fdcca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dc1982fce11c65bb15a0a18f24ff15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa484afc43d636515da2368056489f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b037b82f4e4d40d89d878134cab697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941acec49d78bbb4ad7a69a4148079368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b574cefaf555c71139b8216186f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3948ebec29c8a3564c26338257782110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d452ec1d8b8eb86d55677b699f50811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ca5d8f8fe56fefc7925617c35751812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80605c722b9ef6e3ee5173852ea8f50213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d95cdffe0d6dde220a6b08e40e745514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7924eff8f764a5f165e5f538f3f84ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93346794085f0e0f8918d04a6e8e74e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f27326cc880e4ad2d996e1b8d01917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8346ebbb02c3629e4d6c86147a0b43e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc758b605c1d5834503ed740aa636119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136693b9adbeb3459e48f7a166f3422620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d52368f4400c0d7df817b3b9b6f13a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28331953a2020cacbc343cf6333e685522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754268bb4a49f20390678ed7ee6932823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581b8a684117dac800294bd22183ad724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195519a8ae5e8e5880c9fbe0dbde6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30b2800896c1b845cb0a2978ab01526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206cbcfaa3212a286b3520266ea81db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15401a8d1378996737a9c197e3a54a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a8f0a72c6c2d521f594c98e53efcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa5f54d5f41071f58f8cf67e7fb0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0bfc64c37c1fa00c739916f68bd2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b45ba776285ab2e98150cfa61985f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d74def6679ae97866aee2aa0e9cbca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15189681d43b56975e92f3e95a05dee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559daab60d9f0a1e00d9e52efe04a5cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ddadc0a3d159732dd29ce4543a3f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b00d968b23e64fb635e5e3561fc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758df157d83981a801c0b21574bae0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa6f41ea841c71fe340d47d29db21239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546dbe82a26f388534d400f178f96f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7535ba9c001ad9c0228ad23db997ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1239174a44371b17de835db549faf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b95ad4b61687440ee2bc6688f0c0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df36a348c4c82a43b54f13f36eb6b5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab228050e58a18de53435247772277545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ddd1346df1c3d7b5c91ae5700f88346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883e8bbf99ace6872262a24de84bc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d390eeb69e5ad8746bc30f4d94553d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2a2582151c50c4aae27d5b267dc1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35adb3b795a996af8aaa6f5fce4285950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093495e542dd2ccf5bbba7f0a989a1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf731f17f48456b28e6bdab02297f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ce38daa7cc8292f9542ac8536db4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433adb208b8bef7ea0eac06d0f9d1e2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f5c28ab77a3468a071428e7b883c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf60d33512c04cfe5221b5accd5627356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62657223c862998fb16c17ab73738857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd265c762d610e4fcb12e56ac90d900358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9866ef89655d2f43a12edbc63d6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1383afe8a0dcfc5feaf9243295d5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d94b01fb5601c0491cf1440c4ea0e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d229e3d52e3bb0536064f23f62b0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f82311cbcd8f51a9c6c6afa15c0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50959759e5e5c832fe94838468cf69664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36befee2ea5060ff38a39de27c2f5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9d0b2fa8fe938f4f1b15d03c24aab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb5b83dc401a98f447b74f2a0786fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7c6445ec3d1a1d29763cdd3a8022368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cecb7b55130e1866bacc61512bc9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30074a5d96001a5503f951ac04de6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c780907cff95f46382cf63930b9205571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17de9ac347a5ed6a4f3a457b10fc7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686ede7b6a61f64e97b4962a314d8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe841aeebf98aff3ee108c137c837e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a74973cc3f6a3afdb535ebb5053f7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0147376888af429a07150298dbfd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18210e11cf1286ed3c4952571204277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58462b2eda2d94ef2fbeae73f8dbb8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3b36ee25c2ee91a7225cfdf9692f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f999fc03d2e76902ba08f1a2bf3e28880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e96b602e3d10258f4f18386d2ed0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f6137b4b03466ef40489e5436c37c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e62860beaf3b919704395b11c72c3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d543780d34bf96a286c530805a47684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3c1b7e18b5db146681e29a834952585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f68a021ffb190729b3c417c1710486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec40fe11e0c4ab90f816a0ea0deb2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fde794e1dace02477acb6d2bf6b5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113321d1d8c5441f6ada7ad0c55afc5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068cce4e653a9704221b611b53c455d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef892cee5f2e2195790f1090af1337791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97824163055e52e47291fa519ac06492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bb7386b174428da4965838a94488593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26db275e0d1cf805330a2536d64ec794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cdb1df12024c4c8525800ad9eb16495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0855d53b416ee939148c9777ec4f9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedf98b2fb04796573882308e611f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2af05f96d16a1ad4a7f01d934059598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27578482b414324da32e8e8471f278b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57787ecc4afacc8d880ebf44261d562100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb815a61bc950861fb3293a6af10be1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e776679507a9c19a504e9a0501875102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d32e5a8c7ea0a7af79968d782da05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf762e23b8fe05e3f28f15bcbb30f75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1ecdad486b6e9fa48d1cefab89781105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10a81ea5809db5d6c245a13b9af310106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6f27bdf6d2675b93b121e1e566462107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0823722f81ef7a95007bf531ee822108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f3e704c1463dd38852700cd2ed407109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d787b49f0e559a30309a81212a34a88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c473fc2c8c0559d80a90d914e791803111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd19557f5de5716a9f8c339e3001b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73744c2d3dfe7e9d0d46c7063551761113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037a4a8535147363160ee1e9cd78e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e325622dbc08f5606bbe652716753115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3b2023fe5a14436328f5684415ccd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be8d33a9327ecb4ff3ff8a1a485f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e22a240bc8ee7032794afaf25317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7fc90a4d9eb0be661973ee6a305b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ba4fc549e904bc649ee46c87c50d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa15f7dbc9bb2fd270560a280b9b920121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a635227df13f4bca1823512fe4fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6643f57eec5cb099f79e3edb3c155b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d76571deab424fdb0d8ec0fa7b80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee34529aa2dd82163372541fa9cf30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62376012946ee3634b5bdaac1307eda1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6741677c1a56f486b64792d503231b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611611a693c3ed0ec64be7dbea89face128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71e3efef6627904f2137799d4333fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95a43a335a176c6f7042a18f89ee1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf43c8321a5c1af4b361da9f44a7a7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebe03fe0c2003c55087c4f411fc6b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50810afa88f95641d1130705803e6ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca04b7e6e065d558d3d9a1328f6f45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb781ec300b2a52ec0baad7daefda20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19899d630ddcf34e929cb6c511c40530136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07157f615b3b88ebf396e67bde45589d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f47873904160991fb054c1e847aaec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de28b076339a8c2fc45926ab2af3b8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835beb1f32d154ca66c0973f0215876140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c0f059e4a881540a4b8ebca61b5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868db41b5dfdb60a4dee33ed9f785f49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77806d141c39013399c7cce5ca3e3b48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4e568263fd9e460464ec9fd820188144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed9e559588f369405a7d8207ab392a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da15aed090a7ffbc381a1f476132c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f14ef585e9d27878c14abd8971760147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b253393aed7af25c540f38caae7e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f70130868568947732e52013b983b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7eb227ef3b59648221afba81b554c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356213aeb9d81272ebac8d1bf934c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbecad37417bf14d233dd8e174d31f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793b63247d4f5316f5cefb1bced30b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39090a0c8e3a195a1cba48b75888a1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5ac46c92b7ec46ea83ed911046cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17842616203dd7b42d033d80b2bcba42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6103773dd6b05696b9281a501f3c611157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb0eec95a75f23a2f19bf237e9abb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d573a5237eb59fb51c0b0e9fff3f93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ee6093d3cf3052749d0428b8b83b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec2d9549167ad8ff83d82456cbb76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c85cdb7f181186232f0b3d37c09e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7745e1ec7ce3eaa5ffeec18ca99f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb45fdcfe9ec0de5a7570cbb21791b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a802cac6bab7979cc7fa06aad6083be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a276a70cfc10b944c1eced61250b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b300e8d5be711d45c4635b16ae1bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19647713b2fe18e1a994afb418da901168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5c2f231a527cb65f8f80930ab7a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f289629f6a4bcac7f0b3e6353f21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa6fd4859c1f7a49fdacdb49b733ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc5a56287b218f20193c5d1a40922172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413275d9f895a01cdd8fabba9109591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6c6ee0987c1dadbad9e9138700b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d02fd9ab2de88a9aac10183b25fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69fea9c1884afc940bdb691dfc31e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407edefc6834a56a56c3da241865b8a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d17a6ea565505923aabfcff1912a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492701dff3781b5a9eb4397e1ecbee1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451710f502ff01782cb37cf020234a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee2be2832dfb8099affc503523237181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee428866a207d9eeef7f14533cec7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb1e805f420a6796da2704da9f8b5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25fe494ad2eb4f50cb327fe1b1d25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be33411daa3629cda6763ab797859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497cb3701e2531d3c8291ea1f6417f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bdf63e918aeb0371a743e33871765187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729fce58db51e7224ca210eb60b8376188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3aab12b6070e2fc2c166df3bff6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477abf2753198f1f65e57f4f94f8cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb2555f300143b0bc850799759064a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3e88873321e7371d0ef832e890bc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da1d487292f1390293020c0910183a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb721c0eb380c82f0e15aeb99654407194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a028deda64d95c40f0fcb2d402dadf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8563f797f70da475ae8a432734631196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c8d0660321edb1831d920c137d61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c8c7179ae1b6ab79929362a4eef17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0d1b000002b653139334981e46f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8a8e1cd36e0f462f98913f4531df5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96ea120b8bd68643490440ffd2db1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0637796566ae986b9eaaa977d0d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3bb2dcd92c6049f825ae1a01e5f33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9286ae1e99347f3e6bb7ab5ef3def204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7860499671fc632b08c45c6ee138205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf381c285c454d4ca7fe8a1a6226d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa2a5a5ad1c18bb5f74076b0f60d9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786719cfe7f8bf96756654273f4450e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0935e77ded01263efcd704f5cf704b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eff3e8db118e1755ff5378e656f16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2995fdd5a647ec2bd1741488b91c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed7b0c60a9abf84be4e9ba3302d82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7ce0a6d444518789b54ff2666eaec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309de45611ca7b8a658fe4efaeec54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7aa4e4ffb81ca72c984af6cf0670e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc7dd2528dee2322a44c90e9594a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613195caefeb98117bb62820afda3d4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c99850584d86b6b70ea9420fa8b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489b5f0ac7fad07ed43ce3eace80934219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f1c5ac2f291ab643403fc9e3f9ecd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b28d70f3c7a5ef99adeb40c6461d5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596204f345c712787ba715bf7971ba97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a26f0e6f7f25c1f9b59bfb3176581223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a403fd1fb7bbbbcfa708b75b8ea0224224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083698c6ae0c657328ae7eee4974fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceea69a641e27fda65d7fce2c329316226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfe1392672b465f466e198e28b3840227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afb83a105dffe2f82d81a56960900d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e03b0a729343745e21bdf447283c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f163e08294f3b641a33c7a457ad456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ccb793e7bfd0fd9f926df937aecea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eccc5c44cfa828f9b69bd40bae1b63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae597d13529c534971b12783ee229da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952154395e66c399398dca12b0e6300234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3045d6274d8805de5ecb7ff84bee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4744c9ebdf5ee7e4bfa55f34c2383236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f2aeb129e3a0a3ecf25d875898541237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f952fcc21e01e37e0a26e3de1d335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df1f3231ea563cb63247f28a5cedc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc997c3f88a2d4fd8cf4a717b63fb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d2bdf3a45dc1a3774a1069517face241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231a2dd3b88a9cea4c57ef132ed42bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311b65fe1e15ecd2840b3111dc0c3b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa4ec04677e00dd2b499b6b545567244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab86578507b7a4a4635506f6cbfe21d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eeccedd197e8e4518eae8df0d65fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0971897b86c00c9624ea4b7fd5ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d99b8d355d0dd9193911108d3d8ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bdcf95dda0431520b6f4a6d5ce5e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24026fdd77ffef8e9e3abec61fb54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32d4ee4e55a4a991a7bd9a002ec96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ad9932294674b7e56b274a0c5bf50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fd83cf492af1f11adeaa2c7ddfedd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839138d344e607432f8994438ce8d22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63338e7d29d13e4cfab7859b97767153255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf170eb354344bf621e327a20117130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e007d4da3a11d7e54fbbd04330ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49337ecca488584b7f7596522da33c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37351ad54e73b6e85b8c682be71d31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d82e503eaad54a87b3f9ae1e1d93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc86623f29ce56e47e5468bfa45365b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a8ab7e31e2c1801d2f972dd5b9993262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca593ea0343529e8b3683fb5b4c496c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4c8c0279c7adf25ed8886d2b724e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06b25736ca06405b75d11ea271a23e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6dd1a56537df1362b68721a8383f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d7830314e7806c8b087e737955ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51432cc1a909044e3eb6f02d8c66091268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c85f2a4b498bc5acdf662008ee76e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4b6b0886c4e4de535b78344473da5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4d6c491cbf1f586383f3953c22134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b9f08d3a9beaf8fee6c51ae6de8fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca13ce157ce21520c3fcdb4bc1a9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd705815c6283a80dda4f31bb0bfe8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38f05ccc9f0333e6d2b969ca432be0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee973943711df64a03c937194feab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586afdca72e850857f9487ec4dc8d02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6724b4f70a40ecb564d1ee8bb611f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb4cc371ec3b96c9160091dbeed2aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817cfc8e324201cd5a2f1b81ccf1d5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0472b2a44d7e9b05183462751102b68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece12733be7cd27978f6c9bd88dd370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac901d67acd207a558d5a7a098cd20d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68f5cbe00c4cb805fd7ca71d9d4958284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd77f4a5be34c190f0b1324df4ec3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e09ac00f13fef8da2f3a401a96ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb982f562a8de9cc2a1f952bb367079287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53df5ecfa5d9c2d8bf778bead5e9df5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7011bc2e1a57a46f1e6c22b9ee1469289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228be2640fa0be31100d49d85e51d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412688b906b052c620350623b140a9fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c316d37299f2e97993d8dafc8811292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481203e18eb2ca500f67de7ab7694801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200717d81012131be4c10066612bc64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e77571de49f85d9b6d9f862df1e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb977d404e34865f96eaa4679810333296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806060da2d308d7a84448b1b7c65d861297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fa17225477c9da3b7bddf82d76a49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5e229533a9060a1440ff8d360fdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657c6a8e574675552fe19543799bb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d8cf01516c1576b4cb5f0811d5e05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913abe2a94b38d7ef7ccd5c4501f7da3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef715b179e4bfa3cccb5332f63750303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b15f293b2e7b70c2dc21afa323195304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c203587f8da1cf605e4963d382e0599305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586b619b3904dba55cc9f1ec2535d90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17e7e403cd804a14a9555a62a9c6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79831834a37bb8d26726c12de1a8556308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997888b911150d5e8254d34c3ed6ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66b492d9287d26d67db032c1c78d24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74f5f263ca786a68e79b3cebc74ef5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb112076ee715361dca2389f006be3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400881d112d99aa2d8141ee4def9f939313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa922ef725951677db0de9d4d5cb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a008a795c90258f131d62e3ba0e34ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504a31f0a672b6be6becac40c52b2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7045d1a2db0507b63f97b24c809f08d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d1e46eb8abf4a345fbac60f52e22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d15e8113482a14c85b5c9679c6f949319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d19bcceb16b09c567568fe0e38a20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a0b5561f21bf356c6703a3b5c20c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445bec341039bcf3728e6b6e05d21c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4703cf4e944d4022e75bd442478a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e18a19ba12fd3f7f5e1321f1c284324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb720585d2a6d02a3cb816d61f6aca325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>