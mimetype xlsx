--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0208718d2ce467c9d443484bfad7421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ec500b58945a10cfdf1eedeb4d792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca4bda5359e8d8640f66ca1974b5dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e11cd565659ee5de11903f114016874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c859060a012183fe7e3086aebecdc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2f4451db16afd763a30a11ab5484d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacdefe908879372b6b33875394dd027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0e465e15cad101c1fb0d2daa8a608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126bd1d284c6e005e7864850b9948ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0d88eae86406e1fa35ad7966e52a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796427a61b72abe893fc8405a55b34b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db8fe777fbb43e0624a2ce419148a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d461f656d14a1946e48acdf218f21913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50492c0cc78040fda40b7003f9a9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a953d9e270601cbae65a930f40db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af12e659ce9f0ad8b662268402f4a7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab9a47f3ec586e1d5c7d872973a9fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eab5130f0198e7aa48907db248ddb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e58a879e5a2c9896dd84f2f8415919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd08083dbf5733e3be5f8212b36772120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36463b9548277759172e892a68e0e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f339a7ac1cbfb910c672ac1cddb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6861f2f358276ca659a55ceb775136623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d963ef2804fdcf1fca6335763ba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b0032eb46c9c31979d7d53ffc32ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89780bd6d5ab1722287ffa14974e96e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ba08db76928382c800bf90f808d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b5feca644f17ee6996a28f1326ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8f0997f27ba9799285763ccb46a5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d982f3c02821d6eae88926af71f9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30b95fea4fc77cb0c5c84b4e34d56231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd3f74fb85f9f70a8c10de2e52b2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a492d8a974c8b1d1c4d73910a19133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8e6e9f469fd259545214ea418fae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c570cfbef1b38c32ed5ce6c62690be535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c394e9ebab74f7914ac885fc557736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de07db0bc4f9eb983cf6f6a0ec01bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aecd01e4c68a0001b055498d26d2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d04aa34c65e87b6bc2beebb7208a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02044b1d2cfa50bd2994cf26297164740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225e91ebfd1ee8c41f03375c0fe255441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026aa4aebd797d84e9ba2f356fbb3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c47b1a307f9c1d4af957e6d0988e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f1f6c47476eeec9e9d3faae82c40344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8d078fcfe8a546432ba2c0ce3cbe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740a3ea0880d138f5aea411036ea6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b0abc4d8dd6975c2ef241d789cdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc544d223bdd7de62818d352c2c84f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9717f268e1e1f2076b5cfad476b9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d8238f6b09aa383e6ee6d9eeaa7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac087f89f002d7361ca63136f5c9f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08037514a2781c8b437ad16e45e620c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4e5a18b744d17796a72790e7cb3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccb5c449ba10518c565b628ebfbb3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa7048409c6fb6c9ddaada83080d5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a8d6c2976ec8dcfeca00788a31f5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1d501fe11e1b5cba624c90873322857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96288c519e76bfa031eaf7285a6a0a9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6bd2f306e0fb564fc0a63c74e54bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb867551fb1dbf25cdb2c6229665c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb8591dcab6a5c32aa5af249d9501961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447dac3a8f5702f77f0e9d94974372a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d00c0ffff17f93f000828e6d907163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb807b949b9a684194d7660af3bbf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f762824831ed4837813a8ce5f805ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02aa239d0823480b504cf7fac64c4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf5bdf0f5f6a56d2e90d18a9de1f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68d29d67eacce12e7db3699678107f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dae741b72def57fd8295b21936ef269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34490644d1be646b114a0df0dff22e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea91b4e612e239015ea0e816dc05f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6d26487b5b12b726aab6b92fbd6e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddd5b1826746699e112b70bd29e7cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6169a0899ee8fb07a8731df184068c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abcd23697ab819f316a53ec43f5f4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7e8eb91a635c56d2a4820ac06a5b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff4201ee7ead74bca44020ea2f808377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385ead828cc9ce3598aa2cd775866f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3225d44e3a3608c290e4740d2ad694179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693181ac408544f723423211c1305f4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055115049a5244b904ec3a699ff3c8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e281c81e7f5df9dfa9118481de5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcc5348e14aefe355bac764337f77f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1adbe59833d82e303cc7ca2fb7b2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39225db5f5ab005f43c3a3d7b3a2e4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee0659b0800ecb82e53d996f0dd5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250ac59565f04089e01e883a573feac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b9613695442bf78d114a8ccdf67cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f189cdcd63eba6ba0c4ad2a61b2b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c8f54a65eadd616dec8567a3eacd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b62ff6d41f245407b72a2d45a682891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f9146ab7c5198a4d9f891bc9152992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cb2ec185a3d155f8271feb7c76f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55f261d8c704d59e96157d1e6d9a7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ed10a11c98d0c90ca2a39af6c70195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e772094524d3cc82d4ae3ce4bdc2f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebac6ccf933d5b02010c8a7590ccd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97de803b2755111f01049ca479d81e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053d09f9d622c41e925539a25455a7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c5638727afd2ec8d526fbc476e7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ad3f251a8b0e075bc329d4a520ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76bf6ebaef6387297e024f175ab2dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397fd965e2335d6bbb739f4aa3ba80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60931560c0cb7f64b67727caecce45e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068fb0a4f9caca3194e6d97dc2dbcb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4f66d77aa22b2391124def2925d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49f43dfddbde813bdcef04471a88d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1248d10c813df9281f92224f69cfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15f645ea121e9c8aba78a4f2a19ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a588b1a82186163a1e78e2955b7eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358089170da4532f5716808f0fa24479111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ec9ea7226e70380e3a92ecaef210e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d553d090311e15309d33858ed70be42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b792c402a2e50f212cda588ddad7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccdb2b40c862ce5ed14070caed6e68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715becf2dba2f9bada7d0c729ab3f041116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e1ebe07ea460f66d6b4be55c4f130117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a0ba7320d041778ef23a2f145cd0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82264c6053a73bd3a9f37b7b4e5c494f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378a58634e734c903e256f6c400a95d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ff999bf726ee41108f0dddc4e698d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bacdf16e549cab042d2544a62f1c3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951e96d58a1548d9fa384cbbcc2cc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa83949ca88342038ba78b02a772b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6c91fdc2f4436a6b5a33d62cf9f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534fc633548302419bb7ce719aeb2b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abef0167a2485ae1d982f17992ef07c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06c1c5b967f0bf73b6abf1d93e809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11d6d463b8e19ce8aa2a0214d2a41b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7529280ae5bb5593dde32a9624b9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba786c78b2dfe975d43e2c3c8b613f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de83b3eb1c7d427bde9b76b53abfc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfda3991bd10160a51f084429014d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fb1e52abe1bb211d6c03d39cb101d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d8333a19eecee7d10277d47a8007135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a324914aa8f6a4e628ef618dc8cbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5b44551c0991ce8d96552db2cca8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead112338203b215d756db93086308d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52e6db58391e4e3c6b1c17b70df744139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3654ab28525a49f3c905cd4cfd019e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb144949525e5d453e5fb75e284e6473141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9df026c9f7c0df774d36433e4a9cac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a187c824d0a1dcbe1a4301d9a6acc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0cb53f014a7718711f4008492c1af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65752a490d0cc33327f014d456f8b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8caa2ee8564d3a8a18cad4476138d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aac97b5a015f0ae2990cbc34a039f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a80fe250e029618e9c3c99681c07d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c12867d6b0acf84de49d95f14ebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadec3c11655bc4aa57f36e26ddedcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb1f85d295316442559efdd9092e42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6402fd1bb19bf98cd9e7ba3599e46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138d9a8bd3849aa79242bbedd970b2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbb061a324203a58fc3d80adcec65e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d4e7c957204aeec54901dd676dd87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40219c040afe1377325755a03625db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecbf8e6c25250b62c44cebc4d1d903157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88cd22e0b87c1d4510d52c53ef911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4336c3e0e42b8505260eded894d46c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ebdb2ab13a2b2e51fd8bae8ee866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed695cce09bbbdb5d69e1172d71a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb2b68a4a3e7cda49f512cebef7ca4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39624081276aae8d2a9a822a7a4eeb9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfbbbd173d24327bc5dbc89241385e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfdded254a3b6773afe83cbfa88a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d95873f7ab680228ea02f8821d0d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa3dd1ebbad454abe33aad76c9a4ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc157c5075eaacb82a8c88f335f5f041168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f43a4f22d9318f9153895228aa071169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65912f52817e29b10a5b6edb0e5c99da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96ebcf07e0221e2a2e727a761e57f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47c297b3050495169b47e77d01c81e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948de10c8ade9788370340a61147c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef37045ef466289295364df6605364174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02708127de11c588e221be5eec041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a738ed368213bdc0821a2f3a1d2062176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc4adb74589a441fd33288cae1d7f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7bd3717f37bd95665a2ef663c03c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af6cd13d49b545f355ee0b3f1055a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de00937626df88a119eb840dfb64e8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c190f90eea7973cb88b4681444063181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c6a4cab1b7d45a8ac6b4a624ad99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1e7c01a0000a6ef2a771f1b7fa461183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68abfddd15eb4cbc6a2b4c2cee560f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f470bb4d38378f69b6001b6105369b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e97e5b386f5bfaab57c4423dc599186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f86e706338d6a6dd1af89d771bd1f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a95061802ae2f8bc6744ed979b87f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c01df7131ebbc47ecad2ae4b8e3c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32b324bffc7137451c73efbc029806190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1a1f1b9be0904451722b8a1fdbb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d98b61045423cb3d1e195ee54ccf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c68edf5649186709abe5c49201dfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333759537d0425139f9eb834babc93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89668c69e389397d9a3c950148158a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a43018ec96408ede8bf77701cc7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f46876cfd6686c667f2d5bfb2f24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474fc39f48c93e1ab7a70c4a625225198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f45fe630638a30e175b593b8677760199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c0d37399544e0ac64ef2ae0eec5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201feb68470c973d98066c10fc5ab0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7254fc910fc27fc4fb7eab04b448a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac681228c896675929e34fd55d19b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678be81e8475abf58a1b4346f21f7094204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a77edb6a420cd81d39a2160ef8af65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4255b7b3f0862507727e43375b95e91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310b230686fa25ee16293dae9c30a1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf909e79df4805593523b719f91b61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d0f6098951c0b51efa88177323f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2656615552f2b3b7e491aeab99dfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c742d22c77b7805abeca87d3202e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f7a777a42c5199a66c2b871b37de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65a0441ff19baf439ada311e844d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9378b6f5aa15e7050a6f87ff826ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d6efdc6dc321fdb7c989abf4b99ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236112ac2e408f6004609df2de9fc290216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5417e886a537218961f9f805b4e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296dca48c4e190bc3d14febd0b4387218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e5e9ada338875b1ee1aa08f8abc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8643837391888cedfdbbbff30fae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e8124c4a7ecfd8207bff92ba6a36a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b15837b52e7ea079c5abcc56020d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fbfc4dffc696cd76cba60a24587f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d3dbe37c6eb6661caf36f0c0a4fd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d04d516f265c1ea52109b3b9d3738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b8d45344c6bc97945136f722da5c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a401c1ab5ae70d0c9d535ce12c06b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd06bae989dbf170ab798fc5aadc78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e50a3977a76cdda39e6061565ad1ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb606afa25cbd67e8cd7a61c2a56a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e8baa789ae5ce2ebaaec283d4ab9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbf177efc9e64163e642e92d77c7fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3011ea701b6dfabc77084a8bbac9ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b5f9ad0b39de154a2080490d48b37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e7d885e00077acfcdec10464cf46c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc28b04aa7ffac8b26b315deb03780236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e76508f0c5c3b565c6a10b4ce6743237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5a7a8db7f6d2014c8debb205c8f8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3bafc5a5e3d943793273a1403e5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39481107cf53acffff8e00a308548240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326166fe3559582ea7ffbf296a29f1d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74afe9fa0192178e819e4e02b19d44c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aabd5d93645cd3fdcdd9ef13f40cc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35525592914f71e91ca966fecdfc2d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b239645e6de1aa64fc84969b8839a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3546f501bbe9e25adec518ab8cec0f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24831d675a13c28e1d2261fd9a79e154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1bd4d04189d20302b939e30813434248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965620f58be29b03f268025027dc041249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bd8b186b18744b0ed8e779a4f4e61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5cc6a7e7f57a19e64a7bdad496165251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b8de4b924845412f0f9de328ecc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f8b98a8a18aba3ef5d4baa6e4725c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3665096307c7459b7f4b4b683459d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa89fc78fc7af9b03656fda49c59db4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ba155e31859f1ede775038a99794256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d6384b2ea432d2417c4ce99cfe34b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e0f5ad405008c88bc8be5384fd570258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c731234db90438a93f2c5af6e2970259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec49bdfc761e0be1799b6903729b921260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8719bace68d44721630fafc1e3f95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ccda0ff1d6a1a9efcc10a444a9487262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e9dd0cc029cf15faf6c74d6915a64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c398c0b286277794b88ad0f04e3ebd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fab91851e97024018ebd8b4f91542265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce5900e2640e3fd9b91dd832ddb98a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952e85f22d21bd6cde49f9e28cde5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdbd67708e25e2704c91dbf13df1fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab61444cb3b5cea429922971c8a2621269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127acb61a7ba50e11297543d978d830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7672f2433aea437048feb284b08eba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde43122d78bb6877d1f65440f50ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ee4b12acd2b518f6adbb6ddec7dc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2fbf3d7ef66192a977b043ae128a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bccb87eeaf7f84a54c896651704f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d0588ddf8e63ec478d34b96070f2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfdf149952a8e632279fb79df0c082277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc898565283ea85feaf1f4778efd133278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde6ee99da563b5d3db0cb5ee1f0b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d032ac24c07053f775caf7e6a3d28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a1772d9c0360403e8e58361ba8ceb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2a26750810256d197f5cd32f7430282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc1d802c7e2a1bc5152d76dfaffdc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794cbe60aa47bf3d3353c567156eded284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b00b61b48dc9807513b7ffb0b35cb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c9d0704a9163f078e157d41943839286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47603221f5cdbe8d7a2a3a43e761ddef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0a4b5b209aeff6a1bdcab2a03c12c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07678192925e07da186bf922eaee49d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd5167af583bdaea2d87c7005ac27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904439cd58bd5cd644b306ed870dbbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b073dac2c37f68ae3e8a122049f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ac75949fa18281f3a1156aa218303293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa72bf888c66b761f1d2585ae1f0537294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f865fc17c7106681880d6d97af890295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708fcc4cac6364a7619cc88f18f69d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cea00ffb8e8605ceec310747a3001297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fd7e89d2084afdfdb9e27e554d2bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfd7951cb24cd91386c8c13d9789cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe461f75daf9948708e634ef6a9ac4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5ea613bab46d7b41c9edc2cf9fb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe589d33b7663b151f79ad713c156302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff6c7e05eb51f13b15d69da3282ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39097f9e6cb7649839e10c9f7374e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d857283dbc5f39f25b0a0ffe23f50b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86932f20b06437c4a6dfb77043f51f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570e32b9fa26e57a15e0293318ed26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c43802196b586c59efe0bd53537707308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a6aa8dbf5b0636f10167549d7446e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d9039e0af0690bf600bcd1cd26572310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225733c7ca56c0da87df50d4cc38066311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24714319d59fd503b0c6facac60db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab175e36e5d189f2ca9cd20e6548630313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a82634fd77f2c4d88d0832cd6bb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed533801f5fc9605f0e3f547ce17578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86321e4765bda9d6ebe11a069ef84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b77f52b62fc10ac0ad284d5f522e2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ed30a108463801e07f281f53f5735318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7072317bde14beed929500e1a5b78a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcafbfd12534a74f8df7297d4827bfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180c938a6afa0bd8b0ef8c4d2592f9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23552ec5caa3d885fd943484e3cf9818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70463f99f7d2801125fefe9007a18599323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34d6a625cdf8f6b69f0d4786713713324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930243c72b0f38313da628f67660d9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31130dc8ef634a1366c1a53d45330743326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c7d12ec94296b1e0d03a851ca4a70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7523b359be60c6feaca7601b3ec23b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073de3a38b4081c4c4bcc05eeba3e30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c4a88de48eab7630d0c322872e6a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a035c84c44068e2c2e0af1d4a0d223331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3c6c04388bd8023c62e87ada6fae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db799b8bf22c14d75c989b0191b0b444333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c687a9ebaceddcc2663fa4d15629c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369eaf14ce9eaa7cb203ae0272950a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c2eb26256d36c25deae6aee2f806b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420012e6ddc1f941a05875b875d18784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deceff8662c80dd809b439984387405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c7e9e24ef2024d83e13f7b57fe236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a05c7dd2d0cda55d0e25a840edc38b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a09e4b31c3253d15cf27e00a94be58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789270e8895d83ff2423db11bb4dc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9486d54edbadfcdf0a44bbafe83d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319ced584a252e42f2d52ac75056fa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa44b9a4b8cc9b57687e5057b9ed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d01e3327e92b10546d5cb1c5c8edd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacadf091bd86729a45f00be04998eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544c00134de2709cced8af8942560f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95009c9677c5a0d7d38a7bd7ffb8bd5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57c2a06a786034ae018a9f6f9b6aca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0836b33fa81c921987ca5f13c21e85e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a210cd7e1fbbf6abd8ec030ceafbfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3740af8e1a981b27232985fea1ec3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8081641928e93f66d623cadebb0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a42e6f6318a003c6e84d28849b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa734832d71edc378dcab85564d252c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4497e2fde9045713dfafdf5a3105d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e9c1b389229bd359dd50736c0dea325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7019d9a2c311138f139b4bebdabd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3e9a8bd255e941b2cf68140f0f4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194439e024ff7b113a7efc12d3eb490028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8589c660324773ebd7f5405bdfea4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad7d9985bd1b944f1aad416c06201830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daafd075bf6b2eb1f748396487f48a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce449adaf3c5e144bf11ab52d39cc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf478ed4c66d1a84d1ebd09c792fcee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f1e228d5bc3a82f54767c59b750e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37b2628cd34bb551329fdb22a4c1a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31d85d68c9a6f2d999d249ed700ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b3b1b860960cc3df010ffd041357237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5254485787df0677010ba375d34923a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c47c5ed11c3e037d37f3e5c483233e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54532d55ccba0fcc6739ecc3d7431c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e99a455053768ef27c17435b606041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb0b995ed574ce009525dc19a2f5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c7eb267875d7c2618ebe50e90fd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b2eb050e244477949e5b19795e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125c50beb79e3f5a42f5ee28f5e457845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9917565350708f005fb839335251e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7c076aa476dc00f52f81b77242fb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167afe623c69421b587706d43fd452348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a8b23b032adeeb26569d77601a8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dbe4aebfd6f28416969cd270fd18d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af5d017c0907b595d66cd337cc135e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047e01d5639a85d2935b4b290f056a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70e9b78f84df4fd27784c3278ba0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab718fee2403f1ba5589f0dfe5cdf30e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537cf0c9e3e6209a23c33cd94c8c7f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910e3b2e81b4f16d8a2c93aa68f4da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb8ee5668af93e04acd11b3a7febc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23384580ded0299ba20b5a0e778583c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c00462712174bcbba277697a7b8b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b0921ba3b8f7d49bbf2b4d4b2d69460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6655e99bae7d8b6e7bf38bb532eb20e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e85dc427aef5f4c19c6eddb9c48d0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba164ec4b89d3e5f267dc2900922c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d17bb1985fca9bc06cf6fa7f28d5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ecd69e81838eedf2a38c1886a324565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e63164a3225792603587be5169108466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5144d94098e2f41ac913aaff0e7e9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05169ae7432d4c73a726606aeab44d8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48e7219fe2fcab070735db1c74ebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d912aabd71d6653d3d40449fd319070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024e4dd61e8297770a338c4bc4b3bfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fcf3dbb66709ae655c7c5b5e3f86372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094fc3542b1026b0e7e4f3cbdf5d16a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dc45533f0961b522c260bf656cf2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14120dc6fc655dacf02cbef86b3fb6f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea6f8d1f653d5e9198fc07d009ad576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dead81a86e00d7daa9b721748f9317177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6a0577ec09e1eb9d126e75b84b9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579987ec76ae5df7eb08c4900ecaa51979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02caadce24010a87612c8f1b36c2bba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b73ec15f6ddfcba73c2f71421a56c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc1857738b016de0346efd9614b57882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78949285dd5e20ab9bf6d1f5fce926783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd569a09a28a4ee0f2c336388c2779eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0493d8e0fbb7188cb9a3c3f94d3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828f027255e54d08638355b9c097a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae961804de6c53a495e20e25bf9565c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0724ab90e86bb949b8dd075836c1c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82559137b63dd110672fa6bd75315689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d20e963df5d2080128fd72c9a2b3b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdddb7bc19360022769ce534dfff0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b75bf6ef4bea2ca1b0a6a2cea045192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f7297061fcc6cd4f01a3f5ba839193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65947bf09f218252bb9f8591edec68894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d41100833d70b7095d6228eef31895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb49b86dbba441905e7a7914e441cac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b8ae1bbe94dd57da580a5e5ac01497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee69cdd3cfc337147f34aaca3d31498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d85b1a66ad05880e756264092c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f71ea2a551edd10bc08f861f44a40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf32996a3771334f35ef731978b19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a19a9d29216f8e98341718676a1888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4c0c34632f84af2d067be7ab8a0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeba1e2a106cdec97f178f29d7db6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebffc2400de12fe85d9728cb0cbc9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2ead91ba843594aaffd5d6ee7b52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b961741deef55db25161f842275f965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af2fb463e149b0e01446c2e583a1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269eaaad0be42ab0a9d6c07da076b09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477456899041265e04f9545cf855d63b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540355e8dd4659024e7653b186d666ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca4b481c9289793e61e76d366fb4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62897d3b878d077f441061508812d06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba63a08da40e5a97180f997f5e35aaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d7fd9b64379485d21cc97d9b83ed2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679038763715b63c52d5d276267e73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c7b7e504d3733a247f391a332d4a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed55560221f45dc9ce173a49b4105c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d169ed23f1da8b70d4c14bb47dc0df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2207c86c67807d444991ef07b4cd55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4868f6eafe4445b07857f7b5d7fa69e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f0a0c1396efe8f79da78c2c12618122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bc31157f6bf2b57eaf4e868aa26a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1cce6a8685a6f0387aa6f3c39d50f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e47fe6f98677a0e521c5a05483ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce081372e5c31d94e73150e9850c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539b9913d701224e16067a26889239127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5a4376744711a18d023be0161d88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ccf98d79e8ed297bdbd7891b29aa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7040e88ed3758cf9edecedb53973a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d720708933e7718ec5008ec0101f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82471b6cdf7cac83d7a1b8f9779817c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f724221505159e32aaec5ba23bef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b166b09dbf7aa4ef30652bf7d2161b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a05c4499af9d80866fd891ffb5e84f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c73c181c65f798f8c1d145147c3cf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7b66c9aaa1d06f73d9cb8e65d1b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f262e3751d056b28288a9a85e0519a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f97e8a4c86ee21aa803afb69b90df1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75430530e5dbe7f7b4f3bd3c8a909140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfe089cda8aac5b6283f1a4497a0fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd306f46dd2c17f68cff602b8d368a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996a5767f92273056f71a4e30d2d9d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73811d805173b47bf30a33bca58379144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dccb53a8eb1d91993aece6bfc0ee48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d898a7417aa13b9db4ddfb5b678118146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c4e0697602c61228fb89b488805d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de0b83b0caf77b10cc4b3a768b6506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d026a002adab71c5bd1cda31cabd7fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3dfd7defb1ab8ae90c9336a3be71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4aa83460df93036c25b0c51c9393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b9d9f610d1e5e5b396ced014dd484152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20305c7734bbf9aeaff763cc0bb9a47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa29b5afa07fda9762f3b9774073486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e3493ecfb8b5e295f08f37ef83adc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f599aecc612af3140039df0058e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd368aeeb17109053191ad36e4aa2798157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0832c1597c2da0223039dfe32dbeed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c863af139f7b095976a9cca17fda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5282f0fd16eff8ded2b374998429160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef197e89dff9939620805b92df30166161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b9a3cc6478e91656b02afc9c6b454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74331a3d1db9e923431b92642e6e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa623333120c69a2e920f8dabc37c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a498915c1e51f523aa92db2d7c9e99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db36d0963cecd50e03a0af02bdf4f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c19d8ac54ca3e2a945f9b1f5a72da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfda4d0f37dcc68f9a37a98ee26755c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e01724842380dcd9c678da1a8672169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112909df785681bbfa94e077845adc64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9611d833e06e2b4d50b4a7df91e2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad08d0b5397756820a6ff39bbc6ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8aa85cf6f0c4d09ad212d687c020f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474662cc2e05b309f719e544e6a70c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86ddd103e22b1c1a1a93c9ff7af585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d33ad3e53e0e609ec5153ba0f8f107176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcffc47a76aee48bf4d2f5208348d45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce28aa06a8dd27f152b859e4a8c77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42ca4e3adf84ffeceed36246d14332179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75a1333d097102245cb0769fa495fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3be8c74ef5cb34f25b7e9c79028ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9f8689a24aa0e75a5944cf22d8a50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f4a0cfe23dc8d07a1ce9fd4fdb79c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7135f3ab7992fba92b605e34e3078184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4cbe81d89e70d948cfacadefb1fc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede21c3eb7bc9a3ad946db3447f938186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243920ad3f612bfe0653410df0b458f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590f1521389f204c72e29206f540df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8606969ba065503222865377189b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f3cbf13ecc7149c29ec4ce9366e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fde10544e00b4cc1410411c890f24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6714bb054a79128f3aa609a6c838f8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b0d19812c22ea81328f8ae0547e82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b073e7383f18bbb7d119e61788eb23f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c2bf6037e9aa16a695f16968f95d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0464b99a1d980cb6ad82600da67b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb282d6f440b380a1c0ec41ebbe5a66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637101ded787914658f988a2c139ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a925b326b21dad474004a86d07545199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac898a2106b4a9558c9dfa0b25194ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c51c14c523127c8118b4fc6e39e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029b245e15adf920a2e626d00068a2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011471000cb34353020ad6847c76b30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237671cc13011c7b0f3921a50c44c23c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c36939d5a27379d6aedce9c2d8ca38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed88ac2248e50fa7f007480642f4b07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76fa462de7f9f36bf46b8d2a44a97b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29723510808707ede555f7f32b410495208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a5484aa216d0d892e751d79bf1b22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4d00543ffd9080e7c449ffbe41a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1de8e081c253c29f2e0964d95e645211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b928cf342d8d1092cfe0298860e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbc657a242d799366c3cb5db49f09a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727ed8dbe6bcfa788f91f12a603841214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a92f5af8b662c713ec34043972168c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12787b0a5221351ba2922499618200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38638bccf5b395d3c5617e3ad664fb8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d31f81b94db834bb23224b149387fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4ab2e926b944a1756f5442d928a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa664a9c8d25eea7c31a3e5ab61cf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea8b1a3bfeb2c75c2a5cbffa683c3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe0ae4026fdd8bbe0ff58d8705ee91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a6a5389b94def72849dde5d80fcf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d8bc78ec3284795612453a4732e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beecd3afec5765fff6f9241a8326a5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa13e626e798fbaee0c7620370fc2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e754ee1f99153cf187bad24234f6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091e74679c48851af128a94f3f9eb37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338fadbfe42d0ec84db4a2c053b589229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8a812fda329fb3dfe1a165dcd689230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453201ba18c4633551d2948d0112fa61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02faf95ed793ed6edbf3be50439c35a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aa523fafa946610fe07853bcc6001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3c4750f6b84597359b2ab0b2dffc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b4bf8cd249be849953505755794d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee718f4ac4feaf4ca9a5fa34cf5ce1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890b55ffb3a95363670201d4324b1f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f927486e1e6a524f5b795682feae35b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4b086c98954c3cfdb4f0b24f83dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680b45f87b1f4d77399f711331e5d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278e52c0698f853530e871a0c4d43f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3811a56b78e792a68abf01a0914426242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f425a4c4e0c9d61f28afb9390abbec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570b3ae21a9791dd0d0fdba5712d0d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2f65b0aaee7e38d46f8a95e696db8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff327bc90d2098285f56abdbed32fb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707811658512e2f5fb560b5ad263f673247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdae38dd662ce63c46f947eeffa5997248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75be032dc8d961b45ff8bc0e09ca918249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca8a43dd435ad4e01b602beacc2494250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4ad2fb396befb2a6c7548230d7f06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75035028a8bdde6db8224cfa4d1c409252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512290a35d022eba390cf7b3561ca579253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9500cfb0f08bf3cbf4b627fe0714d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d586fcc872d780b01dee469232a6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82638bed23fca35272e3c4b596be471e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b282b356594e00e25259c8d3748c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5f59d39a7a66d2fdb2c3fdf71546258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9d17ca3f5abbd3a35fc61b72ab94c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a8a72dfb3f608033d10f41692eff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31c1e67f84542f340dd237d971ad36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066de40415c4ae9305ccdd9e6b4cae2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089d92bc2bdc2de6a9586383fe9ae91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5082ce2c39f46b4c3ae5122ea54517f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd52198dd802aa2a7af3f0c84a203265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e78579a2856061bc97081be1d2976c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e815ab687c5aab15d56c95bcb525c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302a2aefa87c08f4cc166726ab09803268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257b712d7fa1f564631114cfe15433269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc2d44e66738d370cb682e6feffb0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4bcbf93269be88847df41c34e9216271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3fa4afe0d4abf21b57de51a363a66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4321346306c87e3c8292ce47197b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9466b3888b5aa74d0cbb085f945f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305feb964359de8ee342b6e1ebb0621275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496ee2d7e89b46b88827ddfb0e88eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4149d630adc5a26596f42eb68d42ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7e2366faeb2ab54b901f1924efed9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec2820fd91c4a317f04fdcb269dbcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb02dbf066ee42fdf3221eb07b3935280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e3275675aa9e15f92f45fb38a659281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200014e4d53621d2348375e4f42496a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c79b996d94deade462e0f1b50a1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb3d3b023f841051610a064441441284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21d840c71a04a83e59a0eead5732f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ffee3432c9788bed7d0abc37c2105286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eff763e04bf7e875e36f3287ca761287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4a5f7fa90014ba818dfaf6e53e21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b9f9b8d3e32923d8fdde7523cfed2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1033e0e52261813dea2bed751b0c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f38184b5dba543bb74ea1eed7623f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b295601bddf950a038af519689cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f2b94800077b7466531a72453a92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13596753e0008432520b60df9741795d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819ea594cc4dc1b6252a9641cd185d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297570ef9df4f9d01ce6bb260c272c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbddd1e4b209b58e31ecc0ac04610d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe595fb667aa5123350299e73062a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67a3e39ca46223d523a5f955781b11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8035fe3f34d6c2f4604709a478cd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5496eeafc36fa2c8d43f82d88fdc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96205911f5de209df575b484293c086a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795b53036ada2cec1922edd8017d6fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0fc429e631408f4313b3c331ef84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57324d6402c3f3366bd5918c093bfd3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b76ccb5a1e36bbcc5ca5dc4b37a835306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d789ebc100261a40926e1560b21b38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c34d167b6ba53f274d6e0a0e1d5074308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2321256b7e526c2fe6e3cb1112b96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7770e2e093a8a0add631980e28cfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf62f4a2821def15b0edcca05143796311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d27417c1292370b7840ed4bfcc7877312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330015c68d1f6baa1fd3dc0fa60aa25f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd71d037d44b8e3a7426b7074a462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223d7676ce94af9a4df1d4c451b6c13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa3ab1cb444922b81eea32e10b894a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b00e3f5d964fe1c0b46b0cfdb28d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f958c3a940a762dbe0a040f101845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878a2ca14d857a1949151ce12d2a9f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a044138d5b92d7f3281d2b6822898e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a42ea81bbea665ca6f54783ff2513321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0eb318c864e70723d9e22efbecbc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0b530879fe46ad398dd2d950c5e3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae342f1139e5a289e4866adb435d74f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d0c87653f00898de7115eacd0907e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>