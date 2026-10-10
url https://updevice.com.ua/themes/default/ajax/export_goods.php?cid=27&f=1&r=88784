--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f9e4ade86f7c77aafc135b79a51861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457318aefb73fb8cdc3bca9ce1a5a152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7dabe3c05b7755a598bf953ad4fa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8d83eaa3b2767efa3dbb1f2abe6ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad39cb7cdada2cd6faac39bcb5b73c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cea7e4017766371ad6977a3cef4636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc1e824a690d8a1ff2e1e6146b7af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5060584f3fc4583d49dca43a1ad7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183c0aade6066ff078ca31e8011b45a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d7d689c3b71ff37f67096f8d93d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e478a9a34826ca95ab532627e05cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388bfc5167e004a88e4b6fa781a375612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd84c3021a9de393684bce9e39c35213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d94b9c3c321065047f6426b69409714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9c414746d93a782eac240bed782b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ed287004469184a7f14f18643be4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e1022ec87c8bed878b538ff6579617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e8d22e899e6fd9456db3b0da5dcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b581a7b5559eb2ccf8377d75a33f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41e2e67ea1fb158973fabb861c61520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fde6a56826b4a4c9680dcd08b2e0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761780e74c9df9bfa6de11b42ff47422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb861c0a8bb8d0a75e636251f979e76523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd070f869b75209b94ca09d059747824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ef0ed25fc557014c15eeaa91378f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d43a73559850376f37d551642bfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a54588d33d238ad8193c62cf8b83f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a68fcd7a320953f50a541f110e26728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce84162d76da5c9664186e2bb61d9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e160db95479a46f199748ba113bfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbc33efd268615750f530b8f9a4f9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda4c5bd31161e69a489e543b15cc4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae068f673f067196ea083ca2f4b340b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d5b70b49c814c3ab55415efbdf93f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa539f90aaa61ae3701d4f2925820e5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd19518c9a55788d559b3bb47dd41536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccbed26faedad50f118b6d81021a5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcca3092a03ccf6ecb4fef8b606db238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553f98da907ddb54f6995623feb10539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a5a639735f3444767739740cc3b7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200142f980c66870040b214560297841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a130ddfe0b6500b1217cb5d483f2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aac9b86f5aa1379f2df6f2f4063ef343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de877000a044145b3038bc40eb4b7fb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e8b8271254c8dee520f5e10b62e4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b11cece38a899942b39e9b6bd0a9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e65af4c587eb032b10fe71d3766247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea51528dd4250eebed57cccbbf621c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a4862c1d5688716901832d10d8fde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0742102b4f1dfb3fae9579f92446050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8a48617328a032426862f15c7816151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd836de7fee211932c890daee44875552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6301f0f43c46af8a1a80767fba70b8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650013f7acf0e7b793f2d811d795b89354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0ac5876fc89fb653259de8972a9da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa82cd421b4b848d74d59968a33fbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebb3b7744d698f5b2f3407d02d8b3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26736ceb992a5b84b473ca98e0fa9a1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfafab1da83485d60338a3dc634499059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ea2e1748ee11a1f339e3d7f6f7b2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793fc2b9badf0be5e5f094bbb7c930c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f9c1dcd29df25bef692de3192e15562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb9e3e569eb2ea79d731c64ceff53163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9299c2a76e9fea9153a2bf4116a6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1929dc69fae4ab9e7e729e919d82165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd0b2665a471614e5d1874c6366b2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69938571dbba2a07d3ec04759f03a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cdf4c2d51915ddc00cf6ad7046c4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cae2e8d431ab6baab468b8f4682c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987409e9c6bb06541865dc705179903f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad0e96098ebfa585ac177a3b90c41471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5850edcfcb4ea87d0a7ccb9d43a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f291b3c61e80e11965f3176abcb63a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43ba95b7cbaf9b31880fbc8205660274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ec4efe5687f0b4d95563ca42084a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa6cfbe48311c62cb054ba2f5e38e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df297e480c208bbde54c3082623b98577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9288d6eb9f631001e67fde7acc8c5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9379ed364602be171ffafdfa9f59279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534b996a99006e9e3c12a049a0371e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf8c2b76f95038bd938fcc2ff4f33581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca5e4b67ba5ea85864b14b556adf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425cb16a068ac9b915ad2b2798695fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8d8dad17ed7c5b30c5b4f94c810684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e34478e33f930efdaae2eea8b9f9c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0a91ca6aea3d80268a3397e5a5dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fdd192072c9ecfacfce89cec08d4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a84f28a7d42d494ad5bd33b4bf7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759388d2cafb9db6107426b1011f15c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df2c17bc8451d5d3d1762927e518390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70dcfa85b4d1131247fd0e2d2332f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6803e54eb9306cd147c691a426c5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af79391b5b85e5310fd51d7363c822093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f712facc37ff8de088af90ef4ff53194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ba6d5db3146fdb23f8edf311536395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09be599df3b33077375515d1370831096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd939b0a09cdb52ceff810067623df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5084620d49253011ecc9f60c68e4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05012b83e128b1305d04a2811b3509e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dba72c181afdf62dd26d2f6d16a81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b845da2232290ea12b60771817edc84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f251f6be18c8fa181c06b2b8c7098102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2af0532ff01f2fce4db9e9890cbff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0cfbf30ec28697280b4f2586f4cff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b947a613805cde6712c5a929b57cb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad67009f9ed2c227026929e042354106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82111f4005e09d91f53d614fb7420f20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde1f1ba55acc71108ee123dff1682108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f59dcdd787f140e8f5cbb615cfe30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4b9ec7317d42063daf2ea2a95b987110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ab41fad77ac52adf85454530f1658111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2131fd9c926dcf330badd03c0c82e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7712686e1ad6cc83eed9b68d51a8629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabab9b004d793c45fb4b04d3981c0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8c483ef60fb934edaeb621a98447115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a317f7069485bd1345a2d804babbd68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28df02e95ef9c6cc6fd2660c170424d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267badb2f9668f20cb74b72acaf06df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ddb54df6d05c1879e273b47b062a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c3cff0d0e8923e5d90c26a12c8e91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16189f35555dfcdccf8125887528171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18d347f48b5ace142aebf8f44891dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50916e723fc4a6aa54bbe812a16620123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b260b47dbe5d6965642991b0d49f06c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aab858d09c009704b0c1d019dac8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e93fbfa2159c43cf3953a54b7700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ccd83eb51d40fe36dad131a1262b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b467999d037f530bbdeea20d6e05f63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb0f62ee6b6b93e2c77d46db06a74e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f643924ec9506f15245b344f2515c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabebc50360089ebd0ab4ebb4f94974131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e94983ac4512f5c9510cb75092ee6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff159781cd375ec598b31a36a5bcc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6c00c36da0b922b94a147cd5350d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d89981487e04c09a8364305a73527f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a35e73e10a8267d2a903d75fcd852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb061f8490ab863b6782f4d4a28894b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3f54e5467e0a5abdce31e49292a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d43cb97257fd576d50f790f8b357f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67b959b20b5374c6cca0f48e92031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e597bfaba17d28cb2b0bb6db307d12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710a258ec5bbdbb89f58a63023ad57d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9779fcc613f16df15845ed53846518143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17230a61353c4d5fe0f8c78272de9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e9326f757576ba71d7919236a1db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914979d73fe285bc848f6bc429af195146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c302e8a15cb664adde997371fc37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd516eb376119cf0117c7351c017a274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeeac071b2a93d016f1c443a047b1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ee77e3dc361f3c8682d3b2fb9936150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1d35360336fbdce728658799685b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f09dd3b34aa857c8200f31fe214ed5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b27402b3a5d9cd9c473bc22b3c317153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5636b8e9cce03dd4a3593765314caad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b69b35170554eeecfad6413598813155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2042f3540faeb2ceb12d46901f7f80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2057a9cb2dd5358ab5a7670bd18dad9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a981f89c067ec317dccb215b69ebc54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842aadbc2f87f5dbf0d00381e85d2a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee2ec5c86c788721f6940b98255172160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd947a83d185edc8e580014472404161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe460390645c97fa43e70b1764863b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc735388f6a44e5294cac7fca74559163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f90ea5b9ff17e07b3020b389f88e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a0804bf7a71122c5041127d6d68d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc8a1f3e0e8f5a3dd5dd25b6c04d2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cefa892c5f502243579fb1caafdd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ec93b1b7992e6a170b606e2fc1c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461eec272c17e7ec2f7b5cf1b879780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f58cfd4d7ff43aa0fa85fe4869ba1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc19bd37527f917ca4bca76d07c53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65220236bdbfd9f42082807cab668172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54078fc09a75afdafdcf72942022b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d07b729f6ba06bad408d94bde41b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2452c2e2fc49a517a3ccca75857b48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece756d9bf76030097b51f6a7d64aff1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31b41e1ac8d775c8da537636118e6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d1f444231dcf2820567f454d7c435178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3462caf4d652959bade61261e8fc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c044e19ce121d7df6dbcdd293b2e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5972bd1b3df9c9594ada18b72f7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a0e7b6b7038604f5ff6d443b9f2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f57214166d13ab233322f5177a475183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1aa89a7ff2603aee78dfccde35e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b86c838ff3bdfc59d666ac2784a94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c8489ac9744bf087c5cdfab764976186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8097eada292b234ba6a2d9b92c0f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170344d4448c1e732647ff8d659c643188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3fa26469f92710dc08a336f517eea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414589c5984f37b9361cf5e6b5ee0c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4be88fd54747ac9b158955fa8910bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a7cd8d4c56afb091aadad307a93a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e6a623b349d854f7a00d46889466193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7cb3fe6c64004ea654c6842388112194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e602373ca5f7ed7d78d9ad1a64c298195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12464e2bd64eee9a4b58021789268c2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b588d408fe81a20403f973337e9e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc46764234ec50c6732ae24f34b0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530570e9ab8932cdc310f35b04836d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc2f53b6e73208aee03d1b77b6cf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373443c2afa17ce2f70c92fab9d0edc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fd9df8b64656b636f13a4fe35adc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001b1dd7f1193d118bdbf14caf61884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0085c74ad77fbe62dc47bdceb059e51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a20f9ac14c2d83104402646cea809205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c07b3234f50ed897520216927cc26b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa415abb2dca2db373a88f65f6581207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d4b455a6f197091266c042403ba1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b4d7b21e1cfd534834a8f64d386b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7eccc872bbbeb71d3a3e8e08bf618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f73857b2e4935e64eb0b18deeb59b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc64749fd0fca359727173b5c3572212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71cc863cdc499cfcf3337975b26b3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b30e42d01fdd5fd76bd2cd4206d856214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2c8018b6f41822e88e4eb3b9faa62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143a14f5a8d2de72780181a6c284b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be058842a8ad42f601fe2349d0ec57ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e6ece3cafe52661ad1e84268c0d4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b02cdfb61f1febe6c494755a64b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d1dde8500c24950fdda76f3d548ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e28fe223b2d6255b01ada066e683221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba849c65ebfffc3f8b7e8f19f526f07d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63458b67b9c79df7beeebd99916efe5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9937cb3c14c09f6b97d402ea567f876224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e92ac06780192dd8399e6ad7abb775225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b436b7b08df63b55d2e6a38f9345a36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad9739236eeba61380246fdc5e3df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd27822c006024875e6142a8727c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe75636e7c426505337a4fa9d0f7296229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4a56b925817d77d7d86b62941948a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2e75a4b27f6082accad64b1feec4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a65d48caf091b154980f54a99349232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841e241a23c9bd8096422c67b1be8d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaab0ba2c92785588ed924712469e5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeafbe17c6220ac729e96d5dcb3788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0096ea9cec63b9bef4507d6390456e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184736dca9e2a214593b59550ee0cc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d844a58ba03a698c0ba9263a4c794238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d9c539e5a325120bdc6e92a3a131d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e04c30a8ad07f3709dea05c884ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a86d59d7c2bfdc6edf329aba8d3a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013c08fe9330e0a894f0b1cd4fe597242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e998251dd61bdb1bd5fba991297c3f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e884c132a0a12e003867b556715984244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60ff28aa741d0f14f2c3fa5f176e29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b063893fb3a7454f07cd74f71ab7ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b87122ea9050d139cd389fef5e9eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611956c92a9ba0e1e3a5f8617a459a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba03b58869eb62e005ee6030f7054cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39578f1db836d3dc0b8671b8e0b5972250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab757a6c851006e3757409912b5b805f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a6808502518a9e694dcae31d4351252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43375f659aaed67dc75e35767a240565253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779151ab90302de9a9eb31f1bb6f60c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb0c57cfa53ab11e46fa09e4a122f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cfc1f8b836d7186a6232f46a17181256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536c0957d6905f3b081a1edea5ea228257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6810db8b2ccb00e42d9887e4ac24525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf09203db8e868f74e11ebdabc9bdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b574b5286dc6eb691d324e92beea7fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c64d65f1f1a45013e612f13d0049a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d30940684b9e70c83db5deb17a34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba983cae2e961671a41c9fbbd1e8366263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b4abe74b0812a507dd283843c7e4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33076d7c328f7fa595a542a1ab49e92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78710c29da2ad4499d87ff938293a60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21580775ad1190ec9cfaebaa40ffdeb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962ad78099090e7cafe0297b0bd48f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa845d8c9da5d070e0e25cb22aedc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d7b144900f4838b3f63fd9a46ddb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221931127193f2f036a8b7b5d152dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20158d55e655be822f9069d3024bac36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9072bd0fcccc37f7d5e78230e4351273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a0acdc177a89f5669aeb45c36c8d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa6921553d6272632eafbca100ce0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0b62076c3a71e86ced4259a61f7af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad50bfd4e30016b1cca3079d6bf0ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953e71e2e06821ec4b97eb84bb1ae79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be906699766ee7e197e3e2d6bfcdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004caffe6ddaab4d5d904d2d5e305cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cd14364801d42ed75b2eea4362297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23292003be6d98b687b030690411be16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b7804ef37e825e374dd1c8c2e927283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f402e7eb679a88012c97b75cffac1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7c7a2f4e1023da966d83ced62dcf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cb2fe7e2597403ee9ca893ba45f1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ea806a91c6a5858a76d74c85bdea7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c85c6d5b7640e123136b595aa126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce03b8da01f2bd973f97786efd1528e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57065b3ed7c45d14eb0b269f1f5cdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaff0f1552f646c72c5296566af6ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a426aa04f8a0b13125bc8bbe255a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c16f4cd60c7a2dea412d1f65365bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb045e5e7b0b53ee8e936e4a107f93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd877d556c442f1d30bdc4be0d7414d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a55c8d2550d95addc56cb2bd53319b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ece78dc25b2d9bab0bfc2a212e4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f75c47eaa4b0730ef5b6eddae05b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368123c8b8b915fdf28b41515677a501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115863dffee5fe30a6370efe4497979300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c87d6cbb335a3f4e441770d31a0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e42aa76e4ccc244e7c357df4f423302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932854ab0be750c79fab554fd3030d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544069ea7150ec9a943874aa29cc303304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4745739f266649dfa6ff233149d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05fe746d3e4500dc82d012b2e0370d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85bf4ff2337c2bc479a8c7b348afb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd82acb49c7d24c31d11a0e4438ec14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4aa6bb380bc3680d86daf37f76596309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57b6d2c164aabd0b19267c5015c9ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2232d7287acbba1b0b3a2f18bb92b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216a8290f962491f17362542ce88c36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8aa01007dcf4c2ea18951b9e7215b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c020b49c35ba60bdafe03285e03007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497ef47293fce61675626ce5930640315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b3302de7a97e48e0970105cbd44d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550d06bd327ba62e09e23090f0e4553317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014878ad139f4bec1679c1908205b5ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab973506722f27932207b383334097b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44a937360374a4f75c897863f7a81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582262557f6a5dcf59c76e26ef172d34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e0bc1a3a6b4a121e0b577e0bf3e74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e928763e1f0c66e192ad98aea50da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80dce2a96d4f258253e970d4566b7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf4ced443958c74dbc0ad92f1704a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64481dd5a812bd7ac2893bcacbea76b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b6023c7278907b3ae8cb5d6781d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df6ba1951a93b181ea29610f93d20a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c3c39865589ee50ecb8bf49476e69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29eacfc9a70636f9549aa83a72dbc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc172a9af583624771b47c356b61bde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15360ff8df31e635daaf408c17ce18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224f90be993c9115ba71bb4266d226333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff987b0b7e6f9061e4dd5cd41636571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc77b63334344c92f721ef8c4081f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c5f2321f89464ee8872fd133d3323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b337398b6b355012457643df1d10c974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b18507e6836789e64fdd70964a8dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e67e4fc0040f7a8946ec2b1261db356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03de521e2c18394e3578fead620baf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405dd055b49467d0c32b71d26d5f788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b3dc71510a6d667f328f36f2d73099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac2148499e673ebf6a266028f9c7e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9963f9cbb890b0638cb84d983a113111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc137f5c2b8a01fdf529f2ce718837112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750cab0095ed61e8b67ec77fd514c4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f3515f9cd7735c34f50224516d9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215acbf6e7982ac3f27aead0c14d57e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e9015710d111dcb947edb1846c16916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca675d2e7ac74a362e495e8adab91e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1f6c1ce0dc00023410284d3cc534018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429c6a00566a55420471b3c64011af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351215b40efa955ee936e4a4e5c2dec920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433935595028d15ffc3e3b693513c5e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8ab980e41538bb4a8ac795a799f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14c82c0b6c781aee5f4713bb2db0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df869a17df70093bd425c2bc052bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1af37204c897fc55f7a811278c18825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675069442131c4912b0e0809b2bacf3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5311b5bdf54cd48815ab582c526d9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ac38060a346c812742d09cd38afb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3092ae56f2719884d854bb804245029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281f9264505d33445421048f370a8b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c63050ecc851dbe6ae27fc57f1730d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e399a97b3d70f89048180f46407732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c5a68936eca60daf3c2c1190aa6e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca854a1f104ee6ad2b73a9ef4949e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525c51354e400c6fd4b36baedd115535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f42fc79ad624e24bb579bdd69dfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e93e6d626f5b454b1e972d7769f4a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a462f5ad780d6aed25f63d5960eb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115e7ae68b957f0b5fce0441962dd3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0f20785a59e6527b5dcdfd02a1e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45e5861d315c037ae3303549171a6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a17b94b2a2db173620b7caaa0000e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d43eabe63ac479cb8899101e14e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38625e0a008707ad7b6a6ce7ce04c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eb4009b0beeb44d374e13962ee20245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142745bef9f86a99e522b39afc56d6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf01fa02a634fe30fc892a6a3fd95947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25327beb719374011e3afa0b8cdd70ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182dd0db794dbe94cc7a7e3aa69182a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a3d853827c7c2422438a9ce78bde850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac28fe96a190d4019bf085fb9234db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893b4c116e29c9a3b4920373c7023852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e812ab15072ccda9313304ee9c0dbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f4a3d26bedfb50d6a0be508cb138f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085f2c5ac59fdd20d69160f4c1cb4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961aace9bdfd9fbe185d62027013ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c292589f9226ad78710d5e32e6e7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a9574d365bbd4fecdadd7f79f78d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cb2e9879f84e7582a1fbc9c45120559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed9ed06070e6f151684c2ed1ed4aa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ba764621d7378de48ae501574188a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c29e7f04b88de3b580321acbe2e0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453be604e16b1345266b5291f21113263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240a513e0b8dae62d7865705254319864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab4610f99b3d01f1079da751b63ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22ee1314085779fdbdb87abb0d7c9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14a052650e04e55fa866dec20908067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684a51a3c0dc11ec0503beabbf7e4ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb807a9659d3e7e0774c5381d7d10e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839abdd155b3155d3c539f612cbbb9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4ac1e965ed5df57220d85ab23c1a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b8239246fe9c7c46982de021e833b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd5a6e65b4cf83d57a0f70d84a09e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d75e7b9a36c1694003a907ea050c7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f52e327ca32be99667467f39e209375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83d5a0a196fa9d6b711d18e5f7dcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b75366598ac4f6cd2c21109d6d723577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fb519740285f39510bea2d676807f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62702f612989437fab71cf13800f63f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad614bb51907d2fac4efc17b8c802880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975975d13be0b4ffade06298ba9ab7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c79afc51b34eed3c3df63000289bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233c1424e4c0bc4c0d5fd0116b515983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f24ebe0616174dc23bcebec4eb27684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d155397cf289dc671767b8decd267a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cae1ab872197bf3f337021c8715e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd01983e595d6cc98d25d07257aaee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec81fac3addba955e9b36c81d830788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3838a11c08c2619d0e9c5784717689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92832cfa0e390117b756c304fc4e861990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ba91a865efed361f5bde6469e2a3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b38e41523d6695b1a90bc7d1b2ef392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ea80300feba1a957c317357e428b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f059cc50a0bd1e5d76a8232d40de0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e010a95246d49867313b9e09d76287195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba79e7c56f9282cfa03eed2340ab1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d24c0db0f279a975db4945febf75ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbe8a31a93be6c7357e078791ce4df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e217b3f63084998c8706a3a969ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6e9672fe8f688fadfb1a3c36e8faf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5a7b86de5fe1def419fdfb87e0e4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81de1c8bdb7f83648a0cea6a7c48b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e5fa904db9628002d037db2570ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8688205a002c029513970c4637b2af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa83dc377f14d3ce97f26fcf82c48ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e67e954bfb2b47b5e3b853bc814dce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1e4e972a33e78a7a60aa6749f48a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43618980a07aaf08c7390dd4d35f7a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ec7410db9c296c86a3ddfbc1fe88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb565b2cb4267c367696db70891f33b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a2bf2b0492528d2d5052b0380286111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f4d5737ba7a2de0f168f7e73f5c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05347c4109fe7f0ce2cc893d22bd9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1746d478a91f7bcec8c89c0625964c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c404e734179b264bccce42dad4c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceed58acd919cd7ae31993fc8a0d46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e828e05172b4c452803fff8f2b3794d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281de45194107ec723833fe209ca430118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94068afa1a5780c995d13db8f42f89f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331351a1fc6e4c071237b7ab7c41709120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b2cfdcafd96ce854e35466ae5bcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f89aecdb96881cba8b37786c6f6a15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade201e019f7bd65925a0f6e2b8ced123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367a322adc16212d22a8439247c366124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6c2485eb79110f36c66f23218147f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3187760ac7240a98051257b8a3f97b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed5edbcba8c382827c60a909735855127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9a0d36b1b388b3da19e200cbd637c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2084f958398eb7ed1fc7da8bb6bbdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e7d23b87e83abe093c4c262ef980130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1775068bbd67d2956ffdce1ce9aaa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66abbf1344269a4cb5dc0cf5540f35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac636b3fa06a5c149bfd6a9fd5ba49b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a68f630429fdcd3923c4af606bc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b92e4d81906e7efe81876e4517d2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4947382c6b5d8279dedfbaf3af072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0df5c8338900e3b84aa88258e3770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530f11359eb3c84bc2bd23cd5bab1db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca99c1dd3679af14527e2e7aa49efee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea87661883eba874214457ad21e40f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69038e9c52d5b6faf99c8701716d477b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8020ad43c68d4d4ff0d6da2ab7a28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62534a2d17309c630c62dc5e3c534e21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c76c491a52c35ed3e43ee00bb3d388144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e58a8ea25d59eeb6cdf37e1e5073db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747bc4863b64a0ca740e5bd7321b157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c353aa47ec4c306994bd7f7bf502b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2febe15615ec03ef6f70762d49d4b22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f2c63d04f4a5112c09e3c53f3e16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abaa198b8fbd67e4b77c1677397a49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c4f711f392ac0f3d28c95ef25302151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb290782d0a2fc9db36eba2d5cf36d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f5998290e57179f60eea39243d27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc958acba3de4ee9aee6aa60726cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e264ce7518157af68389fb9e80d48b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc222d97a7d1f4344849fac337a9a48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a66170794111a59ab9610616b4e43d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bfca205b79325544130ea2d09b0c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50fd7acc6ec54ea46a221596b214f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9009079d377509d78f0a6f764004c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204b2842df1a5fc08e46da1a641d31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d08c3e688f985aab0543926d49ab94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e001184b170a52826c7d2e73d143ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f8bc691811e3faf8c02e6514fbf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c330b1f2b31c29fb28ceacb01be0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7587fa67e5adc404f55765eb4d103e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f84d2cb06d8d8eaf5adccd84f7cd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b0c9e9c0095715eb4d17318dc828168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b4ae338424a00e810168ea8556b56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb7973755252ac0098be259105aaca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28f55096a02db8aeb552f2dfb2531171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed32c71409d18f2da2393e1ff8e1cb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dc4d0f6db6650c75c562032af6756173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf2d526fc58a334b9701aa7d69d09e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca50d365f19f7b048ef9d97c5cc6b63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9bd2ec575b8b66dbc84a00805019e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4daaa4cca122b29f1768713138d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5adc3be71a00735076958d8ea01d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54738dc6c30490311874f6b3cfb99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d843315f95491171a81a4a8560758180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd50686d859db54a309698db4acfc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22570279090f2b334438ec50a9d149182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704a4b646c6c85c04a42a08a799736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df56d5ece62640d691fe7a3172c8780184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194395695b6beb2b6aefc052e6ac85c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71206d0b4b97c0f71fdbe1002795fa23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2621f00e0887dab6925fdab4de7f9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6a9089f65a21bf488a2f288a132f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c1440c09217ed8d80b94b9ac95dcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6eea8ae0747487f9693bcc5cf0787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae70939fce73808ad15703aeb0a3257191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67366b89a8bb016c02fba7721368c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db491d6326c8b25ba11b0c71fd4ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aa121027aba818fbff5211533bce5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673727ff40b1fdcb8543479153cd190195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea960a1e1add3e809704ebc272bbcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a4dc1d0b1a53315019d29ed68ecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f048a5ccc0e07887e601b7b97578ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ad1ea23c94ccb527016a34beb7b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71317bbcdbaf23055c229644da605bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143577d760f076c2034d20ece039f834201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62518b1fa7c0486c6df63268bc7e3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbdda3d95bb84e1188a8f94299d288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70ee76d6547e76d213f1a1fbc610c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507efc1fdd6def6597e6281ad52126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209adaa197ac338ae05b40e923e552206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8fade205eeafe9575bfec0064d4cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe935c9d2696ea2ff6810f7623849208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ff3646d53d49fcdc6bfb28957173209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b71cb4992b8e63c6829b58d286e77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06692ec0b9ebd261be26222767f399e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c02d5cf818a1626d14bc866dc7ec9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17f1a351671bd91dc128c8208b1cb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330fdd2bdc81172330f7935685f975214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d1321d6cafceb8b82c4d319c4d18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699898dc621c8cc3522c47dfd453a60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766431ec9c242a7201c9e510dd16d3bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86660eea445b39b03d5212a6d6b7226218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cffe12cb2622ae7c00bdb75c50d54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386803d1282dc49b3e1881069e2af2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fd34efbf8e4e740d90437b6e9b020221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae8c1ce769cbd64c10f612247fd40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad11c27b7a415cf3354457bef744f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd794ef94b2ddc9c804048834fb14904224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cda14bb786d3954cca15d760ee96d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2cc18d10f8b730760b3bd3262cdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fd04ac24869b4c4e8730e13137536227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678929a46640be635b664b800f878ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf42ef24c0c4ba0a69d9ae8a182b2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf1d7585ff5a63e5ea86112b5f58f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619efdba81f6d3502e14dfa58945f8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc508037f245a9d8b57032b1023cfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153beb8249ec28755559f9d01e9f6c0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1628ff0f7f9cbbf5855ece57b53f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aab503a59fa665ada72694c00d2a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480a0d6eb1d67692ecd980b809e3d7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be617a2b803fe2fa5dcad0335d8e82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0d372402ae270dd820f9993257f07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ace395892628acdaa2251404ec04a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfaeabd69081fa2ba2e588f964e696240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab82f070d048110356687289682eb66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13651eda88b56222b5083bacdd6aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286987dce00f7f9fd4be93c58a83a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750ec1cbf5a4b8b39a37e13e93e28a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff4459afb413de20270fdbbb3fe693245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd19846db0b9f2f14516edf38b72eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5cb6fbb4856b749f215f2f4cd87a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0f798c596985ebb0368f258631d9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb8c70541a6c2ce9cf7d9180b2f9e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c96778a963e7fc87ddc4e134422c4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a874eb2b817e5f0c34eadb195e8cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fe17af4fea61914247e7fcfe4c116252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d2cdee3e4e1f68e16d1310d03a485253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276fddbb1f77f8571d0fe52320a04d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b50e26028926efe8cdee3ac2cc8e69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b7e7e26b4259ad8605ace8d3f9076256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281468a88c307c9e1f789f1e0d582e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1ba6a5ae5d2d939ac1038392c9e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a499c6ea7d9043310f0ddc1169679c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654d534d8732cd91602afefe5fc03e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84458434c2beb64ec9f7d1e1a0e4ff69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c618675dfb09c8f7ecaa508e85f60cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da358522340c577aef9e687dc4ba948263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224d28c53cef5822a627f44ab333ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1d80b1d19026fae55b730e0234b54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2643a13d10326c78d32eabceac4657266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c8e7b0c2cbf95b89c85e78fa7f468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f3c265bb59bcd5ecffbdc27ce66c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292125bc9933eb735c9d5a1b0691bc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11652d79e2389da62146c19d8632b43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd247591139c3516b6e14ff0f4ccbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707cfca58ba1c3045f9637899e8e7a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c467cd5928b6fbb3ac6dfb19765a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db1a65da8df3982b75c139a6a405f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cdf00d9bd7fdd092e9618dcb09bb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9cf759f7d14b637bfe855b34c306f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c26d26efe7eb189cd7191e896aef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577609bc711795a294635dce938dee1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172e99a2e69bc9bcf949680e562efe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936cbea199924f31c3f0fc09dc6f948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd05014e28dc70eed7254141a6cea5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60cb1c9cfb7e13c5dc4d5f77cb7d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02208ce50458874d0f35b15871b5e2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22114c4f8c385be7058527e99b4cad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5775a2175c24315d8191fc2adf331285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28162b238e643ecc4bd335cbb9885286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69059d984847621f3c2f138eceda0995287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b60ddeda4a5ec2ea5b2ded0ae1cafe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43874af5879b5544f5978dcbf9c97d96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ae3e4add8a128a01a3518d016bae3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c021cdf87aa3998a18dedc1d213a53a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc327eb209264acb4dd73dee4a1756fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aef13f1cec241739c854e8632d920293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbbfe76b4517cf540a9b1a3cecf79c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d041e9598d1305011fdde53b4eb928295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77a219b25c1fb0da83d67ab0b03375296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfee9e2f274bd730e8b4d7a94bcdb5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4f0f42e979db6eaaa0a21d535ce2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fad73cddbbd6fd249fe1a58027d4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4f281018885c910312e7ee322f39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0fe99022df19e776ba818ae52a2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59279ed4d8b300a82eefdb31ed59463f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae3d3dbd19d897f58a4a1b6cdea9c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71754204540bf97c7cf36bff18cf9f66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea2d5379e407ef842352f65cc9e32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961bedf545ff7970b7f7f29deb8e954306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338b65ad62cd3a50ca255db8ba1a41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2c728a6f58cf8ba5dd9c9b7b0b15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421927d54b2210bee638b16c64dc6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246661e1bb781f4ab3b827c1fab16d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280b2f26f28e7ff1a01568cf3052c5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb167619f11a5987c30493592be98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e94b5b2b39ec4ea04ab94f2282bc25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346438c6e9dd0e799ec5a96182021cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bbbf6074a9e49ac5bb256d92a0d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeaa8aad10c936640e11650ce5aff4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040ebf3b56d33ac073f6c61747905c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3198d640d751076189797c21e3c6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777027513adc3ff28fe2c9887548c716319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb91f5354d9613870aa75e17faf7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540318717e040435f4037acb286cf9b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1b9c797b667f374e05b4efc532f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5034653c7e3e21fe39387fb739f7fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81985956ada85c3a46f05a6ed7762d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c04a0d4cb432249fb318c10eff9ec325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>