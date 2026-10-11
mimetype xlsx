--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcab978add6059a2593d2fa7c9809001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992edd5885b9ec0a1684eff1edb2372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700cadaa66b1171f5e26e0824a41073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b5b1455d69ed0d24e1527860b7f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd850e7d5d575c64d480246a52b4f3565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe74671cffc1f6a762853e1a472be66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d7ab6f8214e6d3cf60f5b1dd7ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1db50521c18b59bdfe8223b9eac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c562c16b5c59521798ded22e45d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e5cdf791f8b5c6506bba124e8441510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071283d107c2e27d8f083579295525e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1809e063ffe840e7c0d5a93413c3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff64a34e2ab2abc7ac02f0dc86716013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91392b6108fbf707fa9177aae809ca8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f86a95b2c3406629753d5a2cd5912d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3772991ca7de1513aff2a6fcfefd70f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbba948dc757e38dea13dafca8bf79617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431dd5b27fe86972dfcf68ba0e1ac9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8132ed938fc4ea62a71b5cb9dff419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd32906cc3b9803358e503b972b263e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ce6cb586e8b87aa497f16ee27fcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8c19a59ba6267ef5daba9076b7f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc610d9acbed244bab74853e4623923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0bd01a3b8e3704b1aa2106800a1d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae2be96a9f273e863b6c7c16ae520825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ee77d9532a96f0571b1839921e17926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5760f94ca732bcc6ab3aba106a4fa8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f3e6b2c56edf9443b2b4ebcfd1a5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997343d299b3a023aff3d67016486c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870d39cea47496b6e4f3f4f9f739a4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8114826d46a0088da425504c31a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aeb3552ce4702b01f03335e8f342832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c575b7161464765d8aef62d0ae75033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd58b62e23aa1d068d79d8b07f2b6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2817db66525f623fbeaf5c290ab68735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e7c699225286cf535eddae6bb19736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45771871c6bbc64932d948f47cb1be237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d458c9acf4abdbfa0e851d6ece34a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658f1e8e55a1d7080c9ecf2201d0c5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5300e1875e3ffbf805ea744cc568cb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e234f8fe6369ace0807642fc6e02fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400a301ee9b41521f0fce25db190d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef445c1e0f368d03b3c5a5087f7b2b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe2ea2371ab072e599ef427394387b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1316773415c6a00e20215624d5f8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e7b49b859e1588ce9fbab1c13af0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b740b9386bcb6d69008d3ebfca50cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ede79b917948578016213f3fc91048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6eb398ed6c97625489bceb06b073349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcbf06ddfaaa852707b2638080659950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba808de5930d2154f8a15e7f5a57a03251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d70334efea7633b9c21626067300d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007accc6812758f19c5004bd46ae5f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3ed21ec9311f88dd9bdd15c4c6cd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3db64ce304688a484adab7d5e70455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f439bb528689f7ea4a8816ebaa4dc2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744995f658bc737b6f2c2a80ca1fd85557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112694ebafc8d402eaeeca0233fbae258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d810f807f7a7b339d7f6e687c85059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274fe90a5a3a0f0827fd6fc72353a1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f76989af31e7644d5ae50eae88ed0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444266d1d6aa65b78e6eebf34485fc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003b95bbe0393fe326c706fa54732c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8cedd7203618b855a1af00e0edc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b956fc90b03d8b0d28b959bbc6245665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cb907507f85a7d8f3cbbd51b1aaa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8188dfe8f0cd7401045ffd8af32567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a1c5724f059ba1b4185b2125744cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276e873af01ab8ef0bc8f4dddd288b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0babb7115681b522063a1fe07ceaa3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e379f6dacec06bf703d8a5ffcf151171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1bfce8d5c9883a74f4ba33d05721272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257fe93351d82e1e8f2e054818a2be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130bce70d0d4828f26ee6dfb13697dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f243c2adc12a0ee6b331713e74343675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7c389a379be5aeff42f522cdc15276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9849a649055be99be9ec5161b4ce8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bbb1126c73ccca1fe5b32aca1a06578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef09839bfcec64b36016802d7024e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb2e750f2c0000f75f2d674372a75280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b006712d2659e64a03aa1519ce99a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa59a02c3885b52ae64784a9e7940a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783724bd7c35f4922e1f18472f814c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ede7e10b26ea5a74491efd4649d5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41744415671fe3bd8465b5383076a4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeafc80b9805c19d65af901969ea33486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1346bae6ace87ccb1898088c2f18b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c789b34b3afc85c156306ec0c0fd7f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f8c567784ef2fd85de708c19925389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56fa82d042d3f4be7ab4b0422b928090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56b6d7f642d0b4daf305c560de11691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7116c5b42751d4419c6a45faec578d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b70d2f4c3497d32208336098a83fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037e7ae578b0626fe3d6cd810078d4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75828b74b81a390b2a432a57454c5f5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b930dcd5a1628bf32bb7c7c45665596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bc9a33b48532fecf9a348ebe6918c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8cfb51e67e155332b184ea4a8e24998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212123a0ce4daeeb4bd716621b320a6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a875b6c00fa8dbd4ec060c2026cb12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428cb5c9995a18d04e6e55bc825626101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5a4567ff8bb09e83020f9f64d2fad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45097dcb3c6026a36bb19fa6cfed27d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218728b164ad213500f3217eec044a68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b6dddc47a325fc97abae50929012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0aabc96deb64ee3704a0b738f40b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403966201b58f1827742fd4e6fbb769107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804791dbaff3358ea6993ad2f6c73587108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d39ac3852e6a91c82af95af75c0cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aadf19a380569e0760a4b50f3b9b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400993c37717ceb78501e3f06a1eb70c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e189c3e0d66f8c95128c806812a15d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018344bf16c72f94a117b5eef04e17c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ccf7ec6d3ec0a8c5c737f58585f55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930554e97c9c8faf7a0629d4447359aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a34aaad3538e9bd93eae67a4bf5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239eee3337d04968937523ce9c4236e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04a08b20928d94dae3f8b5c7790603118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dc58dbb60bdfc8950fb9208b7460b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063310f40b061df877c5fbd018bd9fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7f9c5ceabf604ecec9b1c8440aaa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27c7efc35421252f282258fd89f54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5f9e401134726e84eb48395b3305123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d75a5a718c77b70a62ff683b51849124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff9c56bb2cbf6189214705a0a5f85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1676728077377c97acac82733b352126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e66ccbc04a17711611bcc0129663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2b9b8047b44b6a0d4b4e8b08f8061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba636209a077df83264dd1a73400760129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d14e043ac5ee4c6d2573c508b9409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492016d4cfdb4afaa362048c9050da8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc198105944ea90d6a0a4b5f1a5be4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7cd636ab15816afbd02f2fc8507af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4c6bc8f533647293ae3110d88dea9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e788814e3cb53d71aa512cce6c32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8880e483cde8f08be7e0e9741e51c0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0f52b3f8284d2ea3e63fac0939ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314b57ddc5254675d964cc345c27f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184546142a057e484713f003b601d7f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0291ee01adc33cc0f872ed8c850ba4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6fe5e282bfee2aaf2697d7a38d456141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af4b559691143a4e168b30439380d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fc76b48a2770846ae69d085f017d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7c7907cdc4a42bd82cf2162de345144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaaa1ff25ccb85b57aad9c0831b9b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f6b79332c3316dcaad91ee56bfa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700dc3687866e2c7f18899ebf779662147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9179d0391fe09952287e18e293ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d2a8fbf8fac5e945c5944b77b02b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e68a155fee7f476b54e339012486d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ec70fd72ff0918d9e113702546e4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3128d6edc768acd2618fd010537cde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac44051c79e7b536ad9583e75c158153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a8d086db7bf29eed09110b8d20301154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e5e2b69d611976ca2fd35c209462155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd882a4b73488771889e9716cca0f46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a06d7f1b666d2d5063397b7ff4029157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6174029c1455a6b34d262f9ea744e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f620523f9d214760eb96e43916578ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c4378344c3014e3f3949f28bb96bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72fb94222d9a885a737cd6c4a7cbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d164e75ac21b655287644530534202162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3be598d70372ec97a2a351f41472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955352111b3ed35d1c9fa569a4085df1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd760248b4bfbd00e1d1bfe5be2fa75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c5a2977b1b6b779d7fbfbee69aedd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14def63eabc9322e5d8d62df19159b3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50874fa3489656b29a53a6ea9b0f6e3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8d824acbfbc40b06f7ecc9a62270d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a450c7c0fdbf6f1ca3665128f7445170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5796ae40e5a7d8a1c63e1461934a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb47e31e32bd16c92d08e5f6fe75e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7477f4de96cfd7bdb457293862404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7497726e3f607475c08087c8bcb0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f017d871dc0cc75b51221f52c0e0db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3dc4b70510a1a441aefef4928c28b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b735c12097e46e1b336f701ef99d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e3ed3554f69899d25294017e696e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5c0a1f75513e1de296eb0876f35af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8108d619dba3b51703a2a6edb728f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675817e6d8048ea57b0b50163c623689181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5972ed5b14976825f38cf8dd605a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fbf36952494e12f2525e8bf2a809a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd149246927f0f532bf600a29da41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb114bc28b0c8dba3b89b1d5920b82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c05ff76e4bafd886fc6d6049e54f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a59c9a277800ee3bca7e3a3d828806187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448c55852d182ce1e8f73c96ed59fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78dbc7b95a3eb5cc4d295cc39ffb51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b414264e8136c15de6cd808d2a9be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b79423bcf4a9971ac894aebf73a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8212bda8460fd2f2c4b30a7c843e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a72eb22779501def053d76f9edd7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6da924f8596c3e07a96f9b29618b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677a3d5ee94827f6f4dc2ddb8cf784c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa9558c27bc0304f8d9966f4974be7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4182f88c13d6565bf1f6325b52d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef1b664cb6030eded76c5f2d133a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97528b611404d345ab4282bff92985e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3518243ea06868ec935b2a25e22b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c245761f7e652354d2ffc07d4fb88c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81405577220f41ac8aef24db1850841202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b844e64801dd415005326ca6d6ac3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e873ef7ec9625d5ff222b5639e0466204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6b60798e7a8a84e5a9b0e6f60672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe032abc38319d47094573e8739f66a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005543f55122cac759235c62506463b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca0e91a25f784a3a3ac42068db60cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bca03c99738ed2c8a351ab0b4057e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e2bf565fdd75751260f87e1effc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ccc987623d243e2bc680e6f4ce773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb96c81b33d2889a6d3a40441567aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf3622c66e3fc4327edde3846bf87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbda33371228251b9c3d376cc943e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ceba274e5a2190aee0287e1bd9342215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d79caff636519369e8e7cf10e0d31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e347148cf8a5971ba668c5d135df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa38e25e07ff99d21ba1271f4078fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460799d508a8ed2f2c28309296c3e25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69f95c585e0f3a3f3e7a92262ff34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1f42a792cf88cba1aa46953f61519221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9ced3e0abc9ac82e49fe37b4427d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2bbd83cec0901b0b2d352b07404d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7d7986f0d9f2f792c9bf47cffab1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d534b74798fe3a04baf8517d7d13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a06bd1479729ae44e00af5115dcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe5c1aaf7dd2f9fbbef9b0aee6380227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5093c3950421c9e2e6925316b6368228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556428845031c901a4173ec3766c9ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b26fd5d945823549e3008cc21499230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b84edde7990bdeba27c3bcf634cfab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f8c1e9fee757904c84fb890b6fdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6fdeb0bf81bb9fca174403ea4639233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c045a9d375226c26d354e15796f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655a04eb916c648c3ed3ed6fd756c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eb9f2a37f45d9ccaf7dbb3ee3113f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5bafafc94537b06cdb713fec4ae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9abcccd3d6b666f7fc54ed1ec0f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc530517995c6d4c4743412e933219239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f24fc4ed25b37c536337d843f6a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe57350580317c71643043d0fc4eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b1287888c79da7a096e0aab631e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca069589734f1e5a2403bffa9ebf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af703f980b3cd07dac240cc4703ee4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a5566185866b1de3f1ee7ecbd636245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce887fe1c49c593822ff24c68046d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd14a412e358963306470780873767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed0a88862793a7a72efd59a495212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184835b3bd3bb54178669feea400124249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc8c6c4fd5fe7968e7f79798f2f890250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cbce8e322434f39022b26214ee5fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f13f78010515f6b00aeaf637dc67a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16472642e62ada09e9d7063d0eeb897253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec342bbd43425d60d2c7852373e6e7c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadb5de24c9bee0824f8a58212d68bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0710213a0778e9a8cff277665cf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554898bcfc0d6d5e1e736b565e5c4a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91cd4b01736c52bdfa5d5d77047a38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd469c6cd6a10947bf707f98f4ca5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b2468cf2d5383b8e06b6ecdf9e4fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418fbb870428dc2e0974b097e25d796261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4892e24395c1a2946b9a9680980b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f87776a083c928b50140c4ae876102263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435f49c7ffbf1fcd0857052e9a9ea1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f5ebea7836788f49eb2c3a363a77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1bbe1d8a399db33755275edfbad30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a6b41657880d6534f500df43868ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7370f4a9d92c22714fa48efc42ba9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f67daab27f47e33203d35e510c115269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66570e09e631dfa89ee65e88f974e2d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ae3154ea3dac75ab9a8337028359271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5798924c5e342f459ac23370d5e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a98af6a325b00844093cfe836a7573273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c1fa8525748a91952683ac4bfd30a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0300998adc9de272ebb9becb63e5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c4f9e1dae3a2736172f3e6bb9f0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcba9fb6d6ed4599b9cfa88ac11c9fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56393ab595c0c029c4dff0c50412973278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c686df719ace1b07a6b7937bb361ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd5504d3f87685782d6103227b134d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf75bedab31b4d6e9ae3607901b5e77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beecf475234a10a6b67d7d175b71d84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cc5ae5833a9ed73b787196d791f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526fb1d49931468cdadef01f5fcd9c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aed7741f00c9453565700253b1a41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c18f0a22fd74762d51bca2a1e83f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc183c1d50bcf68daaa96a034b1d1420287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c3cd756f30c7466fb8248919a69f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc806e91583fb2229bd2b126eba46b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157635e6b39665e53cbd58f34d03784f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec07d69629a023a6a70192fb9a334f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99edeaef3686ad078e6a57bce972fd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5edd59783d65cb9d76743e27230ea0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b546d9f524db1fd94cd81407d06f8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398cafc7458e6bfdbbe3fdf83e589a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e559a418e4608a9e3b487b7ce6fea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98dec6484bd82c768c8f170b0e1dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0f560f3ff6704290e9dd2e87b560298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0df1fcf3b6265178c7d9e385dca08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224efb835119d278daa6d2fcf2237b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ee384e1175d6fdcf6e7ee88f5736b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528632b02269cf60fd7414974c69cce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b964078c5eee2688d2ea9e922b141dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32601606bf7ab07c28c3cbb9fefe16aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959ff5f5bfb8e555f6d4baca0013bed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862103f73c09f331cc1319993acd1ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e43aca6f083d53a1b78faa83a9bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d7499961ed97581a632fc7dd694b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b742c76074020ea5132c1faa7c713309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b457dcbf2599219a430bc34526565b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a147360c970f6312f56c9e08d90343311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662e09632586f6caa929d7e1aab9d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a638812be28b01c8177a58329dc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b05452e1bca9dbf639f6d83294161314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aaef3bb87d8a0e5415123cb9c1f1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44181afe04e1c01a48b169fed25d0e8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692a7c3caeba3489279565db7846eaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60899e8096828168062d1c2f7d5aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f1cc083e4a07b4601ca50acbb8cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa65adabbaf5bc10f8cad9d2e04ac9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba9daab889e506c05bbae9cb1c31c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32adf9b804a221ee561b8d5dc4d80a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a66dfc70aee1332db4a3f99e86c67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49322cb74c95d88b659c216b7b23335c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a607344fdde92d38ca6aa269828cc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f5d9529fe51acf8825582a765e5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924169219bfb7a43e67ff718e2d41cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dce5ee55d0f9ad157a6500faf2ffb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d5fb244eb8e9e2688badbc3e151d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981195303efc8104aee2ff43536e50a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f4d1ac99c25ebb47da560f301185331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c9bcecf8794121972937bb948a9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7db6272cb6c0a438d5e222e9d5a6f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3402b681e8642b3d1b03a47d1ceec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca6f41f8b38aadef61f285319840f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f32684c7b7ba45d4e2b57eb1197c293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822adcfd92c60c12d28026a26bf8e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999b544942bb87daa0a10f8740410e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683a3cde1cd66df2f411fcfa487beb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81b2ad1dd195f364c7e525cd617ccd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed4877a4ef3334a2a0bb31c17608ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc746098822fe7cff7f673a8188a669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361303d2de1c1c06ada0613dc16a61d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf5ee5e6409408a1e962a6f7e6487111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1241000bf7039bea9ed2f6f4733b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f08493763ea0c0de7d4284b972ac6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bd0d941b72c4c87c3b9bb81f4cb8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb642b1f18ea4a5d3ca758a22c6b69815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d03df027915471fd32ba63a5c2dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e52c50438f4bc7baecf3b616829f1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f4df3c6c3dbb0655c6d8101e32c8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed07c059be5d38d86fee243c6c5966919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af98e5a16698d9e71af0854dd56f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9063aa68ecfd2525927bc557dd900c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395783c5841526e5338a862d60ab47f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a4766e34f1eadf77632fb6fbbb9ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f900126a347701fb9c58614b856e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d080daf4a1d86bb42199e0df02fe48425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc6622f750857efbddcf1993a502226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42dce0468451b85fcc75e52483806627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71a43806bcf0c77e554dd3008b28228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f37c64b314249557e1352b5b5eaf1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2472ad6ce35656e4a91bc3ed2a39630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b51e65aa28abdd3b5074a4c47f9b7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb65780cd3699bdb6aceca64c6063d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d1b280874efb2fa15281eb171d34f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795f02aa01695ee4041c6463586be334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8cc17501ea9e331cb52e9910937c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c1f4d39dc8077ef1ba9139326ef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e7d0f10726b7282ef3ed6c9df5c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e75a100c589c41cd3dfd7416187d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d827846a3d99fdccc38b9620d336e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1f90befd3ae098a87a698a17c60ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dbc1f665822489ff917ebf7b1d0d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2539fa54665f9cc8f5f01d3d0dd4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dec647fbd255ed44685bd87c920b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5afb0b56cf23654b2274588e0941c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069188062615ebf6b9f24b26016ab3cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc39e2d27ead12c19b2d6d1653df8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f12792ddab1a17d8b203f63c19a27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e6f7c94207af79edc6815924761a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07310402d96844fb3fef7890d1085c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1d9552bed3bf95ac554c67d4158b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c12b9b6d337c0ae9c57eacc01181251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded12923d9385c71befa86e8611aa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dff4cbe67d74e18afae2e27aba87553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f6b6fb46ea84ba62a89b398aa39154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa186a5b310845a918bfa9c2c5843c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744786bbbe7303406aafa25810fc0e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039efa717594a33457c94346a00f9ee457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553a78f7dbefd45ac323509fa108ddd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87de9017784474cf5a82b5ed1d0f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45289592848da281b238ea84684b87460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c4d21ccd7086f3526ad9fe04f479761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec7562428fb70f64010dc19baccce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be584c5f9fb9cdc019d6c7026057d26163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b102095cf5dbe90e518aa7e5257ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415057e5ba0b0063cbebd29f3ba739365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b56d4c335346a61cbf687d50d806d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1993e31177e02360bc03a3f746da23867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c6c2dbc87aeb0adebdff71fa03abc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d31ab3b69b6c2428c108a2c1ca2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749145bb03f427575d5c8840622ae6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877db69e4cfd04a8353fa9595f3ef8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e13c5cd80952bee729ef362ab096e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38583f22194de917c6c9f7b9e8ec6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b4a6e2e8333d168d39d42a92a44c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736963e8cfa783c3ba671692e97daf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a016cae1b406a6dfe8195856dc2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228b0f317448a2239fa79e942d067a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1f66a12419cf630e4d8eb54ab000378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475439ad6005127c6b3b9f8cfe0fcd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3e4d109475668590154f1674a26280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11db4182aef81ddad9b5a9cf90fdbf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1a5a09e4728342e609c2892ead47f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d59e8228c1ed363872318e4da44ed083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7cb0f2d780f8e4686efc4e0f862a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8db07f1e40b4b15c2a1342b7c5ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d27e12a4d4f2350f5281b6bc5af0ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae04e67b2940f703b5df519294a02af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943fef0baf21972a1d1b85e553ecb1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aff69a353e1000b6dcd47a55aec1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870bce2b8490331cbe556df5bd9018590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd8663bcd6e4c2658297c634f8015c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d108bfb2c92c3dc6438d4b31bf81efc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e947ba4f4df1a6ad80211bed4a8ece93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923841ec51dfd4aa280bc0585921009c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc471562a53d1bdc33dd59df7452095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f5349d822be512634a93980a97c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ca27c30eb42c997fee2fefb8e868d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b879fb46773bb31fbd603ed359378d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f85a59a92c92c57674c254de8e2bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271443d530ff98c2001175bf5349c54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba4477634f36b796faa684fc86895101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664278427c5f94031f793643d89eda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9f5bd92ed1c6dfb7c8cd381b543a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80f91e8af89a494703bd8a28c67f5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95818a7882e3ae61141d55eb65d60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6140f78638fc0b26db1f49f01bb01a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1bd6f813d7567a66b1c1e5184e9af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b954d215517a5f072e60c4a4a2475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ab78b1c189116bb1a28f264fd68e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa31728be946cdf47091fe58649cc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae77453ecd8a6aa3ea861c39173b038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22bb700879ab5cc4eb49204a167a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc0a11635ed6e9d87a32aba72277d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf0574fb7ef15bb57cb969c472c2f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c402bd59750eba9904f9dec7cca2aed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cd1d295ddc1fcb12e37ae3040d902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6261390609ebc013ca709900455d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6542068f065e0f967abf74093d24eee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a552936e660f8f1bf6b34a0b29c7964119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda50fedbb553f2e45df8b1300816a94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8ed1293883c3e3a0ff93033c61875121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a565c38472100cb4ac03cf8be2a83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f51955cb020bddf755ddd98fa658123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd11e8d4f92d8578f6c9520b40ff6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3086b16178c158f4d69f4bc69969a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e39d51010babef3599bf60eebf5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90abf7eacb1bcf698fb633313a8fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef170a705ef0bf27bc828b64d25e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f70cd1d25b01b335d48d2bc5abfad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786cf8345443f55735e074e976f0809130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf2cd5e685800fede94a8eb9dd191131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90437efd6159e11460f7e2a9fd707f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b6c848a7a9a6c2cfa31d84c2715e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843984c5b1f20cc8e0769a569dddd3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedea78b3d4721fcb86134f7870fd03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8508709d4efcf51876296d5abf5a874136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560800e67181686e198e6069b91fcfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48e14c377edbc8b2b110d69d499265138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233362c48e1f198a3b3aa70023d63d13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275595aa453aeb4a32b1073db8c1bcc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a195fe99e32b1381b3630cf2003fd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40764607b424742ce47c57acfd5a4e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeb11067f230f2e7f35c0f8702aa78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c1a1235aae83e60ddd7bf2ea67af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4714aaffdd7cce0c98f1bf838f9370d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d396358a06fdf470fe7e6e2fb460146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0237609dfaa9d960ea5bd45d195201147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc273d931ec15187bc940ce41ae3497148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ffda69b90539ee7358962d399f8a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ad697dc449a0f0c716b5f1f7779a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156fa54d224f2d29973b16f30dbc849151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977004709dde23a6979b6289a3fb0415152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6e736ad0ac96e4d42ee78cfab3a04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c1122b5a9e0ea62630bb87cad3a68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd1b74e21ddc51bc5e436fb0013ab2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e42ae6a348e98095899df1f59ef7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d528c69ce141496eb61f53f56633a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0cb7d08ac36fbaeade0d55ef435da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab874482ff8db6443afd21db04260bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc366bd4d930ae688d9e7b1a0b21e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e82261ddc0dc12cb3cf743e25db0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c52de4b5b88c19695f539d641371bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952af13264c07aec7fa244ff2e6b51d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d7607c3fd1e23c90f6acd0a19d378164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099211b7b152015e3bddabf06e558e15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca783895e64eb3b09dc33cd0b32ba889166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdd490cb6b150c40ead6ac84650c62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d141b18f6f90e1b340143fc592eea6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd538167a6a1ded903e4aa8e88732169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832ce25a3d3d3f27dd9b25dca5d67ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9067305d12644d9988de156d20f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf2cc739d98d252b148816957c35c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04653d173d429958a805c1f247f43b91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c736f42bd669c5def6e0fddde823174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd7b748c5d585216afd5b4c0003867175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e855f9c7e0a3867f21b541be9d1e38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f26d55ebc877f3381a746dc6002273177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0c2f4b1c0a1e584e7fbcc6b3dafb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e6ec38732963f0277aad7eb40806179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f997671463c565a480a55ca9238ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd127174e7bd89398a0e2d72c1c2a8a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5aaaba116958a8129c8fb543a5357182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5082e820dc12383629284ca87e06117183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1406b8751923e42c600e64829d9f399184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d75e82acc12e6a1def5a1ee618c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d63f0e5a59c16d950d3585a35050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385cd686f8f5774e348ce99a6a33612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4459052035379e1a7df6d47302d72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d249679afcb78c47d67fa1745ed3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2102b15ed115ba39028ab3bb54b7475190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265522da5b6b92c5be7dc179c74423fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d05248ec8e5b42edf9c55ebe1d9450192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc124d2af8955a1d490d54415767c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8d84419dd440fc2ad7d2ca55ea8a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5eeb8ab7a8b4b492c84232b5cb93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b210b390b71dd0a3b035b4e839e612196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f12043c7a1986eb9c948a75e95a7b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bfdde5ccda8bd92232921f133203f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871bad6209a0be3d489e970eadf3332199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81ca27ee949f84193ae90983e2b3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a296637472099b5ff806b769256ca6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1cf8e9b19e026ea5c228f45b01618202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e0fc2256545196ad87a9fc1663e8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec4e67b3eee8f26fcf2fd355d5551204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9d431fe2c093da74d5d1e703380f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0472977430df827542566b51ceb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013f2c801ae21adbf01e76ec8363c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07318d8343d8fb94506d6df96941c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fe1235498699baa33ae80e487834b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b719c752e08ee0762782daa67d785210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d789c418071ecd481371d4dadb91c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43504a535dbfd150d958287df2777fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d81b8077016329ce23f7031662ae3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8424f6a13b16734dc80112fb2c43c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f538da792b69ee0a33e6b171bb18a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ebfca83d377ac140c66cd574bdda3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b1122a76ea503e572d6ba7703c9c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a32542f7535ac41353fea4297db71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57a4f7983890ae2f049684f77a17a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54ff24fa9b575894beaa0c4894e877220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9bb17f931a6cd34c6bf6ef224334b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d23fbd5dff37aea2b7a67ee40c0bee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0423f60169e22d9e959b117dbbdf1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37aec0a851851bdaf930c301ae743224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00202e09818cc83b2151222a598b7a3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aca3e2988ced13908f18b3d72fe51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce24b0d749f1fc5e01cecfbd789bea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614e54fcf6c53293488240ca91e6c7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcbfa8bea110b811d197e83312d76b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f2b28c5639f0026ee4eaca91ea677230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16abb4cb9822a2cd56b5215b651014231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94489af8aaf433dd1d6358d8463992a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e4579ab78fdffff2c425f402e448f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db8c1cbd8a92b9b6e33e901af70ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2beff0b9fce492e5fab4bc09d90dd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f6daf9c1f8aa9233a5c194fdba1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdccc8198d46def12c39fcfc148c618237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2f10ecd9da5c1f0c2586aef92fde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599937a58d0a62058be4f3bdecc1e7a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cc166a98d14fd01ad5e4700b13a96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09372be5c598dca1151dac8fc9b98306241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65b988e50576c7bb9a34bf75c01e2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1884b0df47362b04d2b3f374d735c5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba526b3c16aa65123819ac46556a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17780922ccec1a2c37aadace082165245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da525e46c614963efc949fa1d0e08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa35c83263a36b7f26f91a06e6e5765247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624addfa899914072ba55eea61dc37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa734b49c8eb3d4a9ca27e48d0663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a51c2fca55404bc70159969a8925d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d416f7db9e6eb948d089755b968bba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e758eb68650b6d0cfad47e2935e2e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90131339fdd33290a03aed329b795c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb7b57c1002923601bf7c7f79e531254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d015a002aecae083ec3d2e2f0cd6bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2aa0beb02d6df66aba4a93b6f20e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdba990e39739cc6096234bda9ffb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c328111bf0053720f05971371bfef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bca7c12cc7e43bd8b77ad5dd81b48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575c35d0e6509673b1eee1b0efae13e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e971c42f577a211a8e79b33faaa4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d48bcf161ea168d3fda87792a8f59c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3b3f508a4ea66ebbc819405520c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ba6a66295236b45f15748dc8a0461264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdf6617d0ae13f55f16bb4b34e9f8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f432e5b43350cd003ef95683b1de64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d42dae967927dd5483819fcdd2706267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d71f2187ff579945d86e8dc51d6ef8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396b7b15d57e50e09f9b8329e403128269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c906f6826041691c191f733daaad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e212115f307151871293187d320a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96ccad9ca828013d082264cbec3ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5004540dfb5f0bc6c0888e17a26f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f92643421a3b59191df4a346e96e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7196cef96af0c7c05fbe9d34110b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f986502edd998847a1fbd2c466541c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0608b51e1a6ae8961552b241051c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d67587a6acc4b20da9e4b2927004278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4348321b31ba62005a1246508c15a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8076b14ee65684f920ee52f0295f00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3461f7ae261ee57e0bcf1b74e18eb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16b99134f472ff6f5ae98f458abeb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483790d4d9fb094d6ba9f72eaa7c6049283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869d0a317b15bd3812c30c9f3465400284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922f7135f7c1853c5e6f755c2d6f2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3008d5708a5c63e310a8e72d6f2dc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb61a25ec1de2acbe00dd57d4bdb4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc390917f2a3c12d7ccde7ffeaedb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a43e8fbd78221c20d81952ebac21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51283510aa20ec061701e144ad0caf92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf97ac8fdf95151387db20bf8255b27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4291d87423c9153497e3be77ad80f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd6981d000dedf4deba125028d0b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e61f91800d09e1c9fa3472529611bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a3ee62531aac8a65bbe89bebc1e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9184bd29b38f7ec4f4a0e3b7d5540296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d16a6eefe33adc5600ba2765a26f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd8fd01e435df5c89b041a9d33f48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf44d07b7d01f7c1aa851860a80e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe246305b4b558c0ca92b76ab7eec0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378140b4a96e05231a5f9ce7e5e1423301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd6e0f934fe17052f1d6b5b23fdc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c6187dd92af17e1d00ee0a4ee5b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8fd11e6f01db5f6d03bf56608253d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753003748ceb72eeec525c8a5f55bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d329a5d64cc0f9b2900b2c97271350306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959bb4ce3065abeef383a0f818927fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea2f7a9d7227e7cfe70cf0bcdf105308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f656a17d5ab07a2690a77c52ef68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97ab3ac870f88c36b1bfdc9799a7c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5b6e6f90c5b4b65042a5da21718e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7515a001aff3cc041662243a1b8c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e18c718663b806970b5ea6145696b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b706109b5540e0db27ed2383dbc5d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f071d41ac947d265c7387a83a7b609315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af889c3e56fd0664fdbd17aa15c4c32a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f422d3c6051eef125be6263b35df39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ca65e736649b9aa87ca685c476af3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837131104e2abfd636950fd4c1c66034319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31518ee6b447c14bca277688847cf3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b1668dd31c5f85882665f7f6a4671321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dff67bb245152b0f5557ba10bba41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9172a64ab73d0b913871b3d07aa95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df60e8772b53d7f27009a05d9c9dab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484f6806c9e8f63cf6d1a364474e586325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>