--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729d16eca049a29f2fd4c196b5841151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345aec2d48f299e4b2584623fe0b2b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec184881685cc0f38938fa3685a6603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945dbd58b71912511e297bfb35946454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21810a442107999de932a704d957c345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3651974a583cb3dbdcd217c2576186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec50911dcfecf240d096b00fecfdd247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eb609439d7e686f64e2f3b37233c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356cb3f7e5c8997e2780fa455c96a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8405cd856ef446828038ca8d9015210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15168e867a23e7df69c8e14d19f4640c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc92a7989372ec152ac6eac5f22e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad833822a850f38ffca536987e8c4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd06c13d6c43f1a377237c2396d2ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c71b7eccf1a6e6e5ba5cafd17419c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db941fdfd8c41d9f9eb2211a589ad816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d23992fe8d9df7db29e37809aa6b2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714f50c19ff63e40ec51dd43f8c77818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ef91d3fe8e1ff16ec72dce91e10f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe5585ce92c3f19d9678673baa42e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed89e299f1136d8c55a865f7bb820c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b542862f39aee1d9fb2d398030f1ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1484dbb6376f5a97c07187352df25323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c3b96c0fd8db38f58d3b3d2e9cee324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1afdc833328467b2d110a8b8c8ab425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9f021553b5a611f017749c19a163826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09330fed529dfb9a77fd1c031f77615427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208a19a84af466622a27693153493b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da03dee0a4deb4db57fce5baa917829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4a9f0bf76c24c22a3c619df216f3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadb0c2a46a42a278d24bf674c3887531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8dcdfd0cba623a05a6fdf7b2ee32932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d622b78e377532c13bc8d7397e3978b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2353496a203087e0f20632f0e948a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699adfa97d34561f3b1a83c0e639024f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c677d1425d7cf55c1898addcee6bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d6cc5892f1754f7da012740e9462d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a8fb527d387cc3c6563f3be542a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee37c8ce30e7d1ef3b3a82b3fd30e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef98b26214649658d9281d5367780c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770acb9556dc6c81fe759106a2a4d5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f496e2b576d295bf5fa9bcd064c2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a4f4052b2414f26d784d6974578b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb33a5afe471062876afe5b602689a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b94ffd57df164fc3c8a6b2272eaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b4b786527fcdd22577997fd06fa8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d258d40a124650781b21808949b3ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d945bf31ec8aec6d65633e3d2e598348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83585d5613c086c20de89143b5895e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c17614d7f0a40bb56b37c292d64c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6babd4dfbee5ca33642b54340eaec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d520137e21d8032915bab832ec844c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c833eb6386c69f9db9ed769683abf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234258072378cfb74b9c638baefc49854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b448554af0560cca5669d99736bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29540a4fe55c5c3416831aa5a2070bee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f393963dabb50af581ad9eb291bc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56664ada340284074c214f71c8c539a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f7751cb37bfff866e5c4021cc0b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379881c4b6822f476407f641db4af7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd979b361ac9dd3118e617cfd29f339261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe3b7efe832e8a53236a02fcedacb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cedab906398851dae0ea5ed60b74e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d84c441d2754238922d669d10a9de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e3f7a2961ad615902cea401b1886665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5190e27ab598785d5520ff2879cd9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7bc8d8b41328a6eac6baa0a7a2a8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4afec6ddceecbb5ceed312a20cf44868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0892055487eb15dc8f844db74db3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0447052d1babea350f3d2b2b47e8eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690310ca610471c970218c2f22679e8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3930df574d33c8f23ed48e48955ccdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceff171dde1447893efc58ee66c520b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ddb2931c48d2dfa35ffe00aca589b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fc787d3a399961efc029b727b3fd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3fc19dd8efc9fcda8d7cba2d1b96876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771199551f79eb35b7ecba0af37575b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476ac7bcef4596ae4e9f67bf99a623878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f044bc817862c1358139bb1589279e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be7ade7ee15f6dab729763575099680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abeeb4b11a95207e1b2b31edd546081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4affa0f566362aa469d957affcaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab9cdcf570ec44662d5ab0fcddecc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d864938bc1024fc799bb698a599f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461235cee8dc34a2fae9d5f77f8bf72785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eed5ca9d96c5d62120a1448485a0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a2e7cc69378c5d814117dd406ed987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632be29f73dfa9d2c3823d0b510d88e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f43e319113f3de8f352cd93e47e4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b2f1aef90e3f8bc4474a8ac3c06ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf650b5b8f1de813a823d410e455c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b956219777b10b57539807407a1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc74348bff723ddc5ebddd8044f6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377092f94cdf790ec40821a48ea2b7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb755ac8150f1843545d938434b82cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca891c23ff1199b1c8aa71297e7c52c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203befb4689f1be4fd9ff44ed93b60097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a397fdc4fd753c784c5333e91397d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970e93063dfe654910655522912e3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b738f463e3367676c3564a8547d61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540ac9fcc3435d06d79ff3be6faf51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4714e7df69aad7fed86e77ad1f19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a2cdb01dcc635a2e6a88c77ea30b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaedba322455e6737a2c3d8e233866104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147edea40b0044d2225fd18bd429fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f092c5b40c2523cdce9f2f31d2e2785106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c15e59a8407c5223a21ffd56ec883c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7a5b152dcf230a725eaaafbf0d798108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed8a1e90ed3d8e8cac89654a02d5d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddfe5c3ba333f1ef4f181d2b89e50b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b719ce4f390468d61d9b273834386af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dc04fca4cddadd9f5b92d11e7ef80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503530bc30ccc9f9300e808357ade3f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26665214bc105403b818eb77e43a0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9429ce4717e720c65ab779bbac090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c03b37d3ff8e1ac768477f6d6e5da4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0045a5681cfea8e9e118989a130393f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e7267602c925dfab067a3a51dbe13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f0e910b270034bebc739561b7867d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8829f5fec8afcfead8c17e552cfa7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08405bcf4cab3232045cb2246ee51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d863ee2f9845f799eefe30570d06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16432f653388e8573940c0f35ddce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcab79ba49462f1686ca8f95f36e26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f992ccd79981e9ff2300c469da504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801c3c26604d8299aef4c199644c15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6446fe09d4bbd9030a3f9ee580ac9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644578e46b2b5e5b6c82f725431a4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cdf23ccfc6fbd193708e3afa6b0d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc775ab07e86ad057ec1b78ba9f9ef6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aefd5a28e3f815e1f5c71ed9ace92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f06538d4e5d1dfc93b2eed9b5c08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af9a7c412082bd469770b5ebd466d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc998ad3f4c2def0c507cfa1537c0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2270c547d1eb6770adf15fa054f896135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51730b948894bd025e618a9feb956e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f5053adadd2d6084d3586c1b145a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf74c4fe2697a634b987a77d0499423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a7d4e882d431dd062b3dca73a7f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91603a2dedb2ad0fb58162593ad12f00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d3cae22266e7e5d64ac23d1bc1e13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912c2f178262bd58d0980f55b4909f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a42501b24edd840477280f7888597143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5aff9f63d62053c8fc1bf5a759a57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6d7308c2d5b1e8c64778493c9be2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995418226c19cce0edaa087494eaa14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc023dbf9a2f3336ab85ff2941615147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7201aded612c26c198bf406be40fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af25726d4cfccb0ea8d91f772db81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14749192e1f427e2adbab88abaa1ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d49d4affade21f09c631bfcaa17b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97033eefbd758019aebf90f12f491b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c77646e0d91eaf472f5411e91c86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8418846e25db24f9a9816290e95a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db85c9b9fc531c0334a885ecf07cea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a364c6f14f517f3a5dc1f703831d669156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b435afd909f2d1bb3f2034ced777cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff60153a378f0c0c1afbd71ab9588158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36044e637d00aa0419e198bc7eeb711c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04535f4be62a720d0fa45eca469bdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a297d0ebea0b67a8b6eca73c19ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df83f9440cd7f56ba06abb239805636162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397519ec458260e3df61b7d132daa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148dc0d47ab686211c6203cb4d97707164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f1f717b0af306539dccf17e79b8b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a925da5a507ad8c3f18980ebc757d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70380c9c62daefaf224396134d2e31e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa451a0b7be5a6bb51465204c5c72b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604f8b122bbbd7382e34c0afebb4386169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205e02763e54c721b34ced0fa665dcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b565fe04242f55500aceb73a240295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b94d1b88ecc03df31bf967587948a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c75230585eab2f3fb22b4e91aa215173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e25ad3c64cab955183dc939489092174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d15e844b942f1a3062fcb66a4a600175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60843ba278a400a057e183da75bfb4ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4f235e9a32bf3015bb28008e6c090177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36696671588408a557699ec8d76ac1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea421fbf6fa9b6e2e4aae6c44915e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77f82a23f62344d63c9c63a0ea8048180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65973a036ec370f34d5be326536ebc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeea6975d08eda23021fc4f1f1ba00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ade3b9b9ec2074a2ba5132070beb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427bd58da0ce636b5ca3c4ceb27a496184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a27f86aaf93e2c3a3a9de0f4993e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5172e29e3bc0f268c1071e5527568bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a05dae741e5cbf1848c310122d0e10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b7beeef97bd4169c8b9233a4f38d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341a85f848657829cdbcde9ee5bce5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf121128b3834007550c0874238bb66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b1bc4aa4e792c68a05496469e9d0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025000b5a5c41d57db3bb654219810d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c79c72bab68fb4f8da132731886459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab9a33aab37f44e1e51fbcbb6f2c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358398ce25409d954990c215a0feb96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c19a79d29d1d2530d57db73fc7cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d582f02d40edc524d3446983df80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6442ac03266f143e17eb04ed3333e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7a1813d94500062ba40949537ffdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdd1b80ed64be88d40f7e056cd0aef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1e9498b08bad97c500c053e67a493201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592acf6e573bb962add77be66494c76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed879e12674025c357468d0137bebe98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bc89601988118050558fbdef0056c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9d69310dd90b09385a33b1a2a5723205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31827a1aedb547efb7323b23fe8097d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34fb5707f722aa4f40bf116e722f2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c566758e882d500f1bf7bac61cfbc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b3d19fb72f2132ae41ef4f55b4ed2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f096378a7d0bc0f8f328f6be9780b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aefb8149847a6a63dae75bff554ca4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90081c5f887664db189c6ffafe64984c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed8e25375ce86e34b1f7f5696c3089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba80ede85aa7ea4a544062d9642c71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb723bb4dbab2d6d28d97b398339882215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d74eb4b37b1f258bb373541311ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca136f3335535c216953136eb891ce4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187eb46e8228428683c53f2ff6422f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158438036803ea3eb6f25adf3f2562219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24712e0532415017abb3a37bb892887b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67a34d258014aecb6cca3824af3bec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece1f4e8f19589cbc2c8b63b4c651b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9349a78f46214ca73de743851b1c10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f1a290015b60bdbfb8e1d1ece0ac5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36939f0435dff2875880706833f43205225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569cf41f92a48895164dcce1efbd17a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e45994cd31f48640a737bdb2e40e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad5f254aa3b399c345cd91c26f52a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f907877af85d6208c0e1e9ccfb910f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec920e73b40818cc1f67c6a44a83409230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a0f7240c6e7e2f74eb3af0d0b1e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184d41c58f9a53ea0b38479b6975d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3e37273639eb339fc168e01877ba8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a391a8cdd5140879f1cd3079c27e76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e3cc15a43c95d89c1555175733a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6892c751aece412b7664c93a8bc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb8be81bfbb82d3eb02b2882c551e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad5055fa6832e7fc8b3017642cfc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1685c943a5b67b831487f06686508f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d387a11aeb6056f1ee2e1405ec0be9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade61143a34abf50aa72fa3729a30a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c31d1b61fdaca57df9107eff68cf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649c1b79d691af0021299ea0dbf057e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58966630525bf19365a29b9163730d2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9219228f48801f66ce97f58a82fa5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1347fbfcca37a1795fe58227d686b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77df58284f14fd91a14418ec731d8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb8c9c61ac4b56bf28ca5be03e2a03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b10097fd04267fa2d037bf618aee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3699d2bc80546edda11949ffdc081b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480f1d1ddd5effe647d514587afa30e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc79d9383e4355cf026655b45f7624252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62244a9fa56c295cc123ff24e35e4431253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d416faa10624d127f5da1c95dbf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b27100e264655683529ea987765f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993ce5f3d0c1347a529538eeb12925a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a777888dbeb95521544000c063a6d4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16415ade26bea4f4c43090a8f179997258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdef26ed7af91fca4657f213c45e682259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc660e9616eb051129e7a2b428e4f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d75db74c0101959b827ade135560261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee79e3d4832d3fd913884b924cb2ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84bc2079a88fa8cb08f3076993745263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8958f483eab57a337a5a63bd6bad8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7f50ad208f4911208bacd2bccf01c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307b95419abb0a36f0c14060f51aba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dfc0af15ac5c180b37ba7198d6892267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c20b651ad4df8eb4a48b9c4b760dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e011bfb51f61e1fc2bdbd5ce3fa323269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6adf2824b6a31cc51f3b379a8c4e8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aa090d045c800a3a68f1039ec0971271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd074a60d2e18def4212e27d4adf920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c4f34f9217f8c404352f2e4d68e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeab79b3a4f4384ccde9b70e7d2982274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ccb2985c54c34cb302aafd250fc3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d17c772a333cecf0189b30cce9cd4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cedb4389e5ee6fb9a3166d3e711bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d87bc272bd58d4f21f857fb6b843278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa68607fdd2abaf5339302141a7f36e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8178080637cbe7d3a7870a9c3d5974280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1531321c3feafeafa1c2565110f8bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8abb88fcc97df04b5ddc194aaf64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d55404bd861a1bde706ac079b980283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b12294a4492e4f4d25ef60e927895284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13e2d5c43853eb1e8e451730d17563285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a62b07140a639fcb8fe2885104d28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aaaa6aff3bd2ddb9adfb8d1df63e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d26cee8ed3314d54d7a17806a5f57f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f44566ee84bf5ea00a2b01e0f713a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9add94dff1cdbf4c93526bc31285b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13747e592c9bd258a0777167bda92728291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87518510ffaf59fa400ec0ec754a8128292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425db8bb7ec45cd2ab4cd689f4d7816293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6449df5a7e9e60cc2bb9b7824b227c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289593d19bc6767143a9fa9badb2635295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1013681d60e2a36cb75309a5d605303296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb1fac088d8834f1f3ac0c00f9f0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee608d495bb207e014bc5ed15b9beb93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c091b77eb8edb9de733a553649a3e5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95155d0b950c5e47c4c1c068d9aba14a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67840970c994c1a2fd28953160ae7ec5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a954880b0528c0bdebc41122a68ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4282e01867f247a41382364302dcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa5e090290d95a6b7d1e0d5d5d252304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c3f870806701512d8e546641f6147305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b2b5a4ffbb6b509cead208cbc54ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab998d662e913c40f62b569327ad41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7d490429fe4c776ea1a269c3528c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c26c8d6eecea922a77b7e27e68ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fdb76fe8a0ba4b995e3d2dd210c9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2fcfaa624c1451a43312c55a6ad86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934409d976677c9c5215620e64a9206312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9550d2187e440548d62005c3b39770e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8138efe0e16ebc1b8da70a18b9191d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463126d61a37b76f93c1f00631ff4b74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d44221335b5c435fcc37b6f210a92f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0343bc3f3996a2d4c63c409aae2cf25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498689b8cc79333011da3f141b5ee6d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfdbff14db5561cefd359e271d9e01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8687ef4e8243c04c7100acbd678ab0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfc60cf12315ace40f531d29dc8613321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a44f84518749ba85b2e839a5b84f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2e30a637be044f553f9d54a67291a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f073cdf230995192a1413f0d0b581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc3be33dd2962d164b93bf0326831325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cde5524af2573f1a030ac52ccf2fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9911a5452bd2908e12e232680e22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b6b06b637d410c7b6af41018a0d6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ca9f7808b4d19426588985ca6224d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c18d98832191f5efc89fd8d92eca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a038aeeb22acbef6ecca730d0d012ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a429b92ecc2d2f6ab020d7589aa93c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fd852d768026c8b1c9f8a2bf23852333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ca449eb33f3ac676eb7d8828dd53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257ecfbcbff2e898c9b1420d1156b6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b366cc72be5307cdce3b695a8f75a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9aee96fe6b1f4cbd822708c91fa2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7791095cfd2abb9a466397dc7c9e17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b350660abadeb7445e626ca1520a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3129dcfa47c1e5491eaf704b6cc743340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15271609c6f437fc3e2e30401e017d94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abb10a3bf2110a0fc99bdf7151aaa5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f94c0931615c3f820c8fe46f2a434343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ea5e9fe0edde56657334388ef64aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963f8a34eb7eaa0c2433f93b3a9ad0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde6a28a00e732e821eadbd6bf2ac30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554e588333d21111f6c32d6698df10347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0349b9089c79d0d8f0159e5723cdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2306304e6c5155649919d6da607fe8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4effbdbea983cc61d3d31842c822a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd26825a6b252bade96b90bd3716794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa4f89d80ad57962c92c62a043db825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ec072a5b1c6439b6a7ad22a9e6686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408165d54aa4f8a7f453a6b6b3caa0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99b7778fd544737998f8a9e8c568c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f66f776779a4b7bc5aafa8abd4d719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8150c57c8fa727ee02815a583098c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f14a889c1c0592eba6022846820d8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bbf76a543b41df43876b4910b2baa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b4f263c7a05b05b33007288560b8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dbe13db1c62f0a146cf064042edc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05198c0b40ff4e44279c314eb43a5ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc82db5e780e5626e572c8f431304216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f97dcf027d29848c0b0b90b5b1f9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb679df6861553d44911c2b5ae17a15618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec02d83d099fcb782c3c4ede610d6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6a945aa184c3f0e9177bc59372a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cdb7755d912b3120222ff3a6585c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc3de78f96d3d5971985925a81a5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17a7c18c55bd08d2dac059445e7c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6176ffb0efab2df670e0d2ec18c83024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfdeed2ba307787cd3574d202612cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace36bffcd7e172f3001d661f31e6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b032ac0ca744526f578f3b723f2bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48061d376db98126aec6e6f7fd0474f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6ccfd51caf20d0e299dce7de724629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d32316ba58c7f6683c304eee116f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208e31acf7efbe8de406df8860143a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c765d8d68d0dbbac8c5d2f7c453632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ae3103129569595f434af4222e97933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dece44171983b9909f4cb9275010aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541b612e53fcd1cd4a495606f426c9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af54dc6d5e042f234b86378dd2bf8c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441486e37c4e881cc69cf9bb302566937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29136c5820a6b1de70d64fecf758921d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd7eeeda76efc7b3715be2836d50439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ebd99a36e2f03773b34e9ace3ce3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92385739fd0b4c24b34e6a215c1849bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f264dc59bdc7431b35f71e3ecf08442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32cd1643003a6d13b0f32da7b0af7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f4de394f23fac9e9b365906168d1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a50eb74668e4ba49b3bdfd20bd453e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea47ff3a9553fbebf49dc5e8d6f95946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c8cad3a7f3c10a0f6bc3802cf320947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c6f52a1e12f8a6fbe89bd0045138048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5b49ae63045199d69fd5a809c217549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14125678eda216dbd05b870d01946af750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd3ee7d9f9f83a1dfd8251a0de3fbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956bd1778e6e35acc489fe9c29ef17952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0f43b061bb209d1452e088164a91153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe62bba89182c63433f3873552823354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd61668d163b0b26c24d517fbcaf9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e3c30345d33aa1013836cf55796e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6248ec42d74c15f148ee39c418e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc231ab909ba808083f14b9f0478e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735a53b44a8d24586f43d2f4c9860c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749142f623066666279f2dcb0f1b70660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ff47829a06304e1c23ef74b83715961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad438be0395e468e2624996f06130362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6cebdbd293da1f56fecff46ab6d3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41e7d0fe8c5258dc330de96765441564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa202716ae08d0fa93d316f8618fd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f401f15c13caac05c18f35ee062ddde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6522dcf15955b1b37ceb06044f8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e49a7f05f9ac9e3c7c373ac1357e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b14f15ff6fb82dc9401b5eaebc9c8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df3e6b36a9a947a96c8c5da3fce1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db035f965b12a914b686e9e17be5946f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d23234af30e777ccafab7ea115cc2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d15f862bc0c5c536371a5399d3034073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f3cc9d87a30eb04ea3ac9eb4547a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85450b66a5e7216c0c5cfd86e62bada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b161d7afd646f5dbff7efd3b294c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28bbe3e3c5a1bbd8ffcd2e633039877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c84001c358025d311187c6acba96578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14502f5a4f6210b060f0b6d8a5750279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f3891983d747755a4f758d9c809380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f37914cf21fee3d8c514836a9a77d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ade88f85bded6fdd558d9ca5d145c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918243aa5fdb0875f0bf999ec8392aad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b429b331e304c5f2fee3f17dd7dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e68e6e56cc78238851094fa8d556f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80249ef64b78f1ff98f98b5da64538e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9389ac71e166de1c942c306c08e131687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80399c8ae5196f7e6b11b2f1b2092e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a4447226cc5ab761ef6097c7a3f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438a3834059a52be1dd0e6ec994a4bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdc2c4747c65b3c7237ff7ffd9919d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3ed053bae7d3e6b3cd76bda8f83f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36158e43df20e3a7a849a4fbe58dbb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088be30861fc7327d8f6b9992e1858694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24267a2f723c4b87d6c1b873ddfa3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f54929ba7357e300f4f7a7a818e5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d238a7a0a61700a8c70f6f14937a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6e07bc1471daee9c630e63676f7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd4ffe4b88e139b4cca48c6c22c8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc53cbba6435530ba42832e74a5dac7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41469dda60918b48d599365eaebc5674101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3297e33ed3aa51c73a4d568b9cac8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d999e1cd69c8a52782260b4040b16d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d40dedcb663ffad7e793d5b4724222104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1363cdc8b5b1a6fb334d7153f2256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982e900808465a0d1f70b369d247459106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c428a9ded9b3307bb0363f2b056ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1efa73d70b62687e292fc22a44078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d272c737f72a0cef06fdd1833cfec6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358882cc646bdf1ecef1fb72d1f01611110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354971cf64384808e508c8085b7ab78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced907e93948e2c67ead7ae63f3b1da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3532fe5d34ea923cacb4a11881752113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b93b7d16096f6bc4aef5d9938e7c63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733bc8a38bbb59f113aed536bd7ea3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121e1cf5a7e30c2079293b81d1e4b2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afd326186462871d731948522cd1e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060ec59a8065127272bfbd9a56fa9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f041b6fcdcc9952ff4ad46488932119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b07475216a2f1b188aef4240ce6268120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebdf11ce3c5974cc3575395b865f26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194008ac805420f9d971f4e8d30ffeea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877533fb2f18735a77f8f5a2927994d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa77d30a29d0d0880efaf6c383594124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763297ca953950416192b623ffd8a4b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eafb7685ab0f780c5a7aac941a997126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54b8cd72b39d4ef18938ef89db2d64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3efbb421ad79616da5998c743bfc8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2f575d2c751a00124b58095e0086129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0fe83fc20afbf9406727545953488130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f0f63f00bb42747b1272113db774131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2b24b48ff9e3e0c709b3d373f59d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba927902b06413d4628d7dae4bace9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35b87eae5758a809f00fd85839c38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d93b60aea52f475a6e5f6cea193c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf5e3c9df293024e433edc13295aa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94243d9fd36f107060970a36f778b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d907aad9ab276bfaa98001b6f5670e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b85c58d0369e07a5c397bf4778391139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507ebe8f057d7e96db2eee328b5eb8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa36f7f4103248574f7f7b450feaca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34bd260ce87abac4231dd05a807fe3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37537b6f8d49c6fa104f9213080d1681143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cce90bd092b14f6b7ec8e3082cdcb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa02f543887c5c612d19ec7c05f1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8a090bd70525d7a66d2743039dc10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441c2f02ef15db93065c5986b6f065a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53cf92c85385a2b32b3302aa03846d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae85dd0edc8bf440b4c332b347ccc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c2f6377e28243ee984ee2bbc9319150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21d3ab6bdabb1abc69e3a7bb6efc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e6cb625bbdb7f3972e661122f6b91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3e4a92645e70752f1cfe0d2ff8a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661924ad3b1cccd43e2dfa72cf4b5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b166e3bbe8571a127ad150b412b77a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2f3e77eff117dea165ac9e50cf6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17725c525efb2577db9566a84b8ba7e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417019031c13e383785ee2c20a1ec3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c4d3a46051358be9ccfb0d0fe79c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ab02e87b631a7d1e69677584e8cf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde722cff4c0ba36cd8f38f0b6b8285e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625bb32edf4417450c925bcd4e009b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d2e3186bb9ef809cb0167b61dd87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e108e8ebc33d1164e7552f189141dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711181c5f3f550a4c0810a265444fe41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030099ea7b92dddc4b59abd37ef84f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dac7589ff4b3b44fccbcdf9e20bdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dbff1e0c54bdea2f8c629a9ca6720168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5380455cbf2e14648406e84be327d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a98c01cf107913b76c2c71c716ebf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b3106d449f07d84183988f03c834b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8ef0253734298eb39c3ebb4bf109172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bdc1bc9a105993294b41ed91dfe47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0ba2da84f95386b4e64f71f7ee632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d514fc9480bf990d769ea9ea8e2f0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb730c094098e12fa61712f70ac44f13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f374cc555653e8d452c777f3d2c6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70c10f424b27b97c9be7760043f4c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106e71f3c9a4130a015c8bb19aacff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daed596bcfe4eff3e01215f50cf34e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375b8b654525dbd1ec4cf13611a3bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b347db4562dfd8a8f79901944c44a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3226d4ffd6920f62c16703c4efefac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe702d0d037a3eb04ee0026d79664320184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e14bb5028d70b3418909ccdf977acb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011237760ec52beca2583a2cc2769443186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4605d4a762d14bcdfc80a5530cdab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453ca34f66b64853e0b854b0003d499188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45786d4859cf8c92301585c44291cedc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664a1295bf0b71517bd92ea63ef55c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66818a3e4977f7e39029ae1261f34768191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7b3df69521c8e91e1dc593a873afa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af9e3c134ae847318980311b39467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ceba9b0038f1bdb9e202e14c167f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37fed75782f0a1001946a72402123e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e85e81dff98234755b4a2c0e594a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c801d8f334f9c99e72c3c64eb79e5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ea6f73c519c11ab4e12f1e2c7b7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c34079ec3875755f2965b452398bb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2fc8490c2e2c9621e0e610ec5a74f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e9c67d4511e619d3be4ff61cae91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb93e8d8e05417d8d630298b69683b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b2a90aabcf339caef4582e3db9eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad47d01ee3413cb38aae0c9bb8d19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a1f5c612e1e9a6267171c45ffdd62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea919a4111f007e473125597f8153206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a8438495235cf43ee8c65a133446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f59bf662cafa612757e0fae5d3cbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3a2cc4ed676d14b04af01a7f2d9e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2c9476a1800c2c0bdfb7fc518712210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f63d32c1e46d705d220d61c5fa0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb369aac089ee63e23be788bbf5f5e8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ec4844e5c24586a27a4753f42c4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da57fb40cd8c99ed7c0fb389e1d5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cfeb4f4b40bc00133df39bba2647a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9453d67c8023bb3c28b15819216f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30714bab4041ad5277e5842d6f4bf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea2c6376316d3d0441b4e37928023218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f93530fdcd285441b1cb5dd70359b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eb686e6ab986d3dcf27c1243fed92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcaa16d0d4e73c8d88ccde19d42040221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5b859b86e33f4bacf0fff4bb0a0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21a0f94233c1c5b0ae0709379c7d69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c7c57a5136d6b4a7aeaa5e5e54ddd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389a1345a4ed7be297f141f288daebf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea8a4904fefefc09aa503ee7e9fdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de842be8f87c46c04a2be3da6c29536227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541fce77cd31a48818a8d73ee1b27e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042387dbdb0564246312e1ba2d5ed5c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0546003f4c1bbf74a1a75279d751d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e76d5237583d8a38e02d2133eb1f79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44bf0d5f70b819a16f09efd756f159232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830a6622b0b2cb988a8b80cb9ea671233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2e699de16e5d0c0be75bcd074d0b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d65106b3bc0e194c972cc8520785b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc2d72746c9af2094334f0ebc9db24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff997ab5a026d7bf20d2dfcb7fee1099237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259753b13bc82716ba72b519aa19a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d90f5f88a82ef94add7766c946670239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1bfce5452a8a1a035d8ca861b3644240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81db7200d2450f0ebf134805e7080241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61802f3de318881cddfb1a477e863d95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac109a48e8a1df7450055a205437d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b1f4f0439c119eddfcbbf78401ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8f77393b4e9e4b1537787255802d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9e2448a29157f1ec791e4b282ed3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519fc3bc538c709c886a1b1e9436ba7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115bf2fac75782a5f83fe20e996ae71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbe053ea02b97e14b245ea7d2d5df9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef5dfb7e2870e97e244f0a598a4f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6dcf5084e0822eb265e60e54aa47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffeeadb18869df079b80c066cce775252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba181791a559bcf257181fb93475cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd991a4f21f37979f1c61e5d143387254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f2b51d987b795ecff4da386f7dbcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c63689bc7868ac235d5f937cf15a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bbfa7256d70c39c25cfb4f2cc83bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f074ba6a8d39783bbac09f46a27d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1bff9a5fac64c8841bf8447aef236259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba7430000f60a0cebb0e542689724260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b414a75d5e48d1cd25cec1c8ea6660261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94520622380b520560c3024229353262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3303cff12d7b3616abc039a96e436263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf1d0695063d924e644d1280f2cd5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0d29b0e1140b4109ec3402592556f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6079b33184630be9884d5ed5752458266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55676099a14e5142f8b3093ad6e34af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c353c4c65c8156318debc80cdfaa08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaee7bda77e53893d4b40038882911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44420ce8cbdd182949d459e2d5cd8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18cfbcc2d55e12befa4b63aa0335ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ea35c745ac7bce28e1804ed3e535d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd738545b675fb184893f2b915c1512273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd74a35befca7fd062297cf314cffd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29447e0b79b1b0564d4fad65c1459c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6042e7532e37c4bd5bcdef8ecb707276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260204fca32f039b1ef140b3148a65f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d71c0959081fceaf7dc7c5c7a8020278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e242fa61c02c2a1e53adad2b2b954279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616bb6e4a08d3885ac9caffe59df45f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd196dff1588cf2dbaa9eda9ef40a24c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf8e083ab22622bc10fff7c778f810282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b66deeb9e8eaef57e075d1fa6c76a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9f5083698a6f43030f444ae20ed02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bfaabd59390227554628cd670b80d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162469a9a39e27e3791869dfb4aa052286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959dfc8d2a62d234c61a76413b170aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4344ebf5ff08c8d0a74a32e14291c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19eda5a53f8012e3cfe318c82d8d95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec888306a3664f052481ed58b9a05b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c9e4a01e1168c6d0c5ca1ae842c25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44bbd0cf64a1685436bd0af0413bc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902e1bbf8cb9d452b142ca2b6de0c8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083aeaab158d334b2c1d8a9b98b5e0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ad65ac35e6e70dcb898ab77ade101295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3b792d66272439fd91a2eae83828296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae07feb2c9bf58178bcea9ab6dd22bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba571a3ea84ec672cf2190773c5289298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe754bd2ce8da3380b81568d4af26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e921bdce4f517082a7dec8b604e913300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482f03a9824b5149a87d86439a09ca5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d68481545c74fcda8c27b7588be79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaaa53338e6be950d22492a230a712303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2fbc71156ee4a07e4b77730b7b86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888094786d821091b369e18f837566305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953410762180de19ddd552f121d3ddc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734192e7c203a882b92c9f29d0aa9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed099770495aa5c7c239d92c2516e30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e0bd6b26dfc8ed50b478a4aa539c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ad619d2c983b90851e1109f00a23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9b621b691390acd559eca67ce9e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a19bb762ebf0a088d8b2c357669789312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeee60add162ff7f32c8cea5b91094b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab5a909eb7ebfde8e5843ec095d892314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd1dc1d8bd1ea28814da49f59c7fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd32aecadc80d5d33a8b57b4857eff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91b8ef7e68e8e5835e7fdab687115f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f014c3fb02a91a277f3d4e30ec31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0590a524ecbc8e95e3096b84655bf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202dd546a2dcab08157d94405816253320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a916c5cec5127b0c3bd9b1218b95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb0b5f40a9845a1b62da7d25bdb11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe621ce264c8080921e9c5da8c6b91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ce140b486885cfb560f71aaf3e2fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a3fa578533872ce351c3224147ae325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>