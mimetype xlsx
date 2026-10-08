--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d3a403a6ee54d92eca39685ac0a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d0c34b6fe5d1de53a67f8fa693172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec288bdb0d5db30f47fa0ef9d97d1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e8b8bbb6660e3a99bf03e226e3b6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf9ead3c099829a8b807e280aeda695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494764682015f12a428867561ed001b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485a083f1e564346fb7c9e74dfd2af77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94521cf6c377246f608b564576826928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3933488049752b0bea5767a7647f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868166fdb449241c22c106b040c5ca2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e8fed6fd947208fa017b7096a02611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4d8d541f2a3a4cc6985d9e864a7d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03607956c8e73cdb21a864343436c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f6a29c415f7016b6f2d244a50fcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa04d7d64c7263c74b9d3d09fede22f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957559c03d980d0e0d2380dca3f7746c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f6c1a128b420ac9230e17cdaa3fdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e56901a3bf4b3f8e32a7cee82c39e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73123f1275ee8b6bbabf7a98f28b56819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077472898127c1948e54986469ad12e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd59b979c1cacb887b8a87184c7149a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9284b5d78eb4b9e13cfced547b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685031f25f47fc5c5025e588fff014ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be38048eec44e5e89dba155b9e7b97924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0eb1cde8939b40374089731e42ca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e4ff6d25158864cbf07e6b477f2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6768c649e0dc6aa324736037082627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d31cf6b8a7546197402305f7b88af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceeaddb6c9ec6f5c44368818f6b82929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb461f2e6c7f98b9f68f71ab9f02c6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae1f4ebd8594a1d927b5cb1b3608831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d4d35b93afc3cde333d081f7f9e6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8b48c4aa9df84dfbeccfa58937c3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a30396facc6f5b2982484aff28efb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6392548fe92e1c49bcc3c32731c29035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca91427b91a185167863fa3c27143836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000eb89d3db38bf105ddfa99063671837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239ee200f3ef96ad04cd82ae278d3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb529204d664497ee866b2875a1b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54e4c647307cfcdeafe254c714835f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52d3b16f9c74f408e441948215795241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c2ac7de433d43d74ce139798bbea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d94161841d334fce5db238a0ad4c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca02e2fe9418d274209b7c5bfecd8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a0dcd813770d2f080f6328d23172145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d8d55c3f57d028b0b2155eb6e7f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701fcf4c7549b3c2307c364562e1ea647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7972157618dca31541bd892c2a3fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4839b6ce1169d7d990c33ff3366449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637eb442ceb59ecd8a5c94c683810da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08ed6db2323a1ddb54794cace522051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc5d71d1485b2f0973c4fef0b098ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7472378d99b15000f97682724cf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f71834f41d973df95b5af30e70f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc40af7687319fe8ad24dd9dfeda9e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ea5b3126db346f7a7aa1b53fc162b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd8350c8812997637aa1a125c866257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb130d1ebe788a97e19f876e17dd2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb264175024ec8c7115726645adaed4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f05ff974dd81e0a09ff4fb9f552ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1a5ecc08d1fc7e66f56942340c7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecff039a468e4dc6f7b59de19f40ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb733f66af67d5eda164eefdbf7a7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2724f4e5ef737309cf23f98e7090c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd91301541bfd8e68c201e8115cfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48894fa0f5a8b0a7fab6f8428117d5f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7d1f0fb1206ccbda4ff27c517fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93c147500320cde86800b85533e2bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebddd22f23d7ce5139a165c62eb94569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47745d28795f412160aede24633cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8c442f32046ed3fabbaf90380cae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bb5faf84880c7f6824f392758714072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8f1982f45c27477a3fc447b4f28cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ebd619ff97dec65fad5da372f143874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14042794ae5bcfebeae5c1f82bc691d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316487b2a87f7bd3021e9e6d2df5d4e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33bb97aef3c4de3043cee6e301e19677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c69aebcdf2c32609a6870cc5213d8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4adb4a552ccbbf3e4b4c56b3832c8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5709829afe8895c97856e38ec276adc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837b7887692707d9aa19a03fd1cf37181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c8a59f7671efe69bc8ec4d5661ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c14cf22eef748a5c8b6bbfad1dbc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e387e9d1d961a40ec041a44441a2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4ca3b1ce066b2d65cbf0b98f396085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a7f7d2259d7d043dfdf33d1b58c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2c602a2b56cd848c9994302943bbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21493e3b695fe3072f8241c6d41de188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2574b9fdb844037fb7313ae0e9f8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84045f6d13406aea5307143877908a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f666bf5cbe39b5336288d6f0cabeca791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b24ab739da1b6bec63a55d78dfdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3075fa0525300f867f86f612244f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd26a7ef751a29264ec5f0f98082b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be49ea390891c51b08614a3ff9364b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e1161cf3e8e368e24d91a4dbe6a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067dbebe3a1b9608269e15e4d2806cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b9bce1979b500b48bf4f929c3127998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b31707690dbbcba6bb0f2ce71a7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee24d043e68b75761550180f44b05b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf66568369bc69aa4d082e88f78599101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a275d37ef9c7d4f8b2953a97b44f305102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d4710cbd7333693c12fde9d23b06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bff6d5901377b627fe4818624e0c5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24bedb8c8cde8eebeaabe3efe62898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d49cd26e1a5806d6fd97611898492b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f08051ac49be932a7a18c8bf60dfe4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184897e725bb76a4dc4b40b9572e9e75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113525e5d31e3bebf19bf56ae677934109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5cc05dcf03497845e19279cf37a0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bfeb95ddc35f3fde8deaaeff0bea3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1a5475558f8e6a80d07f80be805d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17f415e77ac0d032c54fa8e7049504113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bf456fbf43db16ea1b20c668f17d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94457f2db34a980c0d9ce814dbee516115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0d60260d2c5e7dece39fe26cddaad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400a4d93d09884f3e8a9313f23164e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77015d4338f994b2a97174d07cd2f7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5038d33ef75fb08c81fed4e6e2d548119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de822c82e1cf5109d8f39034fb03764120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf598c50a2ff1f1986b2f45cf88a471121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a73570381741b1d3ebb810a560437122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9889e4e04d6ccb5a5aa57c150f275123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb03a1b48e943bcd75ff611c6bee0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a33e3ae2579b93cc15577026765377125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c244fc84435e8dbdca3485631826d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ec6961b9d52094579d2263c39fe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec80725319fcf0fe6b3422229f03e9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e92f0fe3ea152325202ac3cb9641129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acd60bd6e4a89df3447d1920310087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe056cb26e42f45b1cd8df72bde47ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d439c9b810515d82e086118bc293169132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cce67479dcc5bc2c1b58eed47fa009133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff74161d1dc766d54a0e05be6e209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141a5a2933cb6678090882e8dc6712135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00efcaa5cf4a82779355f1a6243dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385404db5d82fc6507e30c1d7111df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c9e076ddb3c1289410432a16b5f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae665c1d4de84f1d7a2f5bb0af4e479139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2f57a479dc81d5812ef3b09651680140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfce2d1732d446ddba44a376b55bfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6166579f4d0c533607c4e43354e14c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d05a2b77aabbfcf0a225295bb259c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31685ae960cf5c9c42ba8af609cc600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e66a631796b5151815407acd4dd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929ade2341629f5e6bda159540bff42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57088b9fd3fd23374ac28433b3e2be4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857c196fab70932fb1cd711caca0d4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5a5b58573bf09f9c7bb9e096f140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0b34d013bc66d87f751ff3663a85c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748515837cce7bdae18598c18afc442151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ffb966468d33f54e506d72ee335e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf10b8f9266de026d972a8f83ff52c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ef6820bc46406890aacc72cdad650154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8e35089e4dc2be257cb199f0f072155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed54dd343ea35cf03649d95c00343156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da319d44b98a995c81f488a7cec0b46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f499f20b2786b6040ff745860b62de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995eebc43b8c4b09ea3f566ab774cb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2731199477c525f8ab4c78bad4b96f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d3879e93d1083fa1d851de918828d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c50016cbd403ff3509746459b1c65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54d8b0fccce8adefa8bf12a214c62d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef57628e64554552fb3cf4941bb8c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db997c4f5e5bde9ed66c8ea92317cfcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5414421c49290216b52056e01b40b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39566c658ebd0b81a0612632be70f246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a1b36fc6db2a3363eec31667f31f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3782c43ff4867319fb7ca5ebee450169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c6e089f19ade71afd9ec60fedf23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec1f44ccc8809dc65561d201a0176171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c2849d15d16198737c5705b59e3cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fab8303bfa6948d6db6bcd43af3f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380763b5c9d1312e2baf44f69efaa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f89f40370b647e6d33ded250984b88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fb8952aa40f7aadee8577d3e61697176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46742adaff9bd4e4e8b9a2184c11d84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa948480b1022c421a4acaa593bea311178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa98e7949b246a60c2f13f3db9406c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a3ba1c0aa928434b200ad8ccad21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5e079dba4da8bb1f85250b78af730181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f594f210fcaf0be7419884cd37a069d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34176c854af5f03f8afea2bf37b96b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe2f995089c1d0f89b06694eb8823e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ea348da4d096f31c82a0ef0b7612d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff681aab56c2c5fff93f94eb9e28aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660ba2eae8ddf1d41f884fc657e7cef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6a5474ae059778318d9654d305819188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6522b1abcd53f64e9e4b03f771cebec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67caef33ad83f91eb11fe1f26da40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b2cfd51d46f7099663103562e12e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ea1585e988da6735c86af76d2c0de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c273a661c3ba6b83b453286a9a1df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7361c77200652f2ddaf6914e1c208e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e834496894e26d95ecad5aa7065f1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ef159676cd5524296e1c58393f59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a31ec7653f774c8d5442fdde5b5d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42993ba25039335a958c76155fe875198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939659532df21a67a35b4fe3b043d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a875d88edff086ea1838725157a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920057b27a35a1d9384eb29392a8d1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea826032d73fd7601729e569d9bc2bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303a663e651ec56746c11b07ffa673203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2125413b7c2ec7f4631824f7e6a46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e399698feb3818ebabdd8307ea41b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298482807589bf514f25b685b12e9b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0552e105188c17c537d46899360dcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f496df8e46c1121d80d13049899665208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c34797c3a1c3382e0545fdad72119209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c48e800776ff6952d2f55074e0d71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed30ce9102442445607f7bed0acfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb3cd342a54203d49260b228ebb93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd50e344e13673e0aed2640302e5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbcce601d45a09d13cc3684cbec151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b209d55f10925cc18f9cfeb1edcc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90475d96a4f8ba9616f8194e61d8ae13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ada17617d7dbc95e69fc59df9899f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bd9d01e42d3a3ed4bd9de0c072f44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc45ff54f71e5770531b1a8355647e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81bfa546b061db3dc3a7746b3ece35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27341c9d6dd9625731ef9434f4ce8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bef9e80bab6393fb7d7113819007b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbff93794b62fc10bd06ccc5ee96be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d7f25610dcf25c3126eb7af0fbe0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2960a30c52fa704d52d15222e9329225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927732442d7f799d93eb43d889cab0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109368d07fa4a286d788336bfa967871227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa47cf6626d0de5493f48b976030d88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2a3725d1a4a233703caac64e04bfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d23251b091aed26559eb6edc03d19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c26c820d01b4f51b473f1e0bce586231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c7eba43de7c7973be49d27728948232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275354468121ffac4365380ddab2897233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc487f1dbb3b51c0ba0d4b95915c7c07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db949642234803af8cbccf8e15241e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b385057b31118e609971abf812add236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64a055f897e70c0c1943c975a860e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a8dd060d1038b3831e58ee539c654238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabde661df28e232adbf8e208e99f56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f349132b2c83ae2961fe2111c29c53d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87af4419566f5238825f3d3d8d6ac9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a111c170003b8c57e9120e5c410d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee857447196e67d1abc69ee4b948880243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cbbda6bdfe3a3f52d4fd97aadec5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493072d76c1baad84e16736ab46a7509245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fa5a3326d78057e2831cfd6b326c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30f075a4ae757e829795f4f326776f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf87a988c248ba21f4da960f28e51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e53d5988dfbda7a81f7d32dea745249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02dde120e255cda326694068d33d5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249618b151a4b81953500f9f3436f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed0f8c616a10852e9729b438ca95b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430965783fc6bf76f36284f94e02d01a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b23eee27ddcab24b466ba824bab8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def7fe23f6ef24427323ce2a5ab878f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39916067b6130fb71a56d70cae948256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d01e7bc4d8b430ddea7d8fa8851004257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5eb4182744d2bbe7f8d21dc6e5624258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b57d768228978d0d1597d0904126c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12855b634de2eb9fd0cccf91037e1f5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8721f4374d43ca0fa9a23434910bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d8f3ac2dc853817633ef553dae3df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e469cabcc8f49bb9058a2c5c4b6585f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e7df86eb91fb53e7b32495a540b17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1414a762f000006dda17859fc8049265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e17459b05eb7398b5c3190a14fb031266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59205aba8c3bbcf4ff9a7b578070d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126490ffe5e3bc68fed925c2cd668b43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e4e70e22637f9b3d77721bc29e44e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a3d45c5967eb3e35e8cf21f7df2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaca25228089881581feb30507eebc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c03955846644a6b5d0d6030b9c82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc8855f7c8518fdf45cc40bc8acb4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70318ed7e3cf868e664a50cb25675e02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a149bc717ed3b699dbb507d6888eb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd442528203eda96795a84fee675f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c34a87e76fe74a83e8c26465c7b3af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23105c5a2cead33d2942a4c52c80b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fd385e098425aca6185e52ac25c3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f140b91484dafd76899537728926b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeca2a1c4357204a39838c2b0cb446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de566dcd28e02335a3108c01129f354c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356b3eee6af602f538a47c9e138b1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67370b62c3aca0ac13584ed0f3493dfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1981cf64ec3722e448d3b4c4844fdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa92af49de43e6139ee97297be5dabd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7474fe6a7789729666babbe7eae11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307241fbc03cad59e54cd0918f9ca7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c86ce4820afac1cde129b86f13a3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd955451484b61a23731275bd459aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973615f3f7241107d10b6e47f6fb57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52483c3b71f5e368ca2a83ca391a1a86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1b437e5e4d0af176739c8e2e3c6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8156c1faf555ea2c2a592058e2e1e5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98480fe8a01999c94b6326c458e2b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb79e2743f31eefb10846e3641b1885296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d62660be16818b6ed097d8be0ac69b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f00c8ca0e671ca8156762eae159ba2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a74cd7fcfdbfb6326ee9dc875a9a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce93aaedfb3585582388d49ea5bdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb52750d409f0099df54d108e94b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9551e805e53c279bb578ba814dee9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade12a2578b0854e91554ceee4e382303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d13d52a835633621fe078f3be21ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8fb0c1389fb1cc41afeeec0ed9b9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f93ad129ca6fc38acbbae55e4f03a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d5492072d6035cd8ea307e7ecba28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6520e1a036ba5c258096dede8bde0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff20bbe971bdf1a7a0c2e82989de4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d813e17f635bebb341e8de770808798310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba5762563b3c785f857da766329d9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5afc7da2a6e80433e2e3b12f5b037312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8d70105218e8920b812fcc99d454313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b247310531714ecb6d69c810875f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04ed9459075c56b8db0356b2771f04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f393ba7534e89b59c77b92755094e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22dd209d1c5227f0a9753a8c4d993e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2a2dc48435ba6de3927639de73c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3cf16897040179a80000fe7418fad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5479107833af717369a56f1b59118d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72131b687e8a734bfda1f1f5cd630066321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad87ac7dbc08115749147e5721681322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86da64b0e677a367989972395d2002323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be32a9de89b75b957792331c33414f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2944e71c4f0c6e37d17e62119afec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d3d85c3cd4988ea8c6bf5b6dad9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d602325e8566cb6b5150d504c902c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d0ec78d55874c61b277d5d72565f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e220c996901850f7f6433351bcc036329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207345c0b0051847ce1a945e36a63319330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113716c3272b68de851b483955a1b2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bee83435428cd8e80d4489d7142b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c2e1c877086d3bd3ffcf28772a487333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55c5f7a70a012910bd29beafc4b401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5fae1ad29016fad712567f424ed722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308eb4fe3f047a7417850238e5b9a183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb916d2588e951cecf5fd85cf5b5d6f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2ac75e43cd3961fb6f1c6d037b40d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdc98a04f75d0d459555ae00efa6746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb18ed18972581bd311c4bc24cd5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf5bcefb8683a42946c322c8987d058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02bdcaf465a3b58fbb92cb726faa29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679969cbb7a9f41f338e99e7f632d0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611da1c8e973c07c71e085b007192c5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3d5997654d426a246f49f2002aa312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a5f3da168039578912ebba40451e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da03489ce156abd690e98b8ebe43a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a411499800e90c46dba3ab596cf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d9d25a416849efe8caf46cdd82a9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9fe44c0a8ca6b988bb1c12fdf8b2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b8cb2b1149e7be892e58d918b9e7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b33e68a7daedc776adc500e7a669c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f07230ce31406a4219deb8751aa520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4da8bdcfc8d3fb5f0d4618e9cf36d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4ad7117e44714560fe61a570aa78322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef648757698c3ff4ec479b1c9e2c7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665adf3b79cda8f81311285fff52182624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924085c9003dccc4abc64a59f5d38d6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0944c29bca0b99a2a7a71bb70a10c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed2277e5c6dda3f003c6cd7067641227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d0d7ef468399be299d26cf82f89d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99056b86ed05614adea0aed71521c17129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89a41a1fe80021c96c659ea51633d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907b1b913efe5a6c10648ff7b98ac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dce06622804fe8519ddacfe45d08d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520520917e1c1c3d82a2f53e4a20acf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e62f155ebeaa2a6ccd8d2baec611a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdafe5c2f6d6064ea512b81fc631c9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245c1324dd59c8cfd13df29e0fbdea536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b5af43f0d7df8e86e97ed0cc708b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f64f1b256eaaef2bdf2588493dc4bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba571bc2386ff5645b27cfe82e502239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca10ccaf215a410c56b45dfd5f8c3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3bc9f699096eb48b6c23bff7d30c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5fe235c988dad72de8ac10669a59942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d80d779c40f33da6b66dbc1da4cfd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d167632bf97666356c48f392f2ea344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d9fba480932c698d04f32c04a5fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591382cb83358aa388642f102574583d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c29c95046cf35b236694b7503d8df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de3891fffaed2f0c24c01ae702024048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd4b7ae282d8d291378f76714c28249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1756061b34d6706483933ddf640350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ec90515fcc107e5e676fd724d0a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93c1cf8a7de5184942996f171eac752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d5a61628735836e2c00e4093f9fdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73535978976c7d418e1d0ad8d895ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dff53fbaf285eecddedb1b6304d00755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b16164d9c17288dc47a292ef1fc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c69c19e43a5ab9efa66a485e31f5ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95e7e7023d62c248d5781bc81a846458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb6e74d3923e7ded91ad7914b970a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b19479e7ce171c4065dd9b305419b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdf9c7da68804c636d9fdfce90e67e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e11c935d751922b0228c2341ab4fd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249f74eb07878fc1bdbdf833b20082663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766962d474a48923439c65ce8e75a4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4cfa1c407f272b90b4a09feb8b73165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3e2dab7873b7ee73ceb359a3755966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b8e24599f1e1c2cc8b224509c8a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c4650485e5f6aa2cd08f23eec96368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1de67928cdab5050e0f4e9e72465369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6cb0d7c2c308fd28958895d18ebdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e166b5e60b36baf568e740ece2fbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba7dc6c69ae22d258265e0305516fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a828c806e13fa5e00c5e07ecaddf3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5254514cdfbd0efefc7e4d65730b5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4733335831366dc1e444781337c02a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac9364f95d55ce6b220395bb0b4b2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d9d9048636ec94b27b1251ed1981b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8332d4001fe1c7e5d1547591b86dd2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d610edde3cc9e6460e5f59870bda179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7df9ba4aee87bd4caa6dcfec33921080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab511539fa409774e1ea82b41e4a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9ea77f9fcd395af1e24f030ee09c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6f9cd3b4f778ae1d6ef498b68e5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f872c5f85c659eab63c8be6886e9ba584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb868b9155e39e9d04cf9ca896579d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0e053552e59d44f368144b4e9ef286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19aeea83f3f4ef2574a2fef771dd3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b78018eff6c9b47b8084ed3b6785888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01d44bee40401d1e6af49a0bddadb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b8783ac3168be422501fd197a682390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177a5aaabdee1916dc30e0dd0e8e84a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ac00534cabdf5e7cecf8001c431b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8cf0501ee82fa23579d31b776d8e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e48738a518556156aa8d308ba7e3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eca5ba293bb4a3ddc161fae4fc83295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a126ea0d376bb1365935cb2e85b6e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd11ff86cbceb632e28fb23d451710c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9cff2f7019748074f697dd3038ec698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ea9a27f28eac2b19a791418607cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640667c1bade0601ee25eab455eeb1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12549000fd892c76b05ffbcd2cf23f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d596af12ea41370a4e0252d4520c82b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18a77435427ec966aac86fcfdeedcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2e3188ae53cf2fe54c2afda11255104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07685ef009116ef695eebf9fec0dca8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4c005064db8f04bdd7ad1ac08e893106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb87b1a06220a28d54806b9961d28f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f82c160cbd5f89c16adc081883aea5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c98ef0c32f1be8b0c26ed0dc9c56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cdc1628e7b6b9314c509faed548d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad10fa3626c8df7f3b833adcb6f8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c57be04635a28c177d8b25ca63286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4067f98c4c6c5d1811a970d091978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20749bb551dfa422457b4c35c8a8d34e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe233ae371024de19a0fd22a1cdf21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c33863c54e895c6386b5b6856401b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef64a6a955006b19431b1f60aa41ac6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86acd05d87abc7a5558af88060052c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5d7fec008f44a3ca691e4f2d76eb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4499ceecf8c98c7a13ee74d6a4dd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee6f22597388e144816d19be0ca0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc289368b00e1c776b42198d246a33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ee53ff792103014a63e49626af4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0a17798b42b0ecc150f083eefc4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418bd8d60e20de19cd34d7acf16a0e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2499f217085b573a81a040203982d57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864cbf34245cecddc3af3bf5da9d9b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9964466de55ec932a9f42dedaf4bc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986afda83531f9f7c638948b58d3c5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c1779191f57adfc24ecf8add38fab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8375e0a2355f2e495a93c1f843fcec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899d6ba32cee392b786900ec1f7cbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a48f6eaed917c2aec4dd5121b9b9c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a2c70176a1119d9e982e54ec58b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758aba5af9eef7c5d2a616522156be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1f23ee333162a8958b8fdb70a8dda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f409acb2199ae2caae6085cef9dfaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feae58845973d7fc9c51ef5f705b29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3f08e2cfad4176f18647f6c530f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad86958d9240ca53fda40bf75585cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284966718ccaffc39363e75f967314141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe771b2d6b1c9428b83ffd36e8b57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49f64901b89ffb6a13ce0eb7050eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87515ba8ecba7581e4132fd92747ea9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627afde89cbb330e450cbd1afd5ac423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa7d26a9e65bc91409302db3139c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a83e0f8d45cf79f1fbf15c11c7721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0dd7e9908bfe620f4cfc1f1cf5230148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3ce075dc37063c64a87cdd012a3c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda1a817ce071582c42fbda1db0e98e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7f6cf292f8cc4c999d89feea6a3fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17a392dcdf254da04844de0802e7ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c5f716639d048b871729d68c06cfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd8773b8c9736c9eb5c4264b058d58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ca8d691ad7cead234c0e97231d0cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f2a3859023d3c7608b5b3b9aa20a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c5221c2378de70201419c7f218ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeef7e1abc5b53566d96c0aa77c36b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879b26691d1b897737963b3ecc13cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a653215d87ad6992706b182425da7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132b12041a942f50e339a66154a9638161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834541d0dc4f33c7b1e3ee5b40efea59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e4498d9860d7f5fe42723285343d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dca0f4f7a67d7afaa6d5fa31ffecd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0f132402fded2c1914582dd89d4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d358f2db034e0e4445762554b4a16f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a531385f5fd48536be4345251fab9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cd7cafadbd573d7b138e3257da64c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27907271f5ddee0f9ae8d8bb4a90719169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869845ba32cea8af2a5d41d56f3700b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b919fa5b9b9925d5e2233a9a1b3f3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68678c1db8d185ba11ad5b6beeb9cf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add11115399535552e7a2631774981c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f281c7bc7bc5edae6c857523dfd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7ba119434a1f7a065ad442189537175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd639183f623853a247bce44849dd90c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf47623b638ad31e63306850efa28aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cb1a323470390c9596a9957c0b83e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108da2b4b14139d797d88a105caee1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df6cd06d80bcfa978c63260a7eef97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9882d1aa40c7b1fbcb45c0c71e103181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec0f5168a6b338e048ed0f031cdf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e6eddd7cc21249556439e4e811e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665e51dd686df21c986b9cb8ea51327184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d7b0a2107b669498dccab76b742f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a04302df929350e9fd1c58859ba8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e5f7ac0b9a1eed9abf4a788986dba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87106bd435ac2093a2e8d09971764c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb588b2e6bff594573b8e509aaa77fba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878843870504922ffacf02cde6cda876190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fae970e20f91f048fff266a6a2a782191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62173ef7aaf58a3aad81624353a94070192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833efaeb99dcd2e038944b447c310cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689965907495136940c53bca1935126e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b03895344efba518bfc274dc87c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45a7cc15c33026b2acb7dd0da87c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4648033e76e793f8d874d3a28d36e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de8e0842b261a5912a6fe3b2f3bd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d9ad82e0c5958745f150421b992e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc7210038ea6e03594ced86b472cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0543d40619aad875737ef7377838c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d48ef9c5b8200ad161d2113320a08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f50518abff568da49c5973a923d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4cfc246e32b67850e7edfac6cb085204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c366072edcb88c96c0a718dd3c644205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c615ced9f5fb0c7aa2163eec7e3895a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981388fe039ebd563a4e2c95a1ef9aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d76b3bd9eb865bb6c5b618a356778208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35f27158991c31b4dc401065b4878d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe5ee5559d2c07262a92ef46903a22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247120b471e8b8d4f45c2b9d37dc1ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895cf4b574a07e741974bf517780149212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a863c36410ccef11695fc934a364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c28d70e4346dc4175d46c03d394db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a33ee1e900390cf38bbea3a61ee4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393cf762fd83d420a15dc1cdbeec8fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc959695c811b2dea4e660b98623d8dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1755f74881c5d7bd018e246caff1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b810c455e71d83ee6e2b0f12ad707d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d55838a430c206c38fcff40b941a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e689a48a66a4bd3b46672cd91a038ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ecc90de345b59a4f2d475427e058222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d397100c793d45b74163c062e1932223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b3545cb592fab964f1ebff41bbdf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d48e1ebdfc3a7b1f44132f6108d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad69c690aad87d0281d65592d5851226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ee35aecffa3c63d7abf9c05188388227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79045e37cac50c7bf3b6377f78329946228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be55082a6308efbec991533c0c58e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f509795fdab376f95bc0ce714deed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a41a463ac493120c0217595a813796231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7c7f01c4cc60a00e1994245879fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc129f04a4786312c864ebdbb41a05a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b258af284eb2fc4960c41a5b43573af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f523ec9eb2ad77055bc63113ef82e6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869784f86e0e07cbefd61e1252e7bbd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c1330c35c24fb659bb690c70a795237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c42d109c00c4fd9b4a4388c584978238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f22a43de71332b997dbfad082f55a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0a9af6f3fbebb95f4d78fb5d24ddf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb8ee6df8d23de121f9ae5ae6f749241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34514ba72d0a72936368b5e985a7adbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f01bda1efdd46952395771cf2cfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5aa9601c42e41eb1081617bad640e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ccdf6a241eeeb3b7013c62e7ed00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84024d500053e16752f5a9946cb5e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29067df3dccc1e811cea577063f8b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c1b378784e04567d0b4d6783b4f16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef065e2205d54f82a9afa62d47d7706249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d10b4714286679d9ba28275352ba7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a6a995b105cc8fc0b4a5b17149233251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005246d29379567784efa89276c22695252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458908d849615ea811d55e4f2695cc77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda2270b61a9fb156af46184682b39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b711292171dad5ce0bbdc660874a1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8879920826f324dc9ded320f1a8ad05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8394dc9974c1caeade198e2fb2433257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd364df8a7b6c69f43f3c1db3a35b318258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560639ec417e9fe10e859d4506c2680b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bbc3cafe0c151dd30af70b4d7c22f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d7f4dfe3ee6e1318a1cf4d957641261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ab7b6fb2821f279f0a90df4581dcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05701475d76413881848bc6f895b40c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90027823aec6bddb4cf2a883830087264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e49b8f7373c5d6471ea904ca5e22d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086459db4a2e0c3f809cf96d75222c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7a73281f95f09fcb1433be8a1513267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898478f8d087765fb411217d3b50166268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf78a953e4c3a3f83c3b9df89a7ca8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512dda5b37224360700f3a08a8f0588270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136e661cb509673a8780bbc31d77583271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad06bc122710c1f29b04f191bdf4d17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c25421c4b8cc398a262a029240b853273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdb92c19cbaa71a1410830631efee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7607d4113da1b442fa37cf60c60462275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbb057a70e6e853029972440431060276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866f36bf3b791da9d5e518953becbf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592c17d2a22be5ae0910a5b4d854033278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b159644b8e7f0b640caabca0a2dbd99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13548fff32c3a92a02268ab9c62b620280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c213156e144f93ad48c168b52f73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5cf0cd0c478166a34d6c5f722bcd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fcd13bd77c2c5cd9a76d7fee33f06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2136cbe0f56fd7e85d1842df1eb70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8a1088ee2b7e3def1feb4640f6531285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b784838a0d21afdf14c69bbd99808286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17cf842deb51b6fb7b8a7d865089f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b7af00f26a17c28e53624b0d8d50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de12e2120ea59c8272d53db9b702f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38033426a5a61f515e7de7c81b6e1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b9080e0ae6c0a9e2105364488184f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6670d1f06229b56f0301075a07f105292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e75d70e92b3db29d1242bf1058b88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61f46084bb1db447d0ac205f4492d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755a985ce311895b269ac60e1186f8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b72151a7c5e658f0bb9e50cecc7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5546c182d21327538944989941583e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1892e2c4654d86634d2046aa2d736d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5598c767b1d5d8532b9fad54282e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92648670286ed540bde02374be2f7bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba96c265ab2ae9608ea1d5784056d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903635ead7a27990a29f5a92fee064302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67275f331d13291d836d27ca44b56046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1137b5890a4be87ddc888e7136a588304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b65710e67f072f4bd515108ad0c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0440c2e9340119129f34b95af13808b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929155fcac04c02b78968a716ff0782c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f19be3ff0c01cd0fc68695126dfa0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df45e1628eb8b88bf711121ea5e764309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94762b2491a51a7ba5df0ef3325e7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889495bd87731d34f674c644993cd0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc443b01e5174446289431334b7d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cbec685b425b85b81f1b03cf04b23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6c4264f233176a717618be7a25707314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7826b785691a205b1c4f3ab9e81e2cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8bdc80906414a9c7db67ff46a7d73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71661730cd2519de5b494da4b5db77f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46822c6c9897f7dcae1eb5729cbf99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c226deb877f776077f850af77b68dab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac1a7ef76bba48f8a199575b87534320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599496ddf545b5e75a06499e21071039321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff8d9ca5afa591e71b8e2dcc9fb6ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e8dea7e0bea55b93d9b890563b5e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c92a90300959ce95d1517687c5e015324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ef39b40da2e20c17324a397554ca4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>