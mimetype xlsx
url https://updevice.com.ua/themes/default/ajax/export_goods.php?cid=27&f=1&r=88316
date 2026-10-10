--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568473009fa7d4240ce2d89c9c9463031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6906904ba35e93a1ca6a05db102f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c92240b60f5e7b7da858a7eb4113bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47aae42f5b3b43e5f0811840597e0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4037c5134bf655a13f9df183497e1f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb69e84733695f712ebd58d11da21f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bad34bb1ebabc298ffd026b963d627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a701eb45e6ce25a6956839a092bff78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e724cbd27302ee14b700333511ea2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cbdbbab458aa94a2b12df3bbb87a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f31dcd0ad82c21ece15b69bbfcaae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4d7801443f927b7faf29fa16603e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b606e362884f9c4a393277f21b03d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff884a4b13b8a2cfabf12dc39fe5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca418bd12955e8b1db00487e071bdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653fc1b138db2a221405b248765138e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b197cde04c0a1cdb0fe11b2768a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e8d1c195e700e9d4f5d00024805c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89013e17ce302c6cfb9b5ed85e2b7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9068dd6ecffe8cc12733c147cad06d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3314c2fbd7ef1a3a396ea1e3b075f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16866a524d57bbaacb4a352b5eeb0bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7a3805019554a1c0863d3fd2899ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd458840834ff63a739e06e6f3347b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f969ab39639ae4e932ae8f568586f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b19a9a02cfa3688125e30a4ff660d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce9fd8fc41d350bc6215db27965bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e2c3407df60e3acc63b3ddbf5941028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261c7460c73e072968e72734187d2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f8a481c8b17a70450ae0a7cd236e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b125201654e474254c7c603568fb6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f25231b238b53e9d2932400a1d42c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e74cd30f321503a58e9cea83747be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bda0a70942d96da811e1a01582ff734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a15a81187b6e6310f23e06e181de835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8f471b53f65f69a836e6ce79ad62236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c59ecb9d57c76c5290e28c7cae4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a606cd917dac0bc755511c29369a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab3232cab40ba904e77fbc27215c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f98eec90c6c2244a1e8a7f36e7a1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3007216cafc9bf37fba903c26f978c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eef58d3e1c28b1ab1cbeda1ce3d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6056debaa1a11577ac72f23f77aa78e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fdf8a7806795977d936113da9558444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364673b8d45e49afffd819ce798121e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38023dc127c049602e9918c6b20e1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fb39c3cfca532c6b0b924bda4e8fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69234b5f7b6cee51a594953e2a2ff248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3890a8d9c3dea822bf3fa3234d684249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552f3ce10d9f2857584053e658bff050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316efa78ec259caaed271e099a9ffbfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a2481e02b2d690d94eb59ed849a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce27209548d016643c2fa9a57e45a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da22a63dd602ebc486f020290efa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc8e9feb81eaf9dd15715889d150af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa34b7c84d770dc50e6079b737fcfbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f74b938a415bfa21fd2b8e48d76bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a4590998ab6a582d939ae6945f03858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f1b5c42c5284cd5d99e0272ae64959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a7e1ad1225c367cf772fb281908160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ff4eab94af583bd5c5737f03d056461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a729013d5aad568dd9626fc047e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd16cd4fc51f02a83f56d290e529e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc82c758364512fa3e11b356d5b0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b53fee1b9a886814e7d2a7b87ee2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634fb925a475d6685173b67fb59967a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68b41989cba60bd72d8a5dd0d8ed9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb15377bea86420d9f42662103d4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d82885f103dbbe21a8d244aa5879969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa250d43d1ee044a5725c23deb827470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfcaac41afced2268afc559a89d8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310aa99f743a42a81391fb6474242b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e03f24157c9185779378145f8af55073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c420d32fdd3a07ebc43817334ab8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1cf983349272e6466750def44c4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c424fd697cffbb9a6481f238ca4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ca32fc2ac41c5a0c1efa6f55e796677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2168df82b7b4692574ac8ccd5aa3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69b6fd6b302b048603c864b78b7fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503ffbcef2324503370f164e6a6198880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821738b2828ab827fff97ca2900e58f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7b949ddfa410000f0c33e9572318082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037b1450520e9542b273b073d4cd69483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713055195a9402ef538feceabed2cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfdfbabcec898103a436ffba1574a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137855eca6fbecf85732d23f5ccae6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba53996a83d45ea8cfd79b5403f99087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316adadbe581341e3e046e7a9cf963e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2de853a72825c731dd1121c20056b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337b8a6ee3235569a13fc52f232de090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972581bef42e8ac8389d9b7137f290691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44894fabd645507028076cb1d08e6bb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa1206e6db97f2e158e7036237c52693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb81c2a398a25792fe1d45f053a5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470796893972ab5c48af6893a407a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b969a717b9cd306d6106a42b88d9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16b08e63b8d994e0adf244aadcde2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea8655e40cfab19136c364a26791a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd116f881a197276997865d9353424e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a0cfd8a5ce56862ffc512902eea9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8a581a86e39365c8a65a16256a6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e55732c582bd774233a734323a51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084edfd20b2d1e24c266b5fd47e2f4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404c64b20305195b5887a6b1ad0c7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f2e25c49c85dcf73a18b442b77fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2408bcf8f1100d6fc5975f9241232a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6f83624b49cc8e26d164a5aa5e2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0314b048dc00079bd08c823552649ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4416cca76c5125470b7e556a2320109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6ee9aeae45c85d75994967a43727110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffb70ab2273df08bfce27e892594bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e0f61c166e49000dbf0d18783cc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bda205dc1b2a81890b075e378ebe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdffc679b52a1230e6801b1087a01a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cf617e02da7220bf4954e4365636a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ff75aecd9d7d1258e8726d9058db0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b8fa2da2e3fcd78b5b8b27ca1a70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ab7bd810b865059c9821e68cba03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c7f03314aa5f7fadf0c0f4edab615119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cebc5e6747f394296677170961dd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bddf1ba3e7b2b8b72bb5df19d4927121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b82330aeaf35544690820bd1f3fea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aed2d5590aeb0423983551e433b0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015627274eb12b52c8fc6d791ddefdea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70cd376108d8ec122a041ec26c3e91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd14278bbfc2da1932736a1182742a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23777d5e2cca77cfb50834bf3b696a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58279aee4cbe41168a138966624c9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6357cb1f2092226cf1b4ab59b2400129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423a4a2ada173a82ec06f6f9e110a7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b25c4eba76351feb7517aad8e292f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d338aa8112df368ec9fb70b8ac816132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ef33ffa9a955962bfff052b95666133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5d0718e3c8679841620992ba18e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad335097bb6ba1fa83c626f0432f8399135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18de4e88612013693ba450174dd74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac75e0da70dc3ca8997f3df5dae065137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10d7b09da0cb702fa1b107f5d72bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c9bcaca64d390b6df56fa13cd6bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10014bedf066b6c76b540469563997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f103abf66fe4610f388d5ff729d8a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a64938154cae549f176ce5142b256d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25456b232eda4164d001ed2e46ef425143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8fdfe4043ad4fddcca2fefb428686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851783ca41763594b617323ff36898e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97385249b43c59c6807b156801f39dcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f108e93b255bffa444175a35bedc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776cefad37a7dc8a2ebcf85ce97e509148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12415e207049310bcf70bb431c6e699149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786670d4f1dc27c18b4779ff543d252150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e478a3b3722e9d3d71e387bc0a42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf676a9d2cbc8e61a9dd533d5f98a624152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1be23a48e4f117f7670501ceca590153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f9ee53c313ccb7a496e6a8b3ef9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caacdcbf0982aac3e9e29abcc5b7b57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a759dce09758b81a946ea9f9022b3a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce8f00823b053c3ce429b221fc31be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dddd348d8b582b33f63afd663beab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8f71555472e779363d07da00a6df5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e3bd3bcbbe73e5b43346a2b76838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b99ab45b487ce1add5a1ed81aa6243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe79019d66811e7a2b626d1071ad3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8119ff314a4879c692760514755a01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c83b279f48c206103f07780c74ac6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fa31e6836e0030e9c33ee83c18b7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c4c71ea5e7ab3b4149f5b47bf636166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff3d9fd63f68ec4fe04ddd595fe3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee770b5974cf6c447784851e4baacbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadbbd7623ef4c614d6d38c7cf37cc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10649685363b8827a3becbf9e18af6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb187055e3aef9b2321a6496f99c269c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d6bfb34b401542db885fa47866fed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c1156d3b1e6ffee02fe93c95c29c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be75d0157c4b2a1df3de7e9049c203174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4d8400182cfeed649d0685c1af92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f634bdb86cac94a43b5ae608c654b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1c317e95ce45d07f5a42f38979a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031cdd8ce1f8da6f7d11ab76016436178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b5846211c2e0eb12d5ecac51f8fe4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534659d9201ce1b6a472e786dfdf417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea9c09d58d2621baf1d7a35d0f38dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f7237fbde2022c2c5dc6123a2bbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12b3e677970a16bc73c87dc2e01f62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1cefe6de52702d91e72cb88b815e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153302b16c67569a241e5a196334733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793946b5cb36832f837d3542b8e2d96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c68ecfb625d7574c8312a66369ece187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1cda9e29a2ae4a6fddb3fcd22d50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8118376b9e3e4ee6ec67b7342bb6898189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b621fd6da153a25cdf948cc2171c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f259ae81c969eec68f843c64a4ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a87e9b62db160d641cd1d58209a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906490e05f3e7637c729e2ea96e263193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f7149176447668072cb193bcf290b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e56b37d2f8420fab059ee13b56390195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac58d4f339f57ebed1ff3a5df23d90a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3fe029845cf7fb6fb6cfb0f235878197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb30fe3133f6375db17019a8ae4f58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910daf491b96a70af1b2cdd4855d1a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f8cdb7d8895fa77d626417d730e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc155f8e0005f2d79ac1c1fe08f4f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7afe05472822409f9648f4219a62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07007f4ae425818a04603543f6a33aa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9becddac3a668df7fe72667cfaa08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c84c060b072c3b4528044881cb59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb7e49f4673354fb3ee0105520dc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8559b8a4e78843bdb7295e182631df8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c33efdc535c7b4703f4bbfa89e47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2e990051b40840103580ffcae55ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369854d98ea633c9654d9046774646df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e54dba9734dfdf75333e4137a0c62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b96a1bf49490180756e55ac84051e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904cf5f22034fdf0014c06e221bd63b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441385f11ac16ee4dfc888acd7507f2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e18f9f03441c221ee73288311395cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7684b8e66a14df8278ef074ddb8415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437842abac3c7b7e92c89c0494d88af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d207785615bed05afb15d3928f4dfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ffec08a8cc28c5f07c363ee820dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c8fee1cd515c222523ca705bda772220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f3fee8df295dff3900ce67e5c2dde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641acd9b07afcd80207fc81d739c27a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce2f1a33366edbc1b297efa9a08cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a0424f666552a32c57ea4c4110e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b49adeeb378ac7e0531f0a0c835b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc0b9cf15e542dbf4bd1c889569ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4999288b19c7d4eb9fe3e4a1e7f36a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f1a808cbd5a623aee7823cff962b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9ff1590b899749b0b9024be937bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1062b8bd6e6075e7d7a456e5d9aff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a477f7cde1847d0606df28e539a85a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109de2bb61339e6ba018b04ecd340e57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b59445f928a81f5c1d2aef979565233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d340c83ec9c046ff49a732327b6e9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79167c1b9097815e1b649ad8ab9e7e2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8f6307dddf2941e08a8a364f3144c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f34814790379cd821e419a884972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afe9c85e879ed92d35ce782903eff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0046da1ad1cd4b5b04ecb52b751a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac49a3c99d8bb086873805268320322240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da4aadb2bc3cd0235b26c5c1b74ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fdcf27208e0dd0ad85fe9589404dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7f7c91901f02fce019d48f1b12ad0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d630716a62a5388e4411a39eb9bf14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fbbe59ad6be477b060b07a59fb6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e871caf7c9331230034190cd1c85c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2642e1e187a552586455fed533e5a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babf9dea6e335878d419d8c2186ab8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ff7e44f993ff7f0045a09a814ee0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b5065560529571596517139e05d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f67ef328fb072ea7e2c9e390518501251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77c61668676a04bcdae4dd25f78902252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696573e0c86ad089aff0359d3eddf60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf890cca53991b32b9105490b782e684254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7bcafa2f9777770fd9b5d25bacef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c88bf2980623b173341cf6aad483256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc6266bd3b118c6388be2b77c00e3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e919b0f1ccd6128136a244ebd758a3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1ffe3a9feec732f04b611773f105259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a6716c6d8b8b946774cfa464ab05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e61e932a4b4f547f616cdb26d825b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1acd293fbe3a23c63ecc653c63d15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e0099274e7711bc8a0eb2fcfa11b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a85148db0f1415b69034b4da7fc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29d2916acff4eb12ec58b541192e8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bd958d7097c960c9e2bd77f7948ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ca9baaef9dcacf378f2c7142dde1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfedd599ab718cf9c0d1cb1bcfa6510268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74281eed3941ee07eab723fce91c2215269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6574c3932d81da5c491a6ab8e369b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478574a50e0066d9b8c55df36ae3da3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ea8a675d286b9b88ef00c82dbc61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a172ac23bda6bee84af0ea8206eb23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35692c176e2fffa17a4eeb4448ef103d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c558717f04d7e379b3c81de0fd1d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fde96debe98db1e50de6504a78da2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad73e0c040393d4e394dbc6b09208277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04a4a6abf864371acc4fd2bc4e54ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf22875daeb6ea20e4b84ac4e58dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a439540932ea539dd5d890f922193b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975c3f3c7e0f876aa9bb05849fdf40b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f808d6262c02e0d2f319f5239b820b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34894662524d0bbaa3808803db9b9f03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb519ae3f1e45a234b21167be2b30dda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde60b4d66c71621755462ac2bac7f9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50b5912d0d91dd893a15458e6e5795286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047ca912564018d1db5a8bcb1da4b68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aa37d64c081fa66cfa8d728a91f6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee997d69e1e1260068412f91b6e3efb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28be8ef64d530052fc932ad9ef9e929290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3993e302f51539b7f16dfb4ece45e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daee355b586a5ac322b763022478b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb582052cdaa5f1db0b81c462f312c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7f8fd7663c66f86f8025d7af1548294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f21f1ca7cccd41061d6a01f919b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b6407676178e6b665ec57ddefe7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381cc20e5c8bed07f2a6ac7cc0900c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037374bde30dfaf04c5f542dee09a4a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d4d42783e6e3f80db68bf4a1046b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ba5ba703e39a7467385144fcd23e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe13cf0516678bcea7b99a831c1200301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fee4f614be1c408885ab6b99cc6a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84591d06c2b17f70e3d94dffcd3ec414303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dabccfffa7eeb1625f7caa551626c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b47e0d6d377676573b8e17b7124be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fcb95147bcdb27be758b89f5b489c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad652bf57604b45925ade8876b986d8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edac3c98239be5c2701722c968461c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f610f5d7fb9751d33728cdc683a7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1a4e2296eeb97737f0399297ba47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5996e73307c2474325bd9c156523311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15409a1722cc32416eb3db3c5acb7ec4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b238afb8aff926ffce0d8af7d1b1798313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4894f217dea750172805ec38cfa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095854231ae5a2ee37bad805033b1be7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d5065b8a1ab324d7dbe8a8bb59e98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423162caa07ddc57dada73105f2be7ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f46dc3c3d58b5954b7f1f3c6f51117318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25507140db8a2307e5777ab2553c5755319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f48b3e1e6d7b0810da41b414e9f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee713967fa516251b64c5cb8e554e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fdb44756fc72bb6c25cfe5af87277322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b38d1338000b6ab32bd38e1e5aca0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38c98bb9ee73e3d6e4e823296b83ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d77f8ceabe8dbd9e077fe6f53535325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837042e7638415068a3bb1609a3c445326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f71680860cdd37c9bc865a278fa96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76fa4e1d452ebddbb4610c7f077ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76fd0e63ae3b1672a141ff8e3cf8d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d07cc51a91924e24d1f55608edd57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489557f4d9735afd798eda553a7b35a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd972fd3fc172f9089edcf9487e43d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd48e684434e5e28eecea9e075d4054333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fdc34d7ad6b4f575df031cb703d431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d496afe22a54b244fac05acf23ff52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa2b5631ed06629c085707bcd3157f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffee407b09da3432d966e4ba4f3b8f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe3348cf627fdab6db98011675fc4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d896383fe7a192102f62c4318473df26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d3b940b59a4dadf82bc73a70e9a617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64e9d2f9a2464758b244f28721397b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee889beb5ce272cbdafa9d1615a58829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084337bb411e7a679bfed8c1c204cd7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fec9c69c0bad3f0e5a5b86cc9c81411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813226d54d9ce136065556fe076224812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6fe25ef13b52ec4abfc72d10998c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faeb1d35a7037344537472cd20b3e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4269c583d65109b5a3d08e603597ff215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f325acb06b0db705d49ca42c75cd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b074e44521964e1426a1c1e49abae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b70811aef5393338d1e9a88d99f04818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f0d195b67945642755dd391a716c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed983d313f90e021397cd2ca26d57b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a47c9f9f327175f5f387a0efda4e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec37579906ddc69862ce0747ab9a18122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f55e2f067b446d85e87e6b6d20fb9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016e1ea40e72d2958e35ed786747aee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06039b1e9b0c9b441965e9ccaf5a2bc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f60d687ff137bfb959dd26275e98ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e50e001306f4cbd9a7de63aec5c5ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb20dd63512c0d4e0dde7856c5da79328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9f7ca2829e6d005d88224cdea3c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb40abc90ee4f573b20e4f720585d0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0db2bfe8e464dfa06a089d0d9f3ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5ae9dc491750e9e6198c25c4780a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759464879d56510450bf471df901761e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68be22b8e7cec716e14ea96b7b65a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d47d9fd4b2a67aaf23fff2d0ebda235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05776f46f8c9015cf1a87c8c53b9289436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d5e2a555fb3a3701696a809699d2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5102aa4e47e854f58fd48665421cb5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633dc8a7ac5f2fecc61b2440bb1f62b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f188d507928cc442048082396f6078140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814e972228162f3bc588995ad0bd0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c019d307ccb0966f31af4d42a76342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0789f4bbf31d79a9c4f3c0474d2ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8481440db28726fe7ad2dda6ec70444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed281844f65615b9281a36486cc1c76545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a972889bc99025c5bd3dfd69063f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34971e25ebe7cfc65e5880ead936540247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeae0c781d05730c7abf644c8ed2cb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e36695181eee17eb0d4953d96634bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb5ff5f661ee348cda46416b9621e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949d317790b7c79737db53a77f066f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f7f36d860600e9e8f271abcb816f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5904cb802205192cdcf4d56f0ca5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd9b1517351c935fa12bf09366cf3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c36c52b6520fc11bfbb837a7ad009955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2fbc8bf1631f4b0bd9e5e6c4cfa4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ece6a0dd5ac68f9151cd0d1dafa7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e035ea4b86650399d71ac98b6c527c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551b103daa0adfdff89184edb1ccef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30bb7065d85ea2a0338395216ce8f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e664dd37e0bd5f14450b47268e073561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f41087ca0306783ee5aa667769fbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d223858ac6ed15c7885cac44848c8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce22e8b40624f4107acf58633fe0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2623705cbba78fa4dbc3107555b6b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d0f865e4892a5e1a789758f70535b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139f0dbe81693bea61815035bf738e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7df85548a8013936a9c1b83f2753768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c438b3256d6e44c948e0efab5ff9c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356cf91658604a029f5df78ee12b6a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ff448578b20d753eff9409385c6df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2c611d086dc1a14ebe8ae69aa4c1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76091d3cb6df301a114fc9d381ba857773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a04cecd4f8d5f2d7e5270ee0cf29074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b0b7aecc5901f3ac87aef271ca0b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de536e6450c84318880fe2c09b832ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859272c9bc3c59c5a1850649df6b0c9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99847a70e03a90f4f640f9c824e9f5b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6ecd8f19306f303eef756ce0f0e2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe998a48c923ff599549e3b8497d98880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c92da26e573045458e711fb2a9ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cfc19fa3ab8928976924c0aafbe8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9660a6f0b715a8faa8cacf879f0c37c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed51441daccbebf7453a3013db07fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a56af79d68a1e9eb4c817ba08ae085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be86e7211b4f19c1ed7b14926bd49086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e03faf738ba240069bb2617b122587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13079b4bdb127ae8a29fcf89f63bdfa588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e321b503381f1ba747dfaa326e7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb000efb5353468bdd3f82e1b2d09d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86dfae0e19e5c11d0701b2e7720db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771e81240ea057d86933ca4ce8da37f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f748f4d3b055165cdb80e7349443793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7912217cdb0b07b8dda0a8e1ee44494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fca967b93e8fbc01b5ed4882d957695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d1a34ae616f8a686cbd4ce56162996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac5ec7642107701b94aebfeed0198697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8b4bb974bc7d7e02c9416eaa3c61998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c01be6a7909ed5a5a0d136f66369d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c70cbe9f8cf9f502b165268e09c9ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5205f291b37b4f4b3ba25ad550bc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11987a61c5ad34ad4860cdc44b7bbd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47ef6525cecad3086e5ea25de7c56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409db9f2e896ebf0278ef37501df131104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173e14ff5d8094576787bb19dc07d76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b9d9091c0032f1ad191830c5218db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eee8ba28fb6506de8af52ad26f8c1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442962a0a82ee7be4316cb8c21f03e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f0eb55179bfa17bf2fff501d53f68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2005a0f66f1e1385e6d88574dce65c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43017575964064d9fad2c5617427a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaac25e8267d2c7e29b3400dceb5e80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d412364eef8bb955cadd0d3579f9db2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e1df72b37bb1fd42987c5c0d43d9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1131adde404036200f369c2cd3c6052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744cfc64b75368eaaeb2dc6936cce5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e2955bd502e18640ba2b78bbc4320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a725303612fbaa70aa88fd6e4414118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61351a618760de05a97a8a9ca3d781119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a41274b5cdee9522b18b2c41708397120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f8fb37d5461f4b1da1ff31cb8cff0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16faf542f8ce9b217fcd3a1a721fd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1110c036875de81c3e63c8f6e01c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e92c71432a2e804b14027599238e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2718f62b985721eb05af28b90986d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8992f0bdec41cab9545cfad2d755b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee650846f81c8221d915dbe442f7aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4bc400210509718172050da65d325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e9435079867955e533d84a7c0f76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55aac8f20900f03b67a59e1ab52c7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907ca1da3dd5cc7e0f08d18d3b1b000131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e833cc579b641690f623ae596c9cc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bf543296925e0fa07339ac585296133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb4b388dd4f23ae3f67345f850b91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684372725bd00876f748cd55506b77ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c906dfe3b2b281b795281ccff432136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8817105e20be571530458df53af43a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5954b7ec8d5944ed90bdb2fc6f390138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d5439515e4a8e771f6bfb453c2b42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7f1f0dcc54a898e8fad6957861ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c98004b0992401e43264d5a7bed8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac66b0e55200b031cd41316bfd418c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90477cb953993523c7aa07143ffdc82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25adc2d994a9993e37503665d1001ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592df26dd7fc191e884f7a1799d9312145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37b088d6fd367dbba40eb74756663146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde36f1d722ce86030f39a2b7030e399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d9dd9f8205d0b723de9a6d18f7a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813e1167650713e1f18bcdd39127b14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c432bf4e53e8c6013c69b30cb0953150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30723083d950c52f4cd55a88853dd3db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd0760e2837873226cd0ce115f613152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f32b754c850a8069c40f5a0524f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680c5c13e7722ad7342827065eb679a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b84df6775428bd00df44271994e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015268947b73e40e9702bf3ed1ccf303156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c03d83ebd66bf8957f680c96c96a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55320a23e5a12aeee4977915cb1ccdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756beeb26d37d9f4a5fc771e592b4d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcd587727b17a5148c8ef08940bce8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d93b180ec2e75503cebd4e74482574161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ef641d513d7f3c8dfb26cf055c010162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed02f70b7a22c6fe52bceb638c0f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78518e0fc837d38f7d28a80d1ff99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d65441b08d33617ec081013efde44a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee444f97bf496ee56c39c32612ce69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25298ff07a5750d450097ce77160fc76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710393ebebfbadc8f5706b8ccbffc6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bab6b98ae5d37b7ac541cb4becae70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99516599e8c40a8ab7d95c4c4264ae40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fff9413d225d9853e6c11fdae4094171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabbe84a12abf8da69c3edcdce8894b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d286d3ef70cd6d7d8235a45835a0f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892aa08b3425727275100f97bb3097174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41a2e535ba42bc3357f61b31da5b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c10e04f3a288e261fe7eff7631b47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb9a6fcb4aa12ef4604fb7d43a9823177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77d1c58a8370b0e4c5806c07a000b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3deaa392910d00cd82bd2f87e117f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055543987ab22889eaa0dcd4713cd3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e0a0b0718385a318cbbe73b640ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41147bbbb3b84328aad5123dd1d48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0a626e0390da86d8a2eba5d938a77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332ba015f1d3b66c7cc8e43037db1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2479da54c7b21fb19cc79ac1c5ef12e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b05b89e634c71774624f73149a855186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe257762506efe0643244791257631a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c4d1437b416a3ef3569591dbdaebf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd259207faf18f19a4184870263a11a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d3a1536021c8cfb3757f369cf55ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76de08a9bf4c38dfd05dd58f6e3856191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860eeed2bd6f1ebeebae804b1b8285f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f5cf9987eef42bb2844d3ea22b6a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a595284f4a9b21c09329a56d2e1bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009ec3630fa84710c8c5af222c7fcb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0b845ba578795dcc1121a01b048e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9475b5c15c82fa4429abea35f713a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcdd9f6a50321b06b810ed3853bdb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee26a9d2751c856915efa0196f65ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9476ee97202a294a9bd7ec7c5f2348200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178a184d8bb4ac7a2f792c1ca1b9e96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1c36e3d7902b3b0feebe8dd6d5c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd69c0d02228426ee00a8b0fd58d60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ca0c1f3adb234c7400639f05d680204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28626b0e943181c7da7ed8a368c64c38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ddc4f3abf2d81c18ea36f68916153206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e977376bfd5d22b1702cb58246bbb6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fedd1ece4b722064196c15390f022208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a05d14be8bdc12b048aee920dca8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2afefceb9604d1fc0490db102b08e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420798e47e5450e111d48680263e768211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2769286635b215e2e6aef41f9d1a912212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f3dacf26758119fee3fef967abef3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de960a93e6f042283c8e6fd600b972214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1a5c9c0dcf3c6aae68ae898efedb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6c6c00cfcd4d433920f225c05897c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46c415b198df2605bd494b77a71bcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2a3b746a944cc8352e2f31a464a34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6c09a1ce441a5609a2cdcd292c0a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ca3fdcff07d7681ad2f9d0f59f3e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd6445669add2c2e03477d35b3dfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517d72c80d72cc94012404ccd5f08c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca58e07f2da0a167e1c87b4b6f2bfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c217e0681f5c6d3edd75f2e69b7643224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5f9209cae5a17d85e9f8f9e692d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323842e277eec09d592e0b4ba757d44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63230b5cde95dbb3fbbbd89e8552418d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d455cf7e96bf9fe828a5a85921a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79303320fa37051890d83db28b28c7f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975fe933a1f9bfa3a80aebb35355b26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdea14dfd6cd0256510bb0595f3adac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e1a268599b261c071a95c02d76c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c91d834cb1db8737a90f55883670233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f4c9a7fda1a114e157ee5836c4de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89da5d5966aea47d574b2df139d7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c35146ee1209a136d31c19f7bdef1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a69bee5101cc69cbb19b95e62987a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546113488e806ad0338ad855658250c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2f403cdc36bb08291039061f511f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae9fc850c139d3b5211e3e0ef4c816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc0d436599b89f1080f7a648badd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3f1cbf09c469d2304959ae3dca13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d7fc3b0afc002c43dfcd65297d0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932c6186d8eeac85e611462eb9408e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79a1dcf3f7396cfb818afade605720245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cbc4dfd600726bd7244018da2b6b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53040c4e616aa97047fc25f47082e441247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea56223d97d713c886dfd18c0039ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617bea18d1958f34e6f98d83f0a8ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb03e4d46a650f6a28cbadafb9a5801250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfde58ca3795085d4c2a7e8ef2fc4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8076a8eb3d7d9306b56d5972376f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c591f75f8d8773cd2746150d99d541253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47374116b5d70122aff167645b85ddda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e08ef409ebe3328194b1d056bd81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642c5315125b7c66bd248ad0cca818a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816c8ff242d96f016de9ac03209b493257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557369bf474387777e47599d052dc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdeab630bc352408997cd60955b1d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd2b697a72368b78a68ca4f06b6c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5f75596556995067f3942aea77ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed009e69857f3e066174a3a30b64fce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0906c1c6488657d7c280e352af7b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0613bfade738e2aba923e7e46752d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef280837d8d26e0d7442db7051999ab9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf15bebfb7af90404e84ccf7fc5da03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edfb9a09bea087d8db3c56669c1f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84127944bc880293713145ab55037ae7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e3fbd5cfc4bf073cd5c3a2fe05ffe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84882205e73dea6413eabd621314bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9160d81429b5ebdb6fcef8a9afec90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eabe308af22115bacf87524ad5b50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95988776340617bb363191cc064ef92c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15f772a353cd59c261f671d975a110274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa908f54ef568f19ebb9d4dfbb932b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37791866ac845c445728414105e4571e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e124789fdacc4b2f01340f0cd08c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dad7fcdd81860fcfdd9e051890eea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0314d46678746b5f895a40711ad32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54a8febb70ec31feada1125ca7a860280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493a1f10fb3aa9712f0c3e826eb8533281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdba19cfeb71b9525948174c6ae2fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba5743223495c8fcb08157ab36f06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba5adedf1eb27fde32819f550dba18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65675623ee4ca351d20991aceeb4900b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb82d257480a6449f88a9a50633f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac48f1c8d78e7a303d156dcf7e692ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a519ee7313062d8968083a896ff5ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c517a6a10e3fd3ef811f1ebde092289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777498c2bd29d457141f0b47e4889481290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2195472000338db3e1ac32789a538291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0c759841db4f1cdb46e22f960f64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393daeb0756fcda5523842aecb24809293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04db717b8b7d07be5c97c086c27fc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874499513f3026518104e50e5ca3d422295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8944f4abc64f439db3c722e9a7861296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8576da20690748193ce1bf36c16b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cca35303adb30a7e7accb4dd6dceaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e9ef61405ee3123ed058d0275908d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688cb78f7de7b8ab161e4157c9d2d2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538f4d2be4cfaa6a1966e6102e9e2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854671747b0b3cdce3b64b9be9a8f9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b19dc84a56abb4d9558d1a796c3dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22014e5a6fdc7a762b7b5dc3223ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d4f3bc2c16d722596431981034ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8d4fee4660cbfdf719b84298fc87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d13a717191262b4cf12ce1bdcea4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0226597df0cf703af34393dbe8ba2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545015e09d1d97a6baa6d4a64dd66b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b17165bf8b7f49ab312693961a06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fbec77ea071c8d27f7aa527b47770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabecb4cb0ee9f8598d93591dbb2b11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500711e3f7a0ba7c5204e6215dbfc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305abc9c8b2d489d4f6bee906e213273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd0e923f9b6a8c70d9e32165ba03d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87626cab24283fede63ade58e910f9d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b80b38e60661a9ac74c919e21a330317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261daded165a3b879caf962c84e6fde4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d2ba91df940ee1dc13c573f0c9741319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c4e1b0ee3f4680e49fe5154d8ab71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda3ccd0f8ebd9877e4811ffbfcb8cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd1ca76dd2dc60a23481684de49237322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e710209cf5c0a50d17b28a1eeb27a07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715db35e7995aa30adb0aade88060d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bdd2ec74ea83300d4c15a71976442325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>