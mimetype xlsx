--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e489b9ed0692b71c2ff4b9398a5dbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e338213bda3cd17da13f8e3c7aab582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1d941ac2773555be08ba6c65824933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd124f5d3fa0247c502dd776dbbebf2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465ebde90c4b9966350a236a083e14a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e932e63d7858363eb5ae5d8008926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103782d9d293850ad4664f80065eb537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a697562d82da57c8923829177a35dae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70991d4fe17e1604ffabd561f833b1d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb481afc0fcaaa21b187879ddfd48710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52307bfc249b9f81c5712ed64a5923011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434541405eb05c9d168241d11f5c593112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791681ed6ef2575dcea6d0839f883713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ef594261595af619f60f55d110c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6caf3c61752a710fdf4aa89246574615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a56094361546e46e4e7d3dc8b1ac916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4eac4950899b47d215f5966a265e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1c69026997e74c89b0b4299f74f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a14d4520067ac93083a94063ded2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f60b6af641690e44a65f0edb029e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29d37e5e457454588b47c5c99a8d0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb72a7050f046de8d3eeda02d105ea322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9365314460cb40bef1a090670662623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c543e9e100aa063715adbddc5479a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05e1f73aceaf896758a5ad2f064b7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8391dded35ce97ecb4338aaaa26cca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e750018515af1ce46f94f5e9d63ab527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b4646f41c3a2d46cbde298169d36028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfb2ba7b3137569735121c983aee9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee48fd0172dfbb3b3952d0306372230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce73f8da2d14c7f8ea5d531edfb865831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dfbd18452d6705c3a8cbc33abf84732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4140e61a23ae15de63d355499d95733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b32893d468340e5cc0972cf8bd437c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179415ced8f862a57233b9b03fb83ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200607952017df0cb632cc947ec93f9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f14b248ae140bffb43626fe5d5723b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89631b0f78b2419088322e4a7e7713bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4efd15be98a37f1dd54822088ffc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6689312e9f6d396a663b127c0be67340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287df0f5a36dd7b3361f614187016f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efbae59c951deec198496cdf3c570b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab3f2c6bd3168b4df092bbc69ac3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f94a4293e0220f1af2d2c85b647244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b67ba975001f6730c0d84e84f4be2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412c60e7895b8f2404711b5a2c09c7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b84223fc5af47dfe5fd3fe4a9322d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfb4f66c784de7ef52daa890db264848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5908e7024685e1176999781dffeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623a2d83a796a1387f2ad98208f194550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccee1eb254d33c7a612db5a20c76ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e9145b8b3449e2770b760747c08852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592e8a65f8bf488d194f058a1ca41253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c29a10e91c9150a1787a4eafad51554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02ad9e89a18989b48803f5989f21855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32955ec4b8b7215e48464ee8468171156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5c0dc5ceef5f439b24aeb516342a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc63a09cdb927c17b1b1a9603b51b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f099881c39d502388c6297429d5ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f300987e22d36a135341db6a4499660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996efeb898b4ac735876ca8d17fa9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a22297f265e4790f46198cac521b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267dbfee173c83b322633bd1fe544063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb706090c103fbf0d3e19d620081798264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e7eaa79368d82077d8ad467bf54d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f7760768b3bf645fc64bdd6e285766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07715e25ebf5895ea7b923b25d6856f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b7f3922273ac4d9f670af83e4bbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee8176f45c92e3ac3e426f73f4b0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230e1aefcdfedda3274e49374c0897670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333196baa695074f25c516d6005596271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870acca9bceca3223056ad145cc2f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3a8e7c31858ef762b46489d5b48573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ab240de3f3f0a9262140cd90d2ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd4e91328d585f5f95281b2613b7c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff8a98f8d4df79f8171e5b21ea0f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a22155996342a3154b2d3ce1a12adc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f17dfc189a732c18a64ba43d1e5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8141bef12cb4bbc87fa06fefdcfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234556ed75e4b69ddebf34528b9c6cc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910022b9dab4928e5b88211f3801fef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d0a063622b8b5923c2c77af102d3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f821a216c54b03af852c1a3da9492283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66646dc730b91b76bc47458e6d0dcdd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a573d49d636250421585a0a3ce11ce485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903bf7b1690e090fce5022fe1c607fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc26d4b58f7b636ecd2166a6fd7e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba874ec307c3fca5d60e92976ff39088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d34de5e24c9a1c95271b26084e41689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cd76d37f5a79fbc28b53e37e978b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94af73180a2f29fe3b61ddf03e45b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40393863609edcfab644aec5c73a93992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2686bc1169362c2487abd1f44dd81eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552956b1ddd529edc30f97c5d90ffa7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4442b9f88ea34cb31410af432f8be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61deab80352e779f4ebf3a34f8d91196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e16b9dd822c2c491ffe1aca905fbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d99d95f64d992f0aadd6908c057598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af4802a550eaf511d95646a3ef02aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f178bda6cc7960ca55b58239f4a24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ec8ba23f6bb312ec9cd18d38dbf89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a67b2c7e87bb3b74acd157a29b2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d80c09a8da616e13d5fe2b8064093103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992286f0152bea9ab682d75af8af6077104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68d66db0989a5a65413fa141affb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e5cfb43cf9786a3caca0309f82c97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c111c80aa31b524fd5cfe466efe93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9efe8a8c46fbc077943105f25d328108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350018d46dc8a05965c43beaca3896f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1df6c40c6ef325400fbb592d6d44d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63775d686bedc4b914a557369196b52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e643800d4de328c4801c8d4efb23e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d107606a38e484f6e58cbb7b7bdd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582bf920b818bb9de5b03e621843483114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1c1b92406b96aa7b1c1e60aa07aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03949205e5f08924364952d791ad635116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07edf814fbf94f3a0457fab0e8008bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2795b9cb667a5760cb9956d26f302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef94e150f30bdc9c19de660bf3159a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046dd225925020ce171f5c13d4b51c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff801a4aa25b26d84db6ef62cdfb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7177d7f0ea64e51faa25dacd62fa45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664840b4366583164f50ff08b63ceb66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e856360af20cea6b2bc6435497b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a7fdb00dd780b9cf47535354ccce7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb2ae4c9f03c2d4d90a9580711726126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65718c7574c3ef1f239dbcbcdc6f1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40fbed73fa948de2e0bae6420f507128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fdd67fea03048cca93d85c7e62783129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031bbf38debe07b9adaeec94e933a2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d83edf4a7991488199c730dbd5301f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286659e87f2936f3d539305eccc00878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035914193d4fdc32b249839094bcd27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd904cf30e03902908a62dbddeda9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f94baaccbfdb776256c92641172b8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c20d282d05efaa4486e83f53ae597136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79440d176140700da2a52e3e991fc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a904316480e626c6c53f3d6265ac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3414feb35492ef752ea0956e4fe8f82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43c2165a477ccdc126fffdbf63284f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b29daddd7001f33bd5d29045829057141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80b273acfe559442599c03351f0f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c505191d4c535cc70cbcb2222e6b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b82f48e2bbfb19a2a72e6c674d4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d87e8c922240c949cc9387780acff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e001f928046c0edd1841d33ca6bbaf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be2dba55117d381c788667b2cc720147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2af22937e72db52337de83d391502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2f5294d27cbf9fda9cbecb3ffd54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd955910f3112d3a6135098e921b0db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cde1b222d795d198d0355f6999114151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e51f411bd3d5ee43d572145d9c57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c81df445cba8266639c5e7d1bee06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117460afafba561afffd1d587033390154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483986475b8256d58babaa0b2a34aeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c4c874dd869e5fe0e0b66316251d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196abf154404bd481b69e9a4d88354b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e3377d988150bb205cccbb8d62be6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92627a6a7dfdbffaa9132af6aba0a22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29337e616295a6f8b1c899e464f18f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f85809f632d162b0a2639beba240161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999303adc8b90e716770e15ee68429162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96184846582a2d8b1b050ced06ba01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee864b99f648747663fd2b5cc57096e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ececff6c258a072b8dd6d9d5a2384b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8aee77982a54d67f5c1db5539a7ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a9a87d3492b3637791b94957f96a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83048a6e132d38e74156b7d70bf059a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa39b1d2a5c233a861b1ba87607d08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e5d3e598615e8fe72624e8d9d1bb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca30727ce21dc2566b249a5858a4c4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b7b09b4ff631f79ba62e77c8b24fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8d30d9339f368454376fce712271173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63717c521c6378c5e0ae05393c26b22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4f7867d67ef76d6abb776b681116175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c23515abf32ff56daccd3208a60ab5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3e05b25dfc31fd4602e64084ed66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f77688138c1869b87b29eb337c7ca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15164f55bb9cb2214da30cdd4d1114a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e2db0c6e57333892c9b27c3671fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2704237cccdde0e9b2b54f2a7d76bed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b4dfdfe0080a6ac778db3566f657182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9441ea3b024a282fe9cceeebfe59de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566f8cbfc0828f561018731328822c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e821e1b1321e665013fcda5f42186185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39998c5a24ef835f0817fe1ad67676cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34710344b391224cb9a72451554ba9a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8033b9fd21ddc3aecf2eed48aa8f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ad35c1585bcf1f087df5cad564e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b93050f345d8ab87dbca92059254a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aaa2b322d265963227f8eaa28c44d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cde82104c063f979990972be0fa70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0f4f00f72df4b5e564c3bad94d623193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e9e9a56b5423b48db0514dfa871a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd64c5270a73098bf94d414d43cbb6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b4dcdfc77a683ad334e0f2a77f6ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573b0b0caa46edfda5fe436ad74853197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c64745ff1f967edbb47795f38192198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb7ac1967e1b5e85824decf71859fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8136c19a2708240fe972e8951e1350200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416795dc6c0152230f6a7871ba743731201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7958c15d84d4356056714a2a78815e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb167c9dfbd32bc08817b3fbd95179203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8547975554c251fcee7f26dcb993e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de7ab083264286ed3e445a6346e3c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77499318b10f94d504c0289d6ac8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3205fdd004719e1d4c2742fb2dec423207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e841720f29b0a212906265f591d434208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec26cb24b5c06d2000500255f77a2fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee77fb5802dac9e6e83db18220ffa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d664bdf2a73afd5f74d87f962ff74a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742d8ad139898870090434c82379c6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22b72b5dd567382a507ae1ad163b28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe025e25f474adfab06c9f88b79429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769cfc6f40993f87526548c4b37d082215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7888bb592431b57344668e876ad64f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b535996f0c9278c1a556b359b392217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea59737a2a5fa5e4e67b235118db6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416514979d98ff7551ed33bab046ea29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147657291110715535cb2e8062271a5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119b6b8ed96155d120d663391be44c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c8a90264bb36b629329a2dce10c20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f8a04638961b75b00bc3122bf7b88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afd40b50c8c9fcd38e385104c0ed4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5fd57cddad581909438d8ac4b013225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15688e4707e743347894ffaaabd944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d393c397320aaf8b64b13ae35815714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2658c77c460091fc5d614dd0b5319228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04e7eac19f45b27611791ed71ebd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142aaf94e190ab02095cdbf918dd7dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746ae2138314463d448b64206418c63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f25f1b2ed72cef44d2320a4d996a68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cebf6892f61cdd881f075a15fdb711233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc09675d683dd88c268c89134d9ca5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2fd7872abeb95a2d48ab46b9d56c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5281c5bc92f363cfdebd4fbffde6e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a9de348de4d98d149fb400d35b847237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc29fd5e1876e465a28e7282cb23707238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b803955e7fc146f4aee37236f4841239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b37d689cb6b4f3002f4cd01810a21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482289d9aaf20a8aaf1d1250bd5ea428241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577d50d21c4369fabc2bc24c8c6e1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73be4c90f8dd0d12ed934409c110a67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f76fb2388430fa6d391380f67a1fd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25932328114002b27f4c4b668f8f175245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b325cf3311580d62e77ac350c6bce2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7fe945b336ab34e0b742bae590d83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095315443a8271cef5619876063cd59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26869f6689a441ae9ec3cfd9efa44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969843bc3250401a5d432c51a85e832250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42859927fc3ae9f136482814ac7b4064251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233804a6bdc2b91bd83a219d4b43b0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d866fb48ad54878bb7bd7b64741d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44681b3e5fac36806f5116a2443866c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78b821bad4f98186366d371eebca4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb0c325326dc69b8a2d2c60aaa903256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b408cd7eb164bcd98337d6cd8d859257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d63bd0fbeb61c0c8649143a697910258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b97767b2ed06f20c7cc92e17c0911259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f4a140fdfb4840d8e5741afddcf3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a651a6fc82e6dd6f8bf11a64b821261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe29c9f49c40b637654ceed60ca398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcddda2e2c852b6c8ed5349dd63ce13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab267136cd6a762ccab2ce249c560264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fc5273306f8b9413faee9c1c926bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e81c94363d15c736838c84c83c953266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cce741cf825458d7300886597bc0af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdbff14c065a4a839797fa1758aea4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc4864cf5be6a7cd3b2ad97f06252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca712b37448686648340be7c063177270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9cb8209ae81e3559ef20e09cfa6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ba9340e73baa635c22449b4dc349e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bbc1aa04509f3390097f9e0356c45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7587bab306d0a315f3eb8a80f95a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69987213881de0add4daa2e409e012275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98befd20e5145db53ec506ff1bb145fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3416b26fcdd2557cf4c4973b6fc0ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2363f3c956ba42d1ba5186d29063a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba0f5565307e30188a8acffeb1c40f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88f878411128cc3c5d30ca33ce243280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337008b3260e7abd9b6c72bc4411e0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ccd4b69975d726ca2c1c7b3a00b5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6541ec30f4a636e17c58c62cac9d11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8e78d393c7c111a469ea9d15b36a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e7e1e59cea54377bfbfd8d26e63e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a183e59a0dbbcaa970ac76b7d4f02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758d6962e7d423d1d15c98f22d0293b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94824d1112b97fc5a4ffd6e326c334f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fd2eae9780f72159e2c7e20117f42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14f6a6740f2f2d772c373997ae3c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383002ad1cc276e360c740982fb2be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194179fc343c6f5b398ef1e69155e024292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab054b8bb54b7e0f245c55feb2443e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5aa33dc6069bb41abd8c4e69fba8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32062cf7ac21de0d2a159ff45488a8b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f83c4f24b8c1e0ad4246f753b415f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066075abb7d577e58dad521e26f9c52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063a7a874a9a832b20f82abe393105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c5ca67300d5234f082e407868373299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a35a49a300ef8c33eb2ff6e0bafa6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0e3e49ccee9021027038845380e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b22a856ef5779241c579abd3ad9e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b4bbedb231ae339f830a8c5bab25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1d93600b6f2b5ede7cebd00e96a3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc9173ed45a867153e7fbbe9f6781305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3e58e613401045e76efb528cb6ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee17617da3bdb6fbc692d70630738307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f70e7509846075045da5f6adf5b4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5015aaf7b9475738b5ebeaeee7b5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52babea43c31ba4b3b72e08a19945e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f27ffb0975c5413bd2846c58c4ccb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d56fa340434a5f78eec63eb3e67ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae0b9808efc7317d2676243b0f611313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9977939c1e5ae81054062a5546bac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77149375222f908a62a0d2126375d90c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2808eaa9338f2c4f9b00646d0fb1dd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff52a41f5284dc6bc041ac2343898f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c893868007fd4e379838feb3ff3d74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa002380fab3c42249338f37abd32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b71e8ac680a408006b9340eddeb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e610425e705a99abb94b0fd041ddb9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97c9c556fea3fe03e5f90143f93da0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8af8252c715a5a0fbbb8c07428895323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60690ca0ae18bce745c05c63bfb8238f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325134f9c784caaf9efb9b3e25b2e758325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735d208a5d784e6588b3c9ec39e07e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb56c701190072c625c28427d351fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841bbb622436ed4f300a8ee2f6bf749328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5d11f29a9025f76877c171b47707329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced84af95764e81888eaec351b11d5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126b728bf627f5026105489051fe8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220750ce3af4818295f7348f08effaab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb90838ef24d5874a8f7e597ec42fd3333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f05320c6625a52354fa5073a194e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210884cd3393c010c488e3eaeb5449b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a97a573c8515360c926c84c87575e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf251afeefe654f59e7d19aad693ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f2b13cbe62da70a15e12a6690cc225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a597e60e56c2309ea43f449ac3490be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899e0260f2526ebf7953aeb7620ef157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7526a66600efa25664e77653f99df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1262a6af0d9a0b0b7038389166cff019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8508e04bb06aa6dd0530a13406881a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5a63b36550e890c610eb116724b7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005a2839c99c39a7cf24bed3f8bedd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e19950d3dd6be4646263f213360d3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b318d03a4e2595f2ff58dfdd966514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b52e8a9547588a6bde12a93db68d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85755bf2bb2433909950ccb12c855b2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabdcd7ad4c401bf20631226fda8e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9893a6280806b52ee83bfba515aae2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda8c64498d454e135840f267dfb46219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df484665bf02b581cb78d72fec63637120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f7db4ee964b8d9a22439e204867f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412dc35a39eedea99219e5f0b16c77122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b393caba0d4b37ea22f90576111bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5e0895b3d9e5b85a7357139f77bcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e30b3a0922e42b519d407b886cbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715139901441d112cf7077471faee62e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491956d3562cf5214a0b31640f5d71927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5acf6639b18d860a9a89147410383228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d1156f71f47a14b2c7df95f74ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fb49ddad45f410259276027f51ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e689fc05f03b76d32208f803ab0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229886e3f399cfde34386694fb4fca9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf6f3e9b85169f8b9ce98f54070ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ff1898b458411c033d02e508a532034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b841b8939b6d0090d394397913953b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf68244b88ae158141c00816e284a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2c75c673763444687e114a33adcde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d41784566dbb1a24d8059a864032eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087f06ee01ac987ad02b56109c2b6fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017289cfddfb0b45cdf549fc91b4b9c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d3e6c724029ff34375a3ced10595141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09823bb9629e7960121d753a8b95342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f326844c1c78d0506e1a066bce43d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d09c7400966cf9585724f6eb915a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782f6b2cf1e0f8881c79fc639d7850d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b34706c109717d3ce11e4a078561346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854f662c2c858307582d11f0c90a56f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5c6ce65d4b615972f54319d4fa53b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef01e2a38316824e00239ca5a6dfb2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ab81f5bee5ef8fba0d59fe2aa4d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ac01ec68bc31aaeaad0ba0b5e40f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1dfe874d01e83cd9811d630763bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e5bf7e2c6c81fed4e57bfecac0c5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979ab725146138f1bdf929d58ec30154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae39d4897e929a82378effc01b14555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab4a0c61312b7fd159933989a133b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86996a5d0b3fea5975f9329304d9cea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4097e189a05a34e764a6d33837c16758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67db83f037d80da4d5d846765f272459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e765c29f313b1736db5c58df001a6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9936c25fb4624b262b38891e6dd1d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810e3120d9f20a9d2f54103c98580aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ff583c17c70cafc62ed4630e816b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa6ec71d1ca9fa79284c18e0cbd8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d179a39b1c8303780bf0509a8e396a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e860aadf05c8899f30c3e38175d185a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3e2d0196f13cee265daedaf46fb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e13974e68143146a53f3d62f1425c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788c65c98ff78252cd6d4602e37db669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7423c25eb37d9940a481fa3f89f246770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778250c58177d8b896470e431e1f96ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136544310ae8cefd7c74eaaec30658c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd37adb622f36bfff1f6b449255f7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43c3900432eeff753f068e16ce11d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cd5ebab1046ad24e4254b389d8fbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e9d2a67a46c8955c0c788ba9faf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb5fcf9e381422a892946ab98aeedd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd79f7e9533bdf4c9ce0c3ca1f0c5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc62b3072d0b4fe5f7ff57e532ca7f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815f5de702cf4dd5af5d5fa046fe4be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bfa9d0932557c04b22779a915af7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e87fab189c5781f76aa77b23c207182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af0a70f67521ff4dbd270b078e7d8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82eca4d80a2170ddcc7c0cf472f60384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22074a10d9081210f985cae1eaaa2ca085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe174e15c44468bd82404b3235650886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336b7494424e57f752961a556008c2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07c9905d22e0da4243e7f9a1d3f5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c29b88df600eb93ae27c32de7e3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232da6f5ad333d16039062777de0c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ee0ba68b0b68fd5a21526553f47491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227c9193d4612d2dc12d4fd7705271792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151564e92f3f158ec9b3573797feb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f54b093c47ca5df23848a77334df4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0808cde181989448dcb511146aea87895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b08f32f4e70e9201ac3890d4ccef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac2e5659b49e4d632d4dfe210aaaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37a53b8e4a99d1a958edb4c5989d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640de6d1d852efcbac4a478c0f1acfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90508d0cce4f6c5696f18e46ebc99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9605dd998217a4d6814cbdacb372a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd0fc6da9ed85616b79c47904495d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975977a6a8c768ba2307a49ca26bf5a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857900047563a869c253faac348c23b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd640c1ef5ed228e6e00fc0386d1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24672015ab48486227b1fb9fa44a337a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00002d1604c4d233a828cca70846fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ffec80c33a8469b68d84b5e7cde7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7746c8794b9ac82874e00036cdc057109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679154b8c8fdbb7a93443beceb70ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5892936e16967ebfed249832504f7f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeac8c5e61f456a2a8fe03570fa3d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2001a8058c49bdc8a6ce472e89a0a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93724b542743e62ac3b0214a1dd3a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b323c0ad47a47fb9d66dd843b01019115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed5fd8e32782c70761767a2665f2e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed19dda26fb7c98ca15becfa604ffc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa826d81b3484dc0b316158737d194e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbe8c45435b8e31eb36fd01ef7f5e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b75b12bd87777a5e0d862e4f291a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e01c57c471f0bb4e08b252678e968121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8464d54e32511912fec96a1f9103f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee36547e0538934024a437b027f305a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d89f413b0498a8ced7d36d1b6638ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366ad13ab9f2a24663243de69bfa32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4950c02928351dc38503c9cd9caceb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f4a8089b396c61da9b99ab4286249127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2515ad05e1d1913d4dc3072dc700eab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ddf9faf9e4192f354d2bde6c80444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b722399e0ec7bcf4f0772b4dc1722e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185360e8b68fb156583dcc68e4863abc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa301a0a969426eb1df706553fe7130132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb51568685c9f46b12bebf830af84e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6c9a5a585786ab235dba33abbd58a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f92cbd0347c5a327a2db6ca6d41c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1442eea2dcd8b160a62b62d338b98e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee38aa632d2de46c71900dfba969ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc292cf95b6688afcb7d907e92c36baf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda17dced036fe3e6b682080d4b90a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cd284d5a7346d4ad217814de46703140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f381ec9bd75f241f57c0c6a21d17b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9f96885cb37f6ac373b04fdad06cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d311fd0df71d74ccbed95bd38dd28b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33566e6e4e21b84748244cc8b27787f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683be87bbd8168b65a0b2a1df1433a8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78918009afcd75617df5b2b8a84f8cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729faaa89693d40d82fa86649dfa223147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a61ad7df8c22f4e412208c51f319148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f6a0486c1002643e398256be47505149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb554f6fc7f980d0df23034aa8e0f97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b631efe9132b81048c70b5e5fa7e5e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584796bfae4e8f43cda4798e045f282152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09705f083c0860333c7b2140b66581ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13347979cca04a82ca41ad4726c17e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7678f6f1b0cf146e139a216b09826155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13940158d03f4853c6c58b67ad9e65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b21a45f28441fa58bb6d64dafd4c4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebf570fcb82adae75532d70cc1b4f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2870ba980c2012cdf92071c298439fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e787f477b4296241bdc4d263aea190e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94522556e88f141536a00971ce2e3a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fea0b7a6349b0dc1d973e82dc70ddf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079b3f880c4d834099f4a1ab3aa744163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13380e463c70aa7a396f0ef675bcd26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee5379367703824fe5e33b93bd07c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02677d209b850e5de89f561bfddfcc80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3dd3acb934c6cb69d49493907a2ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b03eaaa89f6eee55a2ca8c5de879ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331bd93bb862d4a12323de6156e84b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea865763240a17a77e3860044e0f650170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67145487405208996285fca0df93a258171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1946c139c5e8bc46bdc92eeca48e70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a494dd2821975383c1770e82d99a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b40b64d121250a1ffaaa1cecfbfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32438a5b4402bcd41e3c9f022d566dd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8df9d142f4be47fab3dca255918e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef17d98d9adc0d9f9cf09d3f7cf87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c65eb399e1e01f7aaa248a8e24a0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f683fce24ac21019b58b60c84316179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f5d2fe434ebab61b702626e76c7d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bbd78d10764586c201e46416df5d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61cfced9af6eb650ef298ebbed09d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a44d4797bc2f8dce2d71e71e238f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2dfb2734e17feb8340c52c4c5e984184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ceca4ea08f560bea167850f3334c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b547bc852ca47530b90998d892b91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b18d7ad134e574f517d2f3b12e335c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd23ce36f1fff79b63d2bc4739cc56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db21ca0fbc2cfcbe12940d52c7fcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca48bfb8b11d0069ecc1d29ff652654190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e18b1fa3b9e74c0182270316e33f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542a0efc139f2b3cd0545f313418cd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f73492df83a1be2b9fb89a8168388193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b038b5f30525991db9119610c2f5454194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e210058a447b537e64229c16788b3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52c1a75fa26dca1969df2486639c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca9050a8ef41d2e29a075f4d4ad610197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5efd28599b747ea42c9776888206f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dff79e4fc86c4fef20d1d664029f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812596003cf3fe949f527111daf572a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d86142b454f5ce681af1391d04b19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed76611821216fa89f107f63c1dfedd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d261910a8f2cd3dcc42549f549aeb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278deb099b22de930c6de2721805ef1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a603aa4417cd81de518447b6161f4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04bc4e94d233b01657f7cfb3bf94e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8afa04b7bbede31b742e50a5fbb7e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c6fb4b66234d1d9228025bede58de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05d7fd08d12ec3a632f64973edda17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabdba35108a206d5d27de7ae6d26c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125d3efe98b125e49496f3d7937b874211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859889892125ecc4df0e7ea0075a058212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe934c0e3840e001dbfc562262635b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c8572a9d7fdc7cce94bcf23b7c1e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9db35249d6400f8af36699d0b0857a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7582405de6d57dc024a95a1f433a8d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd238f607eaa58d868fd1ae2ab3280217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3222376329b0c849e121e21f3c470218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22e82e57fa82d6456950d6f691540219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb506850218dfe1aad21400275247159220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcef93a14d76390b2e5eefd209081b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfa85656a47d5d8da19a2e5689cc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537af7e9657976f77622095f92aefcb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265117df4af4d93bce661ac6ca3a7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774217790a9f148ad682b7d1f4215fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a85c804fc1371c70dd01391d01d84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69490a050b45adbb19eaa4ac831db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c485983c91b6ba49899409d1ecb6971228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f62cc3c72263e24e49dfcbb7a3835229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f453473fc265d85617eafc6f6835ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94965f9de1d89b2187084854199c2b33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf137b16c9376a6b5f55875d23dcca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca83882752d230ac4973fae998c7834233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8edd229816cb7bb0569dbf6a370d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae770e05b65264b07cb46070bb0a57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2edd2619551955b68dfdfa5f8b8c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe85d87c8c5ba13689894f56f17ab1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee5934b4dad4a68dae25aa027f5b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a82ade4e9ffb23729b1099bc9078a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f4e4ee3ef5534efec7e1ad65ea4bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb803ade26911a29aa11200443859241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de3a11fc5c038f918d84cfc044c13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4344ffb2bd79028bf1d10e03224bf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690a7b407cf5e13afd3f1c06c4a923a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449a0ea2d40f4e6e0a59af11f6fe57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512f19f59238e0a8cf3d1ea588ea6ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9391840d2d36bb8cf6edf10eb42b23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c837ec261e89d6054a28352f7d6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab6631e5432fc86766f6257b251348249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda717f3b2639ba0d65dc253d95eeb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c04dcec56e59a0b24f2da233bc66c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f22ff76002412f59e92dc79c00ddb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2276a3ab9ca4b3710d639b12f2894253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fc5e8267f7ecaef84e299f66e56d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba55971e9d627d6e642abab743404cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5eeeb9646e9b46e43c5e683ca58d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b9362d304637e5598be7b76d12d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a953ff902233f25b61a4830b7a42f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac19945cdf72d5bb7883c01f88dd82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cab06866106fb3a8f5e7cdb1ef779260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cda48bf69ebb84b8a23e26e3dd621c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d6b6826ca98a738f5da25da64a56f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769b6ddbc31f68b85d37d3d91b233c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a6ac9d32918dbb622c800be62830264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504e12c624e53125f14188ca8ce59f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc89f0301c0ec729d00c32415a70b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd38a9228aa36d69bd0707fb891d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679361fac5710495fcde3d612707f0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4412c9c0c468c300b32544b24d1acf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e561255021d548ce98f967b967c16e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db248c03c028c6412b3266e000d39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc5e1d7fc91e7a7ae3b7d30e68bfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6f0567e9d927a649936a5d2543d35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025792ad67790e9ad16eeee6a5091d3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b93ee2b209c4d6189b66f450bc7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f114087be35f9253742c1f762aedfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0762a1aac1b9825174ed6f7c1a449d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e566854e50d18595760bdb17c55e2cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8741093d6cd691cbb001643c4d3e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc4993fa6ffc59e87a43871910059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4582484477e966cdf20c7e77cfcbfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e474ce609d74b1160f612fb4c9bff0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92a8d3aa7706ac73a8bec57c5adc6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c51620263707cad62706cadbe7ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47f7270c4eb30d6dee94c5933864c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25893cafa1f125f69048f3058dd999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7a312a052dc2d59be9001f68403ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e9d5236ea676d58be5d3305a73c23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a230f138cfcf65b8426c44fa3fac8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c729a5ba80e88d831af12122465432290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ec9a4b8c75056cd048ae50864c26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346e5e7cdf574185e0a3425f025f586292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b202ba3951340e2c8835a06ffa0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc22cd5dbf94c4aa86f32914295d89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627f0d2416d9548b19b0da0b036e62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f706dadaa8265ff5841c062d362f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f7c88dbeb0b36b6ae1b304c475ecb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e413c77e4eba2a9dd64cea07128e5ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce95a9334a711e00b363e027f33a9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823764a169eda8254942b80d8976b7e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a0557ff1399a11a76a5d09d8983f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4ad6628ffa53e0998d50e80a9aba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c66760de6f5843f871e2c89c9066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc87ccc08952d44f2e5e7b17e2c9b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70f5fa70647a910b77ea16473a1d7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11170dbc410a0a7a23e070fae58773306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb23d779e2385d879f2cb05288d7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5449212d0f25e508f363299678d1ac3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5be8f83624aa938bc0f1025101df1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a405f74c0ed8cec7aeeef115a8f34fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0290a72dd38d5be7efb32b878d00d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878a4e6b68df2c793974d1d550556b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d772cd1d8a33835d004ab5a87b653313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9148432631ccf678bb2a2689106d05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d4958df20693e2a079a7843db1e00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b34440f538ab20b6ba0d6bacef3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1ef7cd0b397643d5c53a70e076ae9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337469bb4a62a73544e3fde4651f11c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6a38de530a1d333abe2186a01e9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cfbadedd02d4905d9d37cd202ac21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386b6602b5493f5b26063197405833d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a252454bd33047187177ce1fad73a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8871f38dfea67834220c4d240cb2ab3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab749afac3cf81f0136ec2aca70c004a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1f50291b525b080dca05fa5604ece325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>