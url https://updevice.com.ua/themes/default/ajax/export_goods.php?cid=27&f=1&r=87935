--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a0d2fd74b7cb9012fb05764493e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd551bd11d991161261a40271b8946f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136223c7ed63de71d7a1cf7405aa3d003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679545cac1bb29838a54c87d9225f2c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737d5748f21a9c60dba2a4068bbf68c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a8b627b8dffe27e6a3d4f4ce20f946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7200b4ca19f5c41b3d1ab813d4f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea7174fdf4e3b440aad9be449176bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95426d43e4241ae401179aab5f3989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48db4265373b594dbfc2605081d09710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f063f5c07de81e0ade7aaa34a6e41411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78642778b0a0193e10c6da76e4b2d2c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0520c8d85a93496644612b9bb7cd8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f691a3d2e14176c5115367f4f8be25514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe3aab3f967de34190b894284e36f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d80135ebd419acc13cedcd8954c77016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7c1928ee0cef12b1fa44c7321194117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ec8c03de4398a4a95fd7f2bce8fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50becf46befc6b89053fd44b325ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc808e5a6b563b032129d000491ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510d8a8fa9ee389432d30e2debea7a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ae04b8a99afc96b03961e39c664022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f2bd8a5a53192660a4da6654403e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2d4e7b478898586d5cabe07e8ef3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279597a3472946e919d8724c041fb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458869f7567cbcfb72099d2111720ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c33e386696f6ccb77221a2d1f322027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9537f388f585855af326608e1b8e1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9a8b1dd3b6e7023a77f5e92781a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dee268958a9eab2d4fa7f36dc6e7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7a94a5f16622566b98c3ec34cd7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a9c684da80875c47960c8f5c53a7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd08085b5c80cc1cdac9fc93a211f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c0069e00b4c44445aa6960a7df1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ade154ac5b2bba1a971851c635287b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7b128a5aeb133a434a0f8a299a8e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253835650a0867a12bc5c2c0b3e260437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a048687ffa83071ca94b31572be4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42544f513c44307855538b8bb41af84a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107113b8ce5b4bc7daa4d76a990d382640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103df04544336e516b6bc2b6939ead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b212d7a48dbbcca038e27eb17ae9aa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0bf5888ca1cafee262115e1c69e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a002254ec47e3e6a89845c7d4840d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142fc9ebc8f01621d8c739ffa4e2a1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55c7d99fcbffdcfc0b7ecbc6107cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a181c852f0a8ad16bf42dcee04b4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63fdcb86b71aa9dd8017de4fd41b6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a27b461b2aee78cd246a1ae9c7a7b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74efa5c0789d19f3d1d1113c8713e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272fe34474f3f2d7e2e52075d43bc7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a49f616da0ff819b3833a394e88f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a730660546bc85feaf7e4209659253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb821871e781d3f9d375f870d9a58954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203a54dc5907a80fcfb93f2b508d18855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9410cba90b09caa2b78d45c2dd0d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90a5c072150bb4fa58b23feb2050bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749521e57896d983b1429dca4e5bc2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a46238458097b48618385e7bd79f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4437b58444908f039f1f5e781e12b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9218e359ab34b28cdb38e1519b01761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae475cb0e40e5a9095b5c8d154eed562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab92fcf98081292036dc50dd707c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967daa8cbbd5344d8547380f7904d3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb4dc002f5c6536c0625cad1da5aa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae0e2e6297b97218cd43fb1282b7a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db002d956778a7a465bdfac2d181d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bc98e7b134e3e1489021a669f781e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520faa63af473070b3830a7a33844ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1f817b79b537cb05f37c1b8dcb61e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac80a0352cd529b282130b22819b74471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c970bc61ce7277894a85ad4b2b56272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cabcab8d3180f610e5af51391802273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5d78f99be4190fb6daf45ebaa75b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac6f607c64c45974b11219614b27275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34438c39c60bd0e4902d137c1e8b1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d0f8f5e4120e6f41cc56a1b86c6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa69cfe93bed5ee3fe471a1adcf20778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6290cd8678de36527b33b570686579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21c402e88622a8914f05ae1f8f4c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9ea66f564d99e00f0d61b4b0b349781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edb7718cd2521237da6c84e830dba082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f8bbb98de69d1b3f295a17db6af0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b97930291baa480b31ab6109c45c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28ab0d5820014a7edb91709ac9413285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a208e0d1d362b3255ec609268230e5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220d0ea2502068b2fd0968a137ff1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40144644e8a8b32385a2da90e6dd012888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e47f8d2d5a04bea754a5070fce6e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab824013114f41c6a7a12cf018997490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e4461561ca65839e1a032a527d5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06fa569238046bd037668ec3d555ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76068f5591287752f53fe8b67ba80b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258a688b758f75d65bb401c18f65a2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4212729a65522492529720823f5d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c470a5a3068fc459741ff847368e61996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e5b5fc235971fec04bfda34f1915f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb5a85e5393f3f255423023ce1705998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed04a5e76d5acb2f5fc979220f2fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a491d00afbeca24d410bab7c546da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1470e2cb7577be17f57b3722cc6cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6cfad1673b439f65c410700f5fe4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082fe3806cbf85809309fc5d84a164103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62cad2a13a585f478b0282b3dcfd4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b924e4e3ee0ef7419bc667c4468ad3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d22dc9d3f183552bd602922d47456106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d9c65ce7919acd42d5c866e9fc78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ca742e185d2b31d495bb072af8a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8142504519c6749963d891f30c485a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f64cf97bccf163f66b08a401996a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea321aeae2a9d8b0da77c6003319bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5daffc966d8ca9282d46599f3b56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58aa6d8cc7a2599fd815bc50b951f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4407beaaf65905bae86b0d229d6e23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc9a646a9a9e35b36ea1036618d5c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40b8a070e1ff137dd5eb737ca17c7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b738e06e45e2e32aa3aa40b2e3532c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b6f0847ca6d3908f5b3aa8f98ec32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd267d27ee6c656951065dd125af87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f61a8fd75b16a2bf5423eeb0fa8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b025f264580a5a0a32329ee741a9c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed5e33d5e6ab81ca01d9ddd4963ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc286860a7b904c14325e425a9ee605c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b830b15286c3c727a3d11fb06364124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7275ec28b13fb5fcccff029877efbc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ef26075614a03713a2e7534d11e0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c42434b39f683cb9c4bb157db4b7e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c7eade89a27f77555e9bc056c4a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65884b2985383531f87f730f279a97a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978e955e0e52fa2b6b6394a0ff63223130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4568d11a47aa2c42890a812d129b65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbc043053daecbeb77d61b088a463132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a21f6cfadb2bdf80a18586738fca3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ad99d64526a82649ba41f399fe64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea101d7d91ca571a89a189ac88546cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8282b943c51c9cba7b6c3e8440972d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8c5ac223bd7776c6b50898af295a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c47ab33471493fcf75905114731f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cb93434116253c6c2d45cb3d0cd30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec35b3f1efafd4a5e309d1c2049941140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21096ffb041472572fef47fab02003141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f31a47f2358777b4f21f4657b6d7e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ed7e9d7174b892e07c75441c36d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56520ad92415c5378277e1cafb8439d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedb314e3a02b4a6f3549fbb541e31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27350e7f2f8de960a4ba3b933f9d01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799344024ccac006c1a670a419d4b92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32966962fe06ce4672faa8059bb8992148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9317ff8106e05ed466e3f220f9a53be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14bd40d80e4b1b0ed446c12f4c8041150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a95f19e6bfb605def658677c0f06f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13211d6801f25d5db084e276dcae58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f96f65013685e419a46f8041f2fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b0479ba4d093f00ac2405d6a3a4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eca06f517232a3a0e11a2c148d254155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663356972dde325406aa04567f58fc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b89a415566e618258ce25862eab751157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b44fe2ce358826dadae8cf8833d25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f219116921a1f2d8cbd3294325cbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2169779d751b2e82e29f9d1f15879c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175830eb05da625e8cb9c0708f96ed1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d154b2a6adbdf0b613fe57b9c4bf0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25437717f5ff0f81d2b43706855736163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a353a64b3c46a8e15166a53ebe59cd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643033ad92420f63e6e404648e7863165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fbfb1f47fb548dfbd641c04040c5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c7238d46dd26fc5a383efe09e65b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef972660e6b8b4f160520911d654f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e18b5e8cf83744e02ff84117d1895d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f6a150ab4fc64787bdb45ac2d1c6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5ec6c63f17d6d64f4c4ea372407d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d442fde18ec40be6f2fdbe841f496172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e35cec0c36c3194b993e5b86687f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc7d21db0dbc9451b96786f7e39468174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922907ee3a4b50b7ef30a69930a9084175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc10271e59b4563d0ec40e3549f03e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495f2e8a8968d475aaf89d29c4dd26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270cd3b5bed0f1676fc3c6cfadca8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b627fada02a68a6fe0afd7b7dedc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a8f889bbff7deea91870acb9de5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd3614e87ab14d94c35bf6abedb5ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc717f47519cd94e9d37508a567ada3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ea16a6a8f36a1f8b62cdcfca6c7fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9099a9b1c5ffebfb3dccb55b3a39566184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db0a61f8ee6ebed7451d94cfa2562185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff41b99a75335c0ff820afcaa2db00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f258176b38f1379156fd87825d561187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18866fcbb8b20d8630aa519065126b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb363488aea22b7c5586128cf6282f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e947ddefc6b9292aa318128ca578190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab3eca2b08ace01151f94441805210191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb8dfb4bd948c59fa16b7a3baa704192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbfaf412b6be192eda24c0540d5d61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd801bb43bd5b6ff379a302759baf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994be54156d4cec794f9c9540b4486195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b3e75b6d8be51e017314c19ab2586196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10105998608b4bd33ae9f7a7dfa14a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e25f2d5d685fa74634bb3f5751e0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec596516fb3ad8bbff0100bd2ccb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c0968b9660acabd86edc65f3f3b8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e465f3e209311cb516de66bd45245201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbdb17e9b0800975f7a19c647e70cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf329044bc1a691ae626575d76523203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce369fe6543e59218d0c8cc562565e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f208a302325232d5a65eee8fae50f60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678635c57ab4966ac652e45c5b1d2d23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7efdd1b65af6b00bdb83c55fd515207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b87608ab8fa1bb91bfa19c929a08c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b80dbf16d57fe3ae1b878daca0e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f7fe397880ee9af1578e386641a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42577159e12a3772f56f8ffb68c06ce8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a9af075f6d2ca9a87ed3ff4e8706212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc4d0d9a9b851cea9b5d55171c49c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ab9b2b49042595cb96666b93255cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84492e4ade76a702e99e4ef7d28a30d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526183ae2bed3be2d8e2d841611a85b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce544a5819a1b5097da5d2abbbb39707217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030181b14e66bda06b70ad2f46e64c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0f9e0b0c3b4b99c1ffea3fdc4134219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b381b7a83facd74b5458b5b2ba7376220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f44670468f2bc87e42b81443f5ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67236eb45e48276830e74fc447f96ec6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709006b34838b8002d4925b97d71862223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40c946e5897dce2899e6b9ccf06b0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c497e731b8ef1d22fb487cac5c8f1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e05ccced10c0866470b5783365a0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa43fe3e68e0abba21a7e1c4da4bec0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810211cf7489f61067a8e700af985b12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18d7eeadc99e89788d9a355619647c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd6b46c4b580caa4e10dcc7f6fb8be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf3aaf58016c1ba5071b7a98f6fe4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7ed2f16a4b055502d2acd7e298e4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff2a172d0d49e594b925177e1d4955233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d137149bd4286f84ed30388c6cd237234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71314db0904248d5998f56baed89c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ffd0815c848e396c85837611cd8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84179f601a40ac35b99a62fef9a61e9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10f5cc6fcc6d3599d646d0c8155306238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e00a7db288aed44fdec370214661239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c429f9cd0f43b2e375d306e9cad19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd6df14fddfe0df921222ea623aa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15232958dbbf00118a0cbe0014931c31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee10a6a885b628d24ddfae81f5499b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf557147fdb2425f32df2eaab36c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54e7244dfe1a94911ec7270f0320e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d832e7f665b8d5081ca4f8194f3101246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f19bbef6e3d9641d0927b5c915b5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa1936052f43320cdb85492ac5792b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a67abc3a243e6d7b67b1a1322de02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dab1483ee0f0b77679f7a760c6460250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a288249a35e6fc8f471c31e5c1749251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206894cd30663b7404ded201973b0537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4ea1bca25637a54d5d5fd10c59e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d944d7d45aabf637211d4370553c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947efea5839aeed1519df5edf4b7ee06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814c4b904d707b15dda0c1fcaf1cb52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec98bf443f10b66a601c56a4db24c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886cb505a3989382527c4cbc092fd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2ceb7c91cea0f37b5113b7ad75c15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c689b9a6ecfda3395030db7189bdf5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449038c057c3f906137f4eee6e71c89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862969fc7e7939afd013c5ea23d7fb5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcd4cf272f89168a484b1780dd6405263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383139565c70ad84984f56e6552ed04d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160aa8acfbff7b977942cc0596c87d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa0d69ced5616b0e3331695243aa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f010107b4806cd3a10e0677e623eee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873ba67fe824dc1f04f9021075d48cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5ee6906138b6197e045f91af0b58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f71a554664f670c68c340e533d50fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556976e5afdbc62f3fff5b0bd6308dbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1b6c1e0bd1e2b1b81ed88542f5fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553de9b2ada1ed25e4b6662646399b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7416dd6ac0d757b6913b061fc5355fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66d2d51273c15c9da4abf6224252e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb63b64196b3c8ae0b17bc1afa5a6b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fabd66c8549619037e203bb634338277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f3cc2aefe2aa455b0a41e73fdc781278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95d47f96c3fd55cd4f20bd1d64b565279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1c7956328527d718f29826b2cd6ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b494758f6078ee0a350575961ce4a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbeb4ca6aa04ad035999a6c01d6518282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a5dd8809f2e53fa7f7d5fd3498f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f11e6e33a449451feada08668738e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937787c4068f8f0da42f002b60afe7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d7b052cce61b8e451dabc68bb347286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa11cef84611e45f42acd289316b5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff321e7f9ddda7207c8b2db7b7199ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef4811be5097c6717c325d77842e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eceb0d236324253ac335e76fc0f827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb7edcebe91b9d666f1440a2232328291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7c057e310af201ec8ee62e33fb1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbff14511375d4dba59b18f0a5535c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bacc5b45cc79904e6e0f89bebf06d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86fbe4f673f831c14eaf6ab042d04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fb082ac69845e1617b3c26b6d71b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cecf2683c6b684059ec881d67d038297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e689bcddadf55b1e192ee0439fecda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae1d0cda33499eec0ba3434523ef82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d5f25f3804cd98f05b45864e7a56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade470a411f8d73bd26f208b58498b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ff65028af22b94acd964fe50a623302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7976ad4fefc9bb3511827dba2767e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976f411ed63868ee6217335fabb0866304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf661353597bd2f5711a9e8906471f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4b22c4f04d4cb36ba1e6ef9013b91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379c7256ed758d33bfd7efd463a0f21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e737d4efd348d18e497b61c988ec85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892df2701d67ef53453b999b78aab7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e596eab6280a785080d123cb4787bd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d8fda8fe5cd0b85828de4aa28c531311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800287fc5e8e35af2554f38329a38e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601237931617449d42fe76c8ba7d48a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc99bbcc77a3fbe459d6aeea0bc5d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba14362d8efe8360b7d9afb736c353315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57cdd09ea19c79459334952d3d92f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1d8a2dfc46ae5b21a0dd88b9dada5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f74a9caa7b94a9792ce49f05a44984318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a012dd7566c66553f427efa16dae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe72d6c75e378ace3d607e73ef9be4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef78b8cae6626b034781f97554c8178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca9012f18e501a00381b35e6b53591322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4631ee9f5bab1c09501bb0d4ecb6b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82514de3aed4b79ed5c61d1bcacf942f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe6dcdbb26f0d2c7716a4845a7d51e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7f3eacf2b820380c2f09de6598ecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef06ee6bf3e739e018893fb7f3f341c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b099b32ab128f708030b5646015ca6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192c1154149ac400b1ad6684202b8e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08923225877333e847221d625e8cd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf83c515aefbc1ddcc7e2c15c4878b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0329665b2f31ea4d5e8c73c6bfe02eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad241cb042f0f1200efcde55d2f82b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bdcccaca5f81bc7e0b8eddda4c6f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee21231f3b82f0c59746524e8e3d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8c06c9388cd7c39b9721ba7dd824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a65bd382522d9c9136e1fb4fe289d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3989f8d1e980b84f782fd0a0d1ddd00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596fa90ed8a0e81dca0d6733ae6842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144d68b2335bdf8f52f8d4cedd20b3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826711bdae3a0b43e60097615ffb8fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072081abd4e53dbe09fd7d3d7e974753342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc142b22732cdbf1c9279758402320343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7757c7eb9f7235bca96720a3322143a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21173da3d5575b22e59ba807d7234c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a931ae2c30b6cb1ffa5389c31165ff2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c689b49880018cf727dc42eb8bcf25347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca5e5be2a0c9cc0d7708f1d97340d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f5868b227b5d7455b4d998f263b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c2969020dac1abdd6febbc3a02203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578fc934f6eb9c950c9b7c19f3e1fdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab2033771d27a48a60a81b427ea3bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a46e0eabaa262cea280a70ddbdc0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66f27f0cdd7f729ad13ff75da78dfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3cf70e091c00b6e2d0c40cfb7ef978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73679ae8af79c985d92e6966a96efc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a58a6e6281036978198ddaa4e06b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e88b8c3c70d21aa92f54828e5b53711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2dd2ddd035506b3085dacdd131a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf916a666f81682a82fe02b9018ba2c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa4e06f96881223daea73c28a9d1b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a268f51bb7050f1aec0a56bd039b85c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be6c420c77b7be935e09b47b8f58316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a07cef19e8b9d8a8b46ebafd7c9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85585284692e19f8110e444801a857a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbcf61b54345b4a3ccfc82eb7ab65319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4bc303787ddefc905b90f99a6347e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a335bb5c61019535c56830d5c3152421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea44c500c0dd4fbe9716c872cc48a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153419cd26eb4baf22b5fced0b3c8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4995932e972f44a7815d340c82b09a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a248e9ff6e6d36a38bc9ebd3ac36f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87611fd18689c5608f9f6fd271d25ed426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace849704087e3409cec30e3070147d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b460540f112cc47467dd822848f3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a0e439e9c0da0887768a65415baf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae1b154147ce3680ad99b25d4ab7eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc307122ec721d4da7b65ce0481f29b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e03a1f9ef4efe6b2b85e8ba4b35b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8c6a437d53c846b05bee4f477d94433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e6639a7b47353eeab5f4a1ff844de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102e8f4b14915d4309a1ff70f54ed1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff063235e8482087dacde861e07efc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c2299c434d650d7671f6d67052ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09116cc88d2263cd5f5a9e4f4d88d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f4b0004cda86697e448021e966d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59c58fb93df6f309ff7c027a2e8d5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3cbed106283709ee84cce8590cae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8bc74134d2c350783be3fc0e29c4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c22e52ba4f864c77f167289fd2b63643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbe9599f3232e0bb37240620d807fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808afe7af60e78565a6c1f332166e2ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811efb3450cb4659a08a5fc9ae847db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a8b4d519a035503f6d3428b02da2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470f88b6f329823ab6cb541ce85833448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8318f5f89f8d8db5f1d3d6e0879c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1e203b2f8ba0f94febdccd76d067550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97511b7886e0b985825cd09017b8cb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fc81c85cfd5fc7e7c0f1314714c2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155faec9a59bbe0e1643509755e8d1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb533eb3e01c522f73b4542ec70a1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c06b36b4f521fcf056233ff58c85355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc6292ff13c680907b52e931fe926356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395f1d18aaa5da3eb2f32f62172f03357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cec3a4436840396c762645f8725e5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6c86395e0705d70f6ccafb83f21659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757792baaaf6cd823aca40096bd58a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7889695988dafde621c7711c397561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5a70866da8adcca544cafa7cc1bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebcf3e269ccf2b8c7978ab6469dc4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d55899de1e1b03437c8c8d69dcc3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d4818ff2bb189da5bb02ff67a955665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e332c041f79abdc0695d2401bdb781266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aef399fb907177d5ffbb4017c523167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600185e1d8f397aff01071ea9143f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483023e45365b5fe95ac60c316122e0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e90468c78d10df5ae9516915fa3dd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0ee63c7b27bcd7c91714adb9c2cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381d3ecc41bb02feb6c7d7c4fefd84f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73ca105509ac625ad104726ceed27173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e14ea2d330c6af0e8896ff16f7c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd6ff32319c005cca3b3adc260077575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16fcb968e7ec07d1c53668d91bb97476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817440391c79900bd787f13531c24e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0a0488a5b8ee231c2592a91a142dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1c7a58a9b3d0dca2258987e30ba479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a9b1aa4de0e856c7c51d5af21cc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3e5e4d8aaedc476f7f4e6e0b44f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b337a6388f8721e3082d8228a051382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354e3ecfd6a893e91fcf771b5637f4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff677a04aee2843bf7da9891c116e9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079eb4598af0b6b12c2809506de1be685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864fd5f184f5f7deeff16ab2f4e12686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea654249f16d78e85f25fa02c10c3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f251330dfae3f13ff30c323227c7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1440321daf6dca82ab5e99a46774e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c42e67166ef9f547b46964c64cfe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5176040c4ee42023653013c34a95f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf121f0b03a3fe220445c56f14f829b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9402f2a371813a5fa513b2c33685e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b858a0eb067bc4e70441d4e47c48f3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b9a9759998aeb5c5f95e6740bec8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55806a410e05a6d60c9951c0c7847f7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec0a4d81ea9512206689ca660703497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbf03341776aaa34e7861d552599a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91810c76937ea1a1c5bbd60d0f3b77099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0fbff021dac0d014c7212e726331100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff91de11b9f8ebbd604b3a0dcd66d60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cb55af145e1c5a9f66282d5d82a0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092c6e7535c139ded2508472eb622ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5301bcff0da3c21fd9b2986201e61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16fdcabec715c8f41ad82114c6957c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c47744a2490032ec3ce12f84ccbd35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c261d8a4500a067b39be205d8010c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439f84451393ae1f4e631f7567ff83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1a2d183c845c1177b3391ca541ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc0fd12bc90d7fd74a7c1d59a20c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25113f402b2d0d8b1dcdf3a5e09dccb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a571e1bcb5966ed056949072579ee5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e9635afd8a2406d6bd797b5c41940113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5ca8479c677aba975fa6f919ac3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7144cb472a4f8947544afaa9cb32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df942c365deb245ff0803094ff67cbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39db18ff939719782fa299784c333c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93e671f8ab29f284d4d42a85f5b95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec91f27a9a60e8457cd1370cf7103a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df36b677f9dd35914dd61bb7b03ad6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075b01ce09e587c806ebda855b0d6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7291b96610694361d8722b8402fd5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae3d4d26175a6968b387fb03631c19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4750f204933bf8e81a1cc09883430124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3b6286fe7615c38281cc16530fbaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd878404f188e0ec67c63a92b7ad78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fd00c150d7e970f5fa6f7dda81e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235900193fd54a04c88dca9b64ca33b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544e955fcd9aff88070777931dac21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f92e67c4c1fe09ead3909ec164221130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019abfa448259987c0a05d7efce9a23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc889b6f0c148da63a15a791530b0ec1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5274f84aecfa83e76c0a50bc130a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8805378b7bbbde04283e38313cd123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe960f84df447d57000e70d773f2f4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44da40458e21c8ce3ad33e342a9ba6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac254cb309485137e436ea5e47a8bff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b857ba00cd978f4cbf0238bfdc53fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2254b6fcad26573058e1b5834de4e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb4094234d70376ebfccec30784a74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c387045d6637e03c45eb342e72a71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f382e4559244f2423eb01443ecb840142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905db9497e0c9cfdac647e1bfe65d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c017295fd72a9c0e9e141dff59878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322c5489e185c92c44dfaf3ad1a0ed3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1038aaf149b105038a0d0e86dec125146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f98b88570a685bc818c2a485c7f24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba181eec1866a48c3598efec1c9cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b0be30c841944d960fa3647e9fd6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c71be26189ca6d56a21776e198c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66e781efd0011e7e07fbb1258f09f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99afd3aa1ba6a6a9781c9f19128173d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6e0ca7709d345166d64ea54b1f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882820e38e3456a101b55d35b25a1d5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff1481aa2649b3504d36b840b7795155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc42be11a136b6ded15b89f815de6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3546e5d225d191caba1c90d5c1c23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e05939aca9001d601d0451d82b65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5d6269f1754104b2549a70b5348e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc25bd5f4277629077180da44a270160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab47c8686158a33b8f1783631df45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffeb79ff4df3413006e530b69c3aea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51224e1f1b319d1690afa62eb3439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e421f2d907da788617abb333f841eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cca6d000bfc225ba0584178fc60f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a400e0da4a9ecf1ca651af05874906166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f908201ccdaabfaea1ac1c6710f70c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9826ed38f1848a4653b02ef67a9b55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90cacded5c6800226021e7947c511b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9885ce207efd97a0e6aa7a33d5105170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc5c98dca5687efb2385484f26b5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1450868927420dda2f59221e70bcf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21de41899da874ff6bcb0d092724b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214ebd2bab2853ae1119cb333a4f59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2d0e96f7c40128a717cfe9e3ea09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04bf9f272989d6a38f511a279f325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f6f17854871f4d738feefb069ce92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202848468ccb1ce2bcb98bb0e110526178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ea3012655e64f0ae737487ccb2c45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c9ecc0aacbdede5a51fdc216d7088180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd92f3fd0a45c960846914bc41f31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61688e9090352cf62f80d7f593075348182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4215bf6bd86c5cc16e9037fedbfaee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f49be74e2f19c86a8efb7fdb33a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd56e559a73fab10ff1f6e9858ac75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766e61e3dbd2ba4382984943c05ce9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921866d32b1ff3c94a22e44467c365d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103044c078617aef3847f42190a1894188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018b21bed7c2f708c7c922c6f64b246189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc66427715acf525b3b6adaa01c9754190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d7a15f55c7c348bcfd46f7929b11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f928fdab0ed78ebe51e97126af9cfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8954b19d081b379543cbd2c1194b07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d459d7d68e86af9aa0d89343e8ce4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2668a66d1574590be748ed62e2094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502be5c0bcdd06c94f04516cd54c63de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85871336ea4d35d915f6c7eaa5ffea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3920002b3406cec20918b07739838198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8bc548ae03eb203955d806388d78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d970cf8c9c7b765f6df67024225c61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4005d32e8d2c28e5d9a394314a46b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747051a612267d762654a2a38ded718d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079bc088e647de63dba8c1e817d193e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd042aa7f1507acc17b8b2bc361496cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290b66cdc62ddabd06796eb6bf48787205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d069c88dd01dde49684e911a2ff07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bc625336da35ac582e39492ef4132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54823f125c969909d58156cb51435208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c273dd379cc773b58280900c6119a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e85f073cf57068549afdcb05a12c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353f53126d5ff918f12d7e19adccff8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c4b5a43505a2f4ceb7053514c5ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3b208d565d8c534bf82289787e0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454698fa009ea12baa63d19dcbd426f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6a508c1ea333122aeefdac9b9bfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4392e0e915733fcf763b69c33f9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de69e6f894dfee1283cab8a108aab84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d36644f0c7cf8ba5ff8d89e1fefea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c5f1c263e27a67693ed34e67b98f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec19dce823c5d7c9ab75fc34300da25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4d1ae9ce22d267782f6ea5045713f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575c82abadcac3fdacf985310db332222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f434460a7d9513dfccd97a2799d23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d34c972d868a96eb8faf3d7b59dbca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab2f7524cbb2888b8700dafc42bf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b8bd14aee97f96e7e5190977f64b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd84933328ee817bc69d584f0fbe477227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5b445d714499912235865f8c2317228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786f1ed696c6fbec485a50070732321229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ccbec94f4d0c0302493c56b95b748230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099df65d388bf5132c19b59cc40848c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30d422267a0538629c8c941a2ea80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e53a24194efbaebabb9b8e6338f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd201ad8416ae299322a65653452fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168a4d1846f486c9b602de80619d8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996960505d61cbedbcbfc891ee23238236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc91d8521afa3d9b3b7d1315a3d9965237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf100ee7326b2bfe9c5edb2062418fad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fab44b323d8faec6caadd2a2e3ade239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403232f93738cd5e2e630ab2b8ec584d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140214e4d63cbd2fdf26ce3683684c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0178a7688092f1e2c49ba87f651ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8fb8bcb45f1ff4acf5d5a1c9316f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e22000bce2133a60979e0a7bc9855a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00226a2d03235f15cc0fbc2660afd07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1795b11f2d6a44fa1be4f43d8a2c2a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc1969cd59e401f72a62cb1509d77a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8acbf1a44905114680ca3aa5e6bed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250850398fc5469072603c5271e5bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a901a9c5d8b37b93a7e0b3a14a591dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245be45b239fb3b0a3d139e053ded71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49b29cd44f2a47539befdcaa7fd1e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed508a4f437f89e3d3768871409c34c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839bf71d585a8ec057e2740d1743544254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f478996569fbd0f791236df852dcc51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f0184c3476531091dc3b1f41800a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fbcf9b51d5d364e0aea13a5b994c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f98210790976d2ce34e42dd7a8283f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec61157a4b8ff39cfcad0273892b0ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111f1796f52e192f82b12e0931ac50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1a0dbd1fc69988883b42731365de6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590531c867ac67450f9874f0c0e0972262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760745e7f0331c8aa5fe3c1d5d885eb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4e4b002e5c8e867e53734bb1d8e2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9b9508d2402ff077575d421fcefad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d9975000b58f61a040ec0c3103336266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d8ac907ec717409419ab92822c032267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4d9d76dfdef3c96729dc5371f511a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339f8b192b8b88584bb0adbc006e3bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161383e0559064b98afc2720e7569c48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096a32e55174b854fd083ce314e45c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905c31cfe9b811f67fd8ad4a790ecb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe24a957093a5a01bacf3fdf8f022273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba870d0047b004844460623625bc771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fe13d0f15ae1d863f49f28eca9d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe1be2de43bf44c8d06ff791f6c62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ab785cf62904e52bf1081695723b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65d8945d6621689503ed7e8f611c77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323278906f82c734745fb1c1da0e870279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f72561fbe9ab8e4235248e7565df4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741815652ea0024d8a31371f2f095a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224e6693d89a80ee397e3f4c404ccc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa32c00c8c2a98c967fa51d3afbb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05d2dd974a937a84864f0eda43989f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a32a50eaa2b2a8bb4b55a57d1c958285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752c5ba4af9e01835da6ac9fb1fb124286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397410a82d5ed9a9b63238e77f91afb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4554fbbec0c44d0ef162714a6779eec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5f256f6c84ae701421b90b03b0bd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e10ad08e08d11a59ca3287cd75fe80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8de3a8530a637713efce5e635eae96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402dae5ed0924586158b4c7f2e17ef7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df2a839cb4aef59baf48b7e4fc8ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d64ba0719a77b301efdf7e35756ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d46872ac9e486b2be202f9774e499295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6a79aa78b90ef25eade354b70d6c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28b030702b7e9c8fbcaa2a3e897692297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10f1a60f7a98dd5ee13f5e18ffb9ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58bd28333c9c4cdd3dc8b0210dc0b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f5047d411bc46ac0ca47cac4e2794300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804959f04f3a3b09a7bf1210082e0f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f6ea86017496e73ec8d671e310c5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92523ccab7c4360fa60696ea01aa92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316be6e7aaad6b7bc3ff8e072810435304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea239925d769ded30c7e0d44d5d4898305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766614487047cecd26d7b156b306b9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5bede41a8bfa57eec29b6eee2483307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e4e05c63ba623f5ca6c925bff37c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50fcc17665358404ba6425ddbb8be3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3ce1fb11baa4f85ad636d3056a4f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a9e1e1fabff3f44ca26785c917cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d4ff26cfa35493545ef3de6c6609c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633410b42eb2587a8060049acf88fcd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e31b540dd8d2fcb224be6c0d8133314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301f03586f0efefd9392c17ae817ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdddeecf9583442c7cbd9df2b94ab0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80898464f4b697bb937b5f658965f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2bc5bee9fd9c08cf8d41c9f2e5d1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f86db0bbf89f35ef268692aa345cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d3267b13f010d944478988df16d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d10283a219e3490ba3e14317547a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126986786a8c7e7e2b436b08ab31e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99c557a49bd67c009bb3e2e49d2c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf4e2d3628c3a30511182fe240164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de8f83db6401972bfffa4613d9b30325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>