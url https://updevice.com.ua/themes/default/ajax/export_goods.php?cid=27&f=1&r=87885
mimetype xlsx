--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01545bd5ad9608c073c2f0229f5ab11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24799ad2441fd9357d00ad97cfe7570f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80c50e8c0b91350cf31e6c8e7e19dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eca6d32a49285c1e4d57f87b7b2ec14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d803d0ba7f10b7bf5b3364ec832331b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a064f4a4dcb1bef866f26bd807f4c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412da55ebe66a1892a5339025038957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041be033338677d3ab5efdff2fd12e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea79f617c52c9c66baeed428b042c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658907d60a1932d8e392969cfa1d8f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218993b38d7b70c84f9139e4708ba0c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564034c9134b1f9a72f00afb96a1b7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6097bdddfc4402d6f2fe66210ffa3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb475847081e4b094f72112aa1b181014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618131be8c4f7f019354814842c9e9de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28909f07542ef56fb3e18a721cfe8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bbd5c7901bc00bb8c0b7eb00da49817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffd957030122089012dc58a5a0081918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c212d354977282ee90b6974b6427219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68989247d697256fa16a602ef6ed602520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4460e82b8cedfbcb1ef84fbf9a1f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930cf29d1914852da71708972dce1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dfdceaa94c37eca31fbb655e7f35923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282add6e8fd51388c7efdccba7723f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124784e2fd6e9099086be1fb249e965425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6e7bb6ef414b0746ab164f7448a9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500fb3dce30b78e40a4d3537317072c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8eec678df68e184f22e154a87f06128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f9b27a8f05d7765dc62c7cb99cd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babce52fe7e0733f33cfb398307e9a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae828b4916fe53d93c1c959cf25d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d1f996ef4aa49f80f3c0fdfdf4a8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefed9e939ff67c796f716e1f3f019b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19d99b2bcfa4c96b8bfc76e3b60fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fabfb05bcc837439e165f1cc8facf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65585545b726574f2d4a0b4bbc877b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea3312a3e1c73fd35c247ff588107c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158af12c5bc02c45965d54d57aaa87f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1bf968c9c38f936d4c3eb2bf497f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19755b1848f3f20e67d6df1973106540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147cec1ebfc0830bef7b8903fb1b2fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87cdb1a2526af6d991c2c4bea1bae742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e86f40fbe9c1f1f62754fc3b79a6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f5b83012ca78ec098df5c27d2678244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a3fb41f75cfbbe18ad6e84a243c4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c33d8d6d8b29e1a88cd067dedc3c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b3c5545e810cb5255ae23ae3e0bbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7a89bedbc634d9d84fbb3e69768948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52717568d9996ea73e44df2a24314f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb7810194306df8dd2300afeedf0c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4ba612ba647b923dbcb911cf4f1ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed188b49416aff6239b661e0c673952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd888d94bf3425cafb1b679058c9aae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41fdad7de6eca31160410b37e6a57754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b7244f52cb5b8357fe6fa3e7814355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d89b707e125807f0e49780d0d3f7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15242d77c771cf3cf889c4623d934d1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0985f990948d5efb44629c13d8aff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4ff69dc5c8f6033befcfd6a4f6cff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7347ebc0c6f818329a93053feb72c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf1b7861735a37a5fbd271ae0bc7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e9ba6749b59b39fd5590b1cfe90f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8f85b7b9d6d004a39ba602ae78c7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48274e44575184971367f8ad45fc42c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101f9319da4512c7d3371167dfac8d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7fc93b2264355864433c8d6a4324b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aac256425d80b7908ca3fb125401067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1eab07551ff809e72cf65cc7ba9db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25279d6ae59ce3925bcbcead65e2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b678a414dabc5364816a73522e34a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d6a34ef4fdb0566c103ec36fbe62671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf988bc5d2e6bd328994b1c63f8a7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b3150feab948c9a528f605fd30e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16c914086901e6a5fb263a26991bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f1ae7db046e4e52b4de131a2e63475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf467f79e089c811be59df908a1ff91476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f5258eb16cac623d28ada0688aec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66b919e75a826fb0591211e033095a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b5dc30fd6de6c6e5d6d332fb7bef679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ccc0b315731924a635bc92b3e601680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810db8244181db4fd0a4873e33a81dc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72eef7b9323a68c20902a897cbb8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00245ae6b05049fd7651891c72015b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290589a3c16ec15e040c7258e67d92084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8735a84f2ecad721eb259a2f9e68b7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a2710bd3eeaa37ad52afdeab60be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a598922298331b9ff3f3f0031637187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470bd3ed9c37e690ace8b6d02c54ba088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d775fd114cfb74b71719725067a4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d453acad7b1118c13219246161449490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f3c14c0efe3ee06c4c18c8e6406cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c78f1d0da4c546bed8d37b01303c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb6b4ceb35aa44a4c16d9c06923dc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c0270dc3f32c4af4573bc3504d5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71626bbde659525cb7cd2994faea190095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7015efd17826bd499c32debc2910d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451082f48b635834beb81aebccbd832297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0259f10c913dbfd504f0b055bb4e6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974b946b7519791debe0282ff79c2fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe9738c81d2dc8553cfe45bceda174100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721c99868be5879142a0f8467d12d9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee25eb5f20665a987aadb920fe5f42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf48b3123fc61b3445f60329d26d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59963ba5e95b3afd228160c9bca627e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef5a3dc2af877e3bb16651ccc5078105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef65942aa97b7542ba71fcfbc30b73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528175affbc7597e00a5f423797e95d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289d7074cbb73b7e5c39f3219a50f7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e950c5b219a615740be19403d27b75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b97da17e3a1342aa7c382f126f41ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9ff256852885004c55e4f4cb2c30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1efc35ea0549542bdf9a5c6d52af8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84552c774c93a14fd01647cfd9a8d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0693961d8476c235fb6eed6873fa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3452b4d648825b1e1f18339c0c9d43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec5b03755b1e2ab99b384a54207718116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5325a6c4e790f0ad9b50bbd865f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeef7848348f28c6e9fd3aa5a6807e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054dba647f177dc5d24180c18249305119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9cf690643f0ebb624e9a46f432e3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e464260df46dc2658b44295e8b57e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93ae60554803910a6952a0b4bc0776122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d3e8862d1c72175d0d0c2f999d726123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781919544333758cc8ee7c1e5a84f3de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982cb5d9242870e614ca138abc8b817125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f66c8241dc8cb3e2a31cebcb6e783126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ec53e2f7b119da80196fd9af112df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1ce4e7112b193c3eafea7b376e7b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d9f83d563de1760509a57ff2edd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f83998c25226b16afecb6e83a0c3e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30e684db7e2534b35143c011a540b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f45be288cffec06898e0f82b9938132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e08af6f0efba260b10cd6e62150ac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16dd12a3cd238e53902dbfcc99a74e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b142aabd6588bec32c7244cd1cc982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1e1785f9a2b3bbb860d90c15d7be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e45fa42291bc8ed1de184dc98599a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de245ca37ba981025829495e3aaa34cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb1bb566ffc2d08332c5d2efe9758139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0aa1145d806a6201126566bc688d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd38958c5c081761f0c8ae044fa44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8704261e0d231253de7b2a17e69a46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd8f57ef55fc3a79b91a3e0904e7cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b71da1b0e44757a986e39b57ae2db7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6d34aaecd36b672b10739907d793145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19ff2a4faee3101e9b5c9c1384c34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57840fbbdf1592c5a30f4f98673118f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4551f809902a436216a74a204a4d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0256dfabd1211881f7c843c0eb136149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeda770feb098aa851afe9e20ebde3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd2d5d7b1fdc3cd1d1c60a664f974151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ee339f8f99f572201e90b8e8ed436152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e7a51b2731a5c9fc4ba9219f5fc09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129d6a8cfb2586b8956fe1cae39d4be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589d0d2545d718aa6026006d3d481f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa48687ddca66238d37a4fd2db8d24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592fc64cf28edfc2053b9fed25157e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004406be954e5a04e915a5bc1a55b31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11153861d6a297e0da3c2e2f583c8a1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50709fbe499dafae9097d8cbc624c6a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b566f3e79e3f80201414fd716153a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3fdbfc41032cf84885e1467cd107c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37df3bc929a794c5e9f6cf95bc279163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61424be77ea57cc9ecce562582c6536b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ff990839484ee3a961f16c030a6a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9293cb873ab3b0085f0557d2470d8c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484810697482692afad42fb249ecc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032f4e1117e42d3d910cf193b4400b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ec35b71381d209b43c8e79224502c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5695c361f6154efa8e64875ef255170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58940b8a87aba16f0a2ab6455319777e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c550dadbd8b3928e2c03aeb56264e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab613a1d32eba99a057e4a6d140bee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5aaf8b60b5bb184112cee459e6d0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5fb9026926de42cc3f506c255745175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d975397b436de51bf3f8cb1236c226176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef002eab7fb8caa885262961a9111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcf466d76361255b662840d31fe06b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ce563687f395e71b599b6b34621f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd02787614af4349769669d1046530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36996c1e56398c4e9df4f1be4a0ad82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69621815868d874eaedb73fb50c1b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc4fbf81bf220b351209af4091b07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4008ea138e9246c652c28dc593f42a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3d03507ddd55785d186268cc81bed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56314f43a1e1aad24753644c5584811e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ef0613e7a57e37b9c2305eb3a554187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbb8193257c543bc7eb2feea1727a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0666e794d6b5fcca00daefeadaf69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fc3d787583ad9d6ea6d0024b90b1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36615ec1b7f285130720000b2945350191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ff50c793bee8eb3468eaa6f0a004b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6aaf0d25ca463ae9900531025dbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda98988bd28cba4fab1a323bc311d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1babc36abb3f8aee171997edf020195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d5aa0c0b9cc7ae2c52d4b743d74fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a1e5fa7c4699d70827d133847b15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2196c7cf2b56e1184ff89394c234198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916efae2dd71358577ebe8e76cec3828199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef97a6d2d279f8601de9bb5c7fcca83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f0e44c26418cb775c9ed7e8af714201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb28e89a725e79fb267c723abee7972202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093288a111fd98e94002b472f4f4d298203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fdefdfc0c9b817ac49afc11c547a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2a89ae34ff2c8dbd78ec7564babe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811de94e6c8c24c40a86505417729ad6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777eca1fcbd8dceca1c9862f3a3bd58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf2e5275aba8886ee15da1897d05c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4e877a8208bceb1379b397f822acb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab733287af1818ef413629cbff9ce41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffce2010e62f251c5d978096d0529c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07368e90774a06935b3e12a9452308fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87fd2097384a6cdda79f08b5a58531213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea032a3aee914bae7fe9c7b73ffb9ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4539c1d5a3ad3fa66d7fd7144f23c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4592b7ba553ccc610604cb371ca1321216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121ab0137799b84498680f1a342d1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7f84ca8abf436d78e0a32d0591ff9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb0930b31266d5920fd74c284d5567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138eb82d7a978a6da428bc0b50f76e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e546eaa6a4d9d9d04949518cd5b31d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f1e37e7044fbb2673bd6f438d2a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2f442cfdbb0ff4893404beb25a5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203829948bec46e629153c9a456ddd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a44f73450142a552e8924942f2c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e56ea446aac1e1e5f8b934719d3c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28164de07a4e5f51cb4631630c588cb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c3ba6ed214f59b1d9742b29a50f29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdd657a52f88733ad2d4186a3b1095229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351b2cba7ffd37e92b59342b286260230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c3a03f07a30ca406905398a6832b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda15f4e0046cb88609a6517966fe1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125219d2bc5f6755282f6a6c413b8b74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb059b6b6c6530c072763e8c5ed3c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c5c99bf2056bde5409ee9c8b32ebc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a35427aab20c4465e9d3fdc5f3953236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff3ddb7adcb6339be5e44a2f56b5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfd7b5360687044df256764b914adc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377c74b65a61cb3bb8b5c75d0504334239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfadc396a1267ba2327612ecc8c08f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aff4da90ec170adf1ad4b586a00bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8de5e86d9ac76b3fa4096265459727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153f61b38ae13816ea49ebe33f7c22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ca08970ebbeb736b016d4c5434b21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c2b222275fc24e3ee2893b83eba2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f004521269dac472bbcb23fc458f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c9ba00341328f6781aa2676fa0f18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a565cddab6e760d129d8eb8ba5ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed60c0079143e29b707a44eed7054b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367c261ebfb1497052eef8eac3d8d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d853665c2dfb804b98a7328f848d90d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99932b2b1a4f627fdf346a04c1cc4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e30286ed100ba1aa6a20791aca5d7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adae18a0c425170d1eb3b75419c6070254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004812ed738d80ae0f2b7ef9eae345e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1811b09b7c954a346909bfa15a62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f46fbc01416756af230009aaa3a96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18557c8c5ca3af01197fc49731c177b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566411e8516e62bdc1308dccf66f132259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63372e574e8b150e41469d33ee2be410260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5877032522dfd5ca9b5a83eebc2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2844325ecd361266083be9600a8185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ddecccdcc40ef551d084ae2cbb713263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f9070f9fa5aa5f31f5d89bafe2540264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0873ec54440c8dfab3a29596d69964265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90be94de208530cbd123bd232ebeb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82e0587fc1c07ce69618348d876826267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c85f652af4f4f3b5decc412280855268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd103c34b9e4bf8da50524e33842cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0612ddf3341558ccdde6e29a0eb6b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f199093477af49c91e6a380bdfe7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744f99565942fddfb87c77203a2ae8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e6b5b990834824a57488ce29cfa01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755195cd840e2d000e3e36bd2786f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ea229be8af4d7d82cbc62f784ba74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dd8795dc655ac4108d25a8d601589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4bdc5b1fcc4663fa1bd5eca41397277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f54e788480a151ce06a30e47bf14b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7175ece2870b580ae10213e347b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc35b6a90c9e5ab04d52616ad9f28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062efff5f182db691a5ae0d39a91cbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73615a254c34801bc711a426a8627f4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a43f869555c16a4f4fc52df9c936c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b48783e285570ab5812c5d27ee943b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113100af1bc9c63e3350b3f77ecf8d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7011bfdd02b6cda9370abc8840f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c60ad201fa42833bd9e56844ab2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857acb5fde1289b85a4091b2052e24f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a957b307ec288b1d0163fb5dd3c9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409163d9130378b6ee5d0c0cf719d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439f897573b3db7ffdaaf34b921237291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146c3531088ac6657f771ff668b102292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f49c0ab161bb035a2ff378b766a25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368280211b0c7f2f022d47cd7733dc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c12d7bbabf7056ea9408c9da86d908295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871983960ce5810c5aeb57a7da705416296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709f20c3ec5e384844d325f30875a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422702faa200a6ff692e3734493297b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec43a307d54e9cf12aad300775c5b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e4c4e35f769a886d5f93a75c4492300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a95b5c106cadfa1928dcea116b1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211d9c4721ebdd63912862e63f73e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aacd67d1335d07cc86494a4e1d1ea3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2fd25afa71a1e5825350c3233aa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381b6e3c631fbfb6ddc6f713d01b48c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e66989210cdaf463e3ecbcf9dc2c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdfc86484789fde54d97799a1d0788307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c97d139da1ca42fdc5b74e3400eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41128c049436f82981de96f8b47e9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abee1d6e52ade7cfbd037dc53963764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f05aff6e17a0fd1a3cb734e0b1144311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e5446db8c027713133035101e29f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6715c788ebf976e08c09727c982226313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540f8aeb92704cb258d2b8798bf0b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ed6aba6c8eb77b3d9dd32893ba867315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb459266e2111a8c55c3beae57b51811316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548fad801befbcd083508f89b79b7bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d001b1221036570c9d1749da80b2f34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb2183cb87bd1e1737eebf47d528f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea1568b8fd845214b6614532bcb70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f92a903931aea43fd4f439817a31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8dc008f9aab083ff430ec5d079163322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e03ec0e9b762f983c8396fcdb0d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d17ce2d03a406f762590d1daca81b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db4df459c062eba1d651edb1ac5aae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d1cb25186f1cd03cc9d76f684b66c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c22b445d762fc6f035781ffd6775327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19bb3bee21e0f03a796a226dde8a56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176c042f3c9df96c3693d7d5440cb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a99b6e53c4baa9a53e2f848cdcd246330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d59c92f6ba5c8bd50c5eefd0c0b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d6fc8e64c72663a7701c706ee49c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45561d4cd31f46ee6cff4e05855d13af333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8925bfbf0b7dc228767f8e343677ab61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede737a3d6d100cc69f66ed7e4db21ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f4421114ac66298cbb3bc66e3ad923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc6efc912460099a5e8cc377e38be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741d5e525109b9f36567eecc0eea05e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb4cb1da01f7f6622970b2886df956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bef4ddbf318c8a3b362d5e79777467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20194146caacac13a78818c0a2995af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaab9badc59f2b552fb7ea6b62f4cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effd1df3f451a7d6f0edcbc8709ad2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1c2b88a99ed64d5018027621d3d3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c138ae80365148a6752eb029910d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854324f53f4ad84de96e44228e40ed113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f96e56705506ca51d2beb93c020d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9cb8b498132f84f948601212501cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa17aadd68c61e4da534a759b2f5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994346c8ac615384523d3ef76a5d0e1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363fa0f926a319ae113fbcaae6baac918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99391a6701b3a75eb649d8729504b9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f0444621fede16341d69eb25a1bbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9195fb15bbb7441e658391a25d54221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215047c8b11cf7fac10085d8b15760922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20b381055b76c45af91bf832384ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fab0984b82caa1b2ba33779f4f212624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8bd9687c2ed1f0eeca5b2e18c271325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88078084b4c85d159235ecfafb86650c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce2887615bc20f9b016c20b8c929e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67fd361f0c1f6f06fbf982b802ccd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bbec66c87ce51f44b7b27084f808929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcb109db805edbca99571320cb606f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e135cbc11e6702033c50f35aad07331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f1029756830d6a01c8d063111e8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63fda6398cdad6c4f275c10f5522f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0806adca0c5687ed00a421cf9a2d7e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dab4127ce50ac21aaef6dbcd49d39135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5857bbd23e115821b5c951503db99d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484292d0582f4786cfb3a513ca7f916d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3cdd0e588eff3ae0fb37aa8cd7f1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ccb7d47822d6972dae9731c886f0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9650cbcf359cce8e27487d7c2d30940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c76fa00aeb3ca001e3e58cb1cc3cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f15b2b6c285511dd5f9030a7199842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f217d9d8388f46905619b962dbf583743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b7adc33389d54b1b57ce93181fce544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134586ee307cd32e45db29f03858be945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11fd1c007f48c7c5b18d0ef139fda846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744762969b69486f54e73d5c6d3172647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e8681686f96495502cafef977cfd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff31f08f4e9a76527ea85f0e73cf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320802b69a2de9605242f3503ebb1cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4334772e05f60392fca2bc973777b3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c894b7d2e446da08bcb0c0b14070052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf94594795b3423da4508de4cd474653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075391c07ae15be6f823e58644ec72ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddae4bcc31c97624e69d2df9d291faa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7ee0d144152c4c01c2d3b8f013eb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252aa2cbfbe33ee76bb77e10d4c02a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a05f3c9b70e81e08c4e6f7db4bc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaec86bc65a86cf2718bc2943dde0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec98f2c6052ff84f0c5bd32ba73db9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c879c5d449160bc9a3e940e5f357461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f10e89371bbc4a2e95ff3b65e4aa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7eb9802a179aaf087eaf578c6d39263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49493f131cc740f65b033152133b6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3809f055ec63cf20a778d5b98d5c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aef49a1c6f2de17fd94a9d071cb3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff0cb2511d49e96c0d4875f6f6c07b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c7de0a1a6d4a0adbe7bc6c07225c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689a4bd3b5d61ed956eaaeaecf39fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec662dde630b2e668569dd1c1c3661a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b614c5bfdfea9b82310849c2fd0251871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506ebd1a49bc5f72e44d6a9a546a0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15061db527d394274b0f5f0b66cc90073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c0f580296c3106528df25b80ae84574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1099fb3002ac29b113992ba2d332dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85725d8c1fe7ffd61cda9874ccb77a0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e7e6a91c33504b007e651e2f89dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb88db2f66d5e1b10f9efc1de744f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b27205133d7ab4cfaaaeebd53b7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1c8752769b7d8c9d0f1e7fc97a79b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f89959ba29d82f732e7bff01e03481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42090e1c6581c4d69ada5f2b6069374282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262216edd6e5055759fc8bed5566d4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0124647620538c88f622aa1ffa9b1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d0c91c4badd2752220ea77a336ded85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a39d4142088b144dbc2f45132df2c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf84fac4c74013069fab94c20747687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a2b4e09669642b0355b9c5a06855388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a828bf89f8e931428570ce1f81a6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b90df91cf05e8bfa10db45f3bed41090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf8df3bb4612a657c8b428e25120891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1304ef88a2668c3cb3e8aad03d09ec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2311554806a54d68421cb16760f95093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6be262e12391d44ef201cc104679c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019e9b737d15c994c4e6c517085b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e5f1c8bec9b151524cbf210a4e02096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297bde10eb82106f21cab5be23d05897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef539181ceb5f6731301a2bef7dcd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7d1ac9b14b6a46f4ece5226e5420299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c2e197fe7009f351f8b9a83e0c8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d77b6b8eaf9ec8057af1c5a67840b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a45e893ba1537ae844c71dba7ac737102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58b4cb66fd6e862dee277e8a1b2da4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f156d6e0a49b2c5e0ad28de17eee5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de672b151c5827ac814aff3882835f05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e52ae1d322480aacd7c8560d6cb0dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207e508ed22aaafa9e1757df23be412107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24280263e3e3db5cf17004dcd940bed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f5dad70b925bc40285bdde24a34a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497491731edf753ec7a7628889183964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21170612f96de86c8ef5a1d08acefe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe268b59f3ba9f84436e8088f926db01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230599194bc6fe8d21840655176885c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc540b35bd960466ca13f3d0657477114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37042e43d9b14b3ee8f23a8691af284115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ba98205a7e864d0b3db31b8d2823116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d9b6cef522921ae9bbd33de093626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89d8274afbbab6a2a9ed368dcd4b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f4d766548491109c25281e36c2b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f558d1cc0c448d499e6b5bd9b6acaf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea49ba72970be54ba344e3ef45d8ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab6b439b9fa9dc53a12ee98eaf1e65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c17a834a5a98e095ff16cc21fec8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef4b9954efffcddfb2b9e1d52ba2aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d394cf9d51429a75067144cdf4a1d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aab779096b1a67c59177b5db370231126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c04e7656811c8f8831ce09c90c4e09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c8e167df8b9bdb050bc45fbaf2d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e689c81a4382c3ae968df70af69903129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7141e1694b0aaf87367c446df3a9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873abc0a466dd1468b2246913b8b183131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b11cfa80de5d603794b3a3d4a8ad8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce37efb5e3369165b35130356a9743133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c738e68bc48a509ba662a53578639f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2e5ad51b7532af45eadaf3988ba4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8f51a5689924a51e4f9b0a5133d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc4ebd7f69ef1bc6466cbcc14784b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7766c9a4fcd4ceef5fb42ef71a8fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567182c7a00d17381535edae97d0019d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229babca2c8046d3ce7d1a03047a0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22f06f90e0ba4722375a44070265cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea13a8883f5bf0d2d5c8fac6ce8ddd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bea0ac72a59b58626e13f8a058889143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91093d06cdf5815f3f3bf54286b3769b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179a114d237c52b9a6f333e89ba9e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c03474011bfb33651e817dc42428c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae12ec16e28ade78154c04b25ed49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bfddaa0b347cd5fc75552af00616148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c73cb3fccf7bb60ecb29db421f4b06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabf988a1edd70b90c7e200a34d06a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962b52455b8d3165f72c73eef3411f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c671e2323a341014216464ba79f7161152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d553e4451b2bc3789bacd70465456153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e884299e5516528ea97968673d1a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa860cb95ababe84368fc1f733c6fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdbe59ab2cab6cb37e78e9d3840e66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262fb69d56c604662b538858a696a8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91855d4bd5cefdbe3b219171265ea5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ead2451020f2b83ef28f1822cd86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d686070ef625a6f8543cee2be6e13f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6b88af58c64c06a7bf39084801322161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427193c42e55ec78d14c5313f3324d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007360a198381965ee04f107ec609eb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248913053bf01894d133874635e9fde0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34521541d52a10a1b0ce0466e802ae1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9954913fb2744ffe34c1964e9004f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d131e5957cc52bf5a097651e1a10e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f82d4fa25cb08462f25d1f78eb05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f2e119bae335f101f86900fdb288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098cbabfa98889601b5c62b20959384170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c454fd58bb40a64092707498931e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963aff9ecc3a9861e9c4671558371cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b13f4a7ee4af0633aaa26109c944173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15338a1f285a3830770532b6491e3ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f9831878628f8012dffacd83ecdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22fea20c4391e3439040d8af9a56d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a2dddd0e8156b3911e5350d70a811177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446020339192cfd9d954a4f6bb37812178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74fdcc322b6030b48b36e14226dbb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a095b2292ec829874331cac14ebba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1fe227f74dc69788e551b7e08d23c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0e17a5766cce62bd70d3fa539a84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48217fc5bd1e3c3be5aa32f989270d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029232dce23d1951adf4d0743ebd9d37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2340aabaadba955b4173bc61bbb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa58ea2f7a47c1fdc71df0249d1ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb5e0360ded50ec872ed88fe1ae25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5749f778ba91286babe0f9e0e7c185188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdb5edead2faeb3aa3028d7d1a7268189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4738c2aefbbb877ac152771b42c47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e35dba455cb9aede57e0b6e274108191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c84500e9b45880b9e3555d7864fe9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22fcff872c63cfff33f6b896224cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d268496f8e2ad686575f7041a47c4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0313fa3b9649edd548c5ec41afa0513195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485938d9a6a3dbb75fdf00a1cc9fb1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f06d5d7128b5a9f2218a34aa0511197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f582345ce6e457ca4b3febf2bbec5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769b96401e21845c7d4d90de2c6be7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b872cdd015eea037f8bcc87e2a7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a660a62c834e3184f90874a89fa2e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe970012243b4eb0ee0cdebbaff4ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f966f9785c861e61e9ffa25a1c3b673203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e38963da5910777d8840df2a14e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d40c0e921857a18a73538bcd6b04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd5d0732093bd5b5019c03aa316f0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44cbc4fbfa6ea36c2bb5d9febce276207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd64a875a0057bb22b29bd311174094208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fea3ef405b18f1b78a25d437b1b98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebfc705f448f72fc674fe3f9d68879210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965dcf19890474952dad32bc5e68d45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9257ef77cea1e031e000202dc7e9503212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb2c15e45c641d65ec025f01c33d03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8f47e8e3451d044622a0c082617ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabcec03e5e6d3cca6574478cbf65b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceba175685d4d9a840fd36b88ae50e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c6350784e0e25bae3c2c25d14225217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb8fe0e17a3c901f45d39c290d066218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a4fcd21ece57b2fa3fc2879b98e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3335118ac807ccacdbc74fe60d167220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb7bb5c76bc68f2d558acedbfea94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd118907f50a3db339e25982f4e553222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee9ee5d71bfb177f6c5732e35ae48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3534d5e883f3a25b90b3cea0ae44fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7838bc63c1011db86fe2cf448379fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb9192207a0e6598863d15531e63d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5481c9b16cb5821366a1a07ec2ba4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29cf94e72887dc20affde9e7ede0fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35940f21bdc671f904e41b12a2467f77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c041966e892b7bb98b44c4397a570f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab495d4ac31747e0e0578e3e318eab6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f7806a895d4fad8b8398658d55ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f08689fb2ef16b4948826bdfe4028233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aecf153bfad92555a7f40e6c0acb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ec13e27da183ca87691e1c11c7a68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f00f7cdcf0ecbdf6d5aecc8fb142d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887e00b736910c7d7301efd088b9465237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564236c6829565709e88d031707172f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094607520d1397426c46da88fc71eb9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2148b5b4fda326d0fe6a095a09fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479df5153bb9173a7327591efe7f98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f358c3fbc445477fe9ed8a7cb9dc8f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68b56923003b95a52fd35d2d041831243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361bf3dce1d45c13aab68aca13b659244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3dd5fef342bf374baf408914e74d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459ed82b9e5403b518d0ad3a85377a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3efaf6fb75e85b4d814e898719e911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31abb3e7469f767f452e3aceb99400b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaf649bbd26ce566b238160983fd10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e2c5955d8de52dc4065b78566a81d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c95cc7c4be5ab6d02f5722558efa9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5f025fb16d2597658a53e4232dc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f82bead9fd7dfd952d4be0f763f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ceca814ae582ab58af47fad58dead254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d7131dfc59c9d19b12284f76ad30a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138fb93eaeab99dfe5c1004f6dcb75d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fc8bf5328a9636ddbf01af9ea128e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78c6c36d2ea0d2dd9f07e5c38a860e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4179a53e9ac9fa94b341e8636d76a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaaf15ef8ed0746016c94b7035ff64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8bf42035e48f8f16c9db7b9844447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9809daf7fda8214955a2ba46732550a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4459642bc58527ba3767161fdef4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031c248f7eb10d29f201f9a5752182e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d908f84e2cf3e8840bc403330c661265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23d7d8b555eb6e663b396f921f1fa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f364079a2cc88c5c50b7cf5624aa6e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355844aacd8e862d21ead591309d4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c84c859d65e37c030b2969867f9e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03d62f35e576cdfd16538809923e2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafda8611e8a03906db68a8bf142a9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc814f944793496f9f221d6788b19532272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723093c139040ae53f60259f7ba9aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44540b2f017fd31eedc35886d550e776274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa707f70c312193076c80dc1c9dd96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120705ca196e04fe0186489c232bedd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b8515e74acff731fdad900bfae43d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5352d884b7ebdfe9542e0b62fecde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494e0082cde7f2f75ab5174056dad2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5e4f48dbc5a7e1e523f7e90f4e0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9758c0a8ca6585d39daf2cd0bca58f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64b4240b6a3ae94634055e46bac280282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97f866f58028ae755b9f5df7dcc643283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668d8e920d7cbcb0914ca81ff9ed809284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b73b7e6574ef689b326427dfa822285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d313caebd5f8cc049c8824f692b4df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74e50e66c83b5788fe8f770fc93e9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8981b000c2259f98d88e23215882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bcd95cf7a0c6378d0406127f69d6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b78076347790b0617ca05a7cf32a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8519f8aa49ff8fe8d52e8949adf973291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db592d2640f5926cb0694bddc7e4a20f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26d20e5f144f195fc10348f436785293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e25bab6fafdc2521930b6724e3519294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb1e40b4a6bd4162fb912fb159f104295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8288f62f8088b9678eab1bf20ece6d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f92b3426e5f4029fc6524c3047efa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0def8a01aa530bbb102de0ad60836298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7d2de98f07fc5fae9cf8119d2d8bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa37c9df54c5c9e56571d4d7573dde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171833453639a19743f8532226b3d2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995525eac63d61bf64fdfbd87d115c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cd14e80a57d57b11b6996f8963334303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fa69d0b4010ed8a4db45771cb7bef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacd4602e12fcf0d20588a6eeb1607a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829caae574519962fbe56c39aaba99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401bd24c6ad068496d29869ebe4087307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3cbaeeca29917dba5931a74e0aa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16133848de967ff9a2bb44991746a2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461790c686f71954b12c2eed0496303310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac9658094ad3b0f48783c4eff0880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a2b3a9536243a2ca01db4594539de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d388e21b0cd5b346f85f10443ce0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63cdea0b76e108bf46a8ae59391920314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f256f024ec813abe77e1d2c132e471315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df7f0ddaafcf5e43c8f970e4e8b6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d54abc9f99453eb9efbdac27c7a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fb0c659419ec79d4db566bad98e64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1087cda1bcedb9cb430f8e3b8524319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535292a3ef209bd2221ca6c8aad6ca9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6bbdc05de6292e296773eef2ef30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1aee5d8e52ce1fba7a58a67832633322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6c9f9cb07c6297869cdd842273ef8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cab7319d7df0ed8d84478707a9a24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84fc3b6204240094e98adbd1f55c53325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>