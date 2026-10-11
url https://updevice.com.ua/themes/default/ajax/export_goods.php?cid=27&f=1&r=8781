--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d70d6044525672c52879536ff137d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dcd49ccf4c1a1f1a89ba9486636242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc178721fb73af9539c39e1feb95fb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa1c690bf96af054063ae7700b440a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6441ee4a915af67dc6d5dc5e6a68a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8851da92dc304c59bc8ea2a4c546e596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351c4bf3b30403739c88e641678ca1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e25e6cfaa8589afc7be2d897b8b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b587c6fe0ddbc7fefb05b233cd2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0417f0fcb7585a9297c26101532b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d912a39bd941bdbae2215b7f3b5df3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152dd914b52cd076acdaf6fa7ed16c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef548d5fdae820e5a99ee2cf9e42d2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bee6bfc3a469b2a459cab7a430b5d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb63edb656f944499ad50e753be540115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e259eabad25e04e7bb86fe39e91dca616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3537e62b21f0842cb5b50faa5e32617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05540810a17baba925e38412dc57a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b223558dce54153c47d517523463e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068ad1ce9e0f95a07465fdd3f5a4a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a94fd2a0402d8d4217c6a83d17e71221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889980ce8745e173e08a898d9ebd965f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b2bc1e6d95cd310ac24200a0f8fb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883585d38c617227083d969624baa2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98142f83aed9d0a0e06467331600065225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec704a3ea0b41d793556481cec8fdad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05ce27b19d970e91ea0a41d2829f6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668cf516c9ff6596c714a8ed684605128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e373f343816d5237091f6b66319529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0895c09fe4e9241c7b20a5356242930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab4283775bf18287e195252547f23e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78fa5d29740e98206695833d8553932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92384a56923251b4def4088cfda4905033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099fec18ac728c13d1a9dbcd99bd0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff691417086bca894003188a55cc0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7895f2c564dacde1be4c0411a9a4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929416dde8ae19d931ab2fb16e85fae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292d3d7b9a88138c64770c06d9bd94838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e24093556b2071ae4352f814915d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e66850578dd79e245f5ef0ad99e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9e6269e55b5b7afd5eaf63e161e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdb4b135ebc252d044edff5ced2fc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df43ac8bc21c7d8909c226eed52912643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e44fef9a0539e22add1b6d06f49af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200c3c700feb0edba34b87cc44601345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17038a90d280e60c66cde599f809f17c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b7a549521866d54aec585f09f04dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa251263c9f9029fde25458a6a353c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69383a066381bab934f6e5bf13387ed349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e35b70b85a31bbd20ad59581580cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6730510a7cf90bff12a3eee58e79d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56233a45f4ed0ab8a22d2c62188aa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dcc02b0bdc31a5ebde5152e65588653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc298271ff604cc806e751cf35780d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44722a5335b8e012c3b57fdf5a534555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4b42459c432d4e88f39cbb0307a4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3043380834b5c2e92f1d7f300572e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcfb154b575b32bfc0be9227f4beaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ea70244762b73d1d3ee6a4c28ad9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a0ec69f630094c24e643090f30c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed417a5100388c430ae1658d6601ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f95cf2dde8664be2d84cd8e3b675b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806d2e83989a22e0b980bba1d85932563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb56d04c2a7515792141273f01f9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265738609fc6745f4da236745c5275765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b8106f65390c22a941e5e437e94a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100071a51e8ae9a2106b2091c11000af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48ffd237b3966700f1478e800bb9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a80ab79e1fde549df33de956bcebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aec9e95aa1537c1cb8f6e5f5fef7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e655ef77e9a3d301c2d3847b8588e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ecd9cfd645541399688613ce060972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcda8658dbade94472b7089e535ebc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1de4fef75ae482e87a22c66fdfd1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cd3b602aa6d4127c28e6a369543375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca2266214d9026f242b0704d07bfe976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813f92f2a10ba0b0ce0dd02221cb1bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d81d4562a166d3e3438d48085ed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603417a3db1004cc95c467d6100990e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf457072d1e4e897e5218893b2449980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd863a7b23735fdc64921d8a55970381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64577663f33a030c1ed81fa2388c986f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c90355b101edd461c8c7462436f0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74b48bab719149722cb1cc4dfdc3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171b8db2877580263fe3454b34fc7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8bdded8a806f1d2eb4d441a1df9cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce167f2a5f9c9246f6d8f1095ca88d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd61dc6c842c1761fcf80cea60973ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851b39c2359db7aed4111bb48f8765789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f779716e5b25c63dae46400deade0e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08919368035d213fd3e397b7e5bcf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc08058c96e4eff3eb8cd0ec78bc2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d36bdd73221a28621ea0d0bddcaae693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00be8be3e6099857333c5f210c115794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a537e0e63569cb3aaed8707dccee495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eba70b92dd266915bd51017abf10a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc70348dd58140956f8c94d6b8ee3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf8e228da453794917649bd2ae02598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1cb9514a820905f5c53e6cd3a920099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46adb6b49ebe51808baf61577fc1f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021256db5511a4e4862d5f64bd9a50d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b77080eac813919536dd1b210dd27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1cd34ac60e80fe2639bf3492a8d22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139a3e7c8ddd54e15aabc6504b6f8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d5ddad964f48149fcea28234ebe07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4cf7566dc78b7abde577cbd8dbd68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdc0d1ac4ddf6d2a3c28ef55d683d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005c89e9392436486324b9197b6005108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eb28de0b7294df5b0b64a24f115a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d839b26a913df12da0c4342271ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793d2c47c46358548b306f588ddede7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204209f096a2ff7b75ce232f82ab1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7e6644cc39ee0a2f4a23746a8ede113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784dfd2eb7aac865c7b2e733954dcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcbc6623efec7c3b3357fd6df5fd49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e762e1fd0bf185401719f7e29832d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365a2919b9b9b090bba1d6bd2b96a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567350aa257167f7b573d4cd571156a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28748d30190b9a8a50b3f20e21953b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193477a27e47bfb01aa34554258b665120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30878c3e56cb7f9c5c6beb4299344d75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ceb6da9d3b8993e71ac7e5447fabf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299de7e609f1fd0dff56e59b220c5ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9aa6e4966022c7ad04f69dfed6777124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f751bb11a614db18c68e950b6298d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f13a0c2f50f767be3da6a0efa6f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8e2a628d51d28912c74505fab547127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b17450ac8b26ecd2da759345cc8c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a50d9f033d6f6ba69c5fe0d5b22d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87003e3bb9258d1ed3e0bc4d4415d74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b836e4ee524d00b35584e9ed9451962131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac60c1dc66ed566b1805847c07a0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22d18f3cf2e44e6ea515629f60080133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7571ceb56f69c4cb5d4efa7f4705b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8137b1162e08f964c5f800d00fd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea118a091ab16b117f2a8c6cd2cbf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e84c3b4dbf2f5e6d7c637a4e94a9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af0407f8bac35d4fead7a85151b63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f854f9e70d52873263baef0f702bfb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880b3004024551830775d04c75ef71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85fadeb01075847a621fb106e4d7e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56d49adb2fe8a7ef78cfe47daf306142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e413da4f54eb5f43144cd2a8560b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd758e9321b1645890cc116f786835b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abae5605bc2cf17b862ec54f0ab5a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c21713eeb62da9218ea32005ffee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a578eed2c311f493363ef7baba325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7871e23da931ead6a420c955652bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e159e6d8ea4fcb11231252803acdb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d5ba3b970d705588be9cd1e3780d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3dfa70803fb772bbdb95ee1fd8ddb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a3e68da17f83da45e3ecfbf87df1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122dc6ebe7f42e0ccd9cf39b23cd441153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1056cc77b3da3a8186f105bb3d378154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fcd583dc461e4adac5f6312c318a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632387bc82912f7bb1fcb9e78501aa55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046135b61384861ea638e846ddecbf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da8a65787a91d8e7e1bb4d98f802e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f92a1fe51a83835e61e9388a2cac5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811316c95c22c8497c78c07dc883cad7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b761836fb80e7dae378ccb3a13572b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb17179393b29e23f455d0a302f5ab5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050de940c1f79608c71b933a83618126163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52d2e1c46de30c25f2b64bdb448975164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca056cd3124abce89b6f96c0fa8f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989045adf6721a06fcd60490efca170b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90a7b9767461bb8a11853c999a9bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fba7f3b50722ab6e6f8a2e0d355203168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80110405c3d395c26b8bdd85473a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b066aa8533bc86affe95dea45b13ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54417d6581924f2543c4aa8bda40c5d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ff7925802c1b170e6a7132a41714e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da8124566af2b85955e26daa540214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389689973f99b826d956622df574fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92940e68db75d100f0dcaab47d1893bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d5336e767df7b217cadb585825fa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d865cf0e1684362af4d2b0e227d96ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17304e4e191de1abf3c3cb2a50775573178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76bbe840ed648484c96889c63d9f84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be19880de969a57803480a4423a7250180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ed58497d9d873838e174f440ecb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e4081a076d8b91f510f0a5b73f9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ff92980de1a43907dc04d44b49fa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b136e2840a812b41e2fc2cbfe5945c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced99b31103689c36acff40af66fe90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec213eabed841bd9d0fbfa42846de07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996600c21420322118b570996abe9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18e718e9eff827ba8d57335599e88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b2540445749ecece6d891e7e3d4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8803d970fdc62e6f2cb9930431dab6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f23d18ef18fa2453da4b1e1fc552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef06b8030cf22799485e2ae611eb851192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f870e1b27f7de4e8235d114c4fc5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6895ea19fbaf233cb10add62928c65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0c84da9be89b6031855f1825f0c8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aef38f79c72a79932424bcd8e5847196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d47559b241dd761dd99be7a807074197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed16ee86d8db574330faeb570d076bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a203f55cec9c8f8a1670cbbb6da437a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abac5fae3ed29c74ae068ec57bf4ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68195583009b567e13b355111954b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca14931a045433058c9a2c6be16f2ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a879eb10cce3b2bf13c6d220b5262b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76b2cf2b2e64be65cfd1c96a2a088f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b65bc0689d3bb2ae24ac8b58d2b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c615497ae048eb93abf50c153edc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533a5c00cbcc83fb7193a810ae0dbe2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8b1ea419ab231886a0e6a647ed02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b60e841290c017ef220d5cb1ae830209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1670f3a5c57fc71692414a2f99d738210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4f8346514ee48fa2342421710bdae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c0676b4c964b66f09f6dc403170be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96da729f13f0b13cb43e35c54b6a5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8d22ff597d50fb247b30667e54c04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1720d5eb03cae08ba85b1fcfb62e2c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27fc9dc13e489f097bb37f915a662216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac470b7738dd222b62ec73991df00b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab8ed95b91580129cdd0922976a89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28dac1bd23bd6f905e6a7393e98267219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe54529357341c60c40033afdfe31a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d953212e03020445bf1f1ae87b62b86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ee70be890bb2473470a3b9f260d11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b9722d44724f04fe4c4c8e85dceb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df486d725d893a6780c65dbdd8dc46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357896edeb6fb54313bc20d9fc55a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3420efc2845a2f7ceb536fcc63015226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b170767c0d9243f90040d0396b94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc1f97d26d5bb1d80cc174c573789228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a1ac2898eb8065930afa9c4b9308229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25acf8fe363ff963d9492d1c39a1e1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc820b45612a167c805964550a272465231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a5fa0ceb6aab096ca1aeb3c9e1671232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28cdadc96948c8600d878827abfb46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb3eae60fe1c07b1564c86ed206be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0513a6f903375d527b1cec9cd66c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25adfe49210ccb67a0ea4947c32db42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c9bbb7f0eb2fc25be74b98156173237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1a461ad6d24d0e6f0f893c99e73d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f00f971d0c3663dc465d03c585334239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad758ac04f93b3c541ef16d745b3e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62945b12d18c55836b66e6e8311a3f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699286ee0b0dd904cbe3967c0203d94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609236ce0e97545f5743b230bb517b02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d44ecc44c47eed2b0d441d0930a53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533b68abfabe4e6e14d31f83fae81e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec572131a6546184a56804cd56deea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1079499c0ac80e80a9927ce07e1c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4285bff45c9c02da17f3b74ed499ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149b49fa193e8ddca8673191b230c7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68be550a3ed3e38ab9025ef959e8e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d623e235498d881170987d098cab3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88deb83a2ba8904b0b9e9c81bff03b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c56d19dbfc5dba2f9dc2508f181c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456623165d6f59ed92f953566b1033254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f0f00319567a3e3135e174310c9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949555907480545812c6994af5a4e49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b4e9369f8b9840d40b078799e3d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b38200c53445495b97b249803bfe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058184a00c0f6fd2930a215de0ebd83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f901f5cadcd585c88c67e36313db2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb60fe7f992437166e8c4d30dd4d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa16453fb0b090ef30a06d2aa144f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54a008e01bf72b91c47c61e15e553263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33b2280a948f904137029562249971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23ac50f36db7aaec98d8b1bd7762a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa25d75c2069dd7ae376fc7d2bc0c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee55470365cf5780a2bc968a981ac8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2fd8b0582eb54b721eab8a5fb1a05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06d4784c3f9645c4d358d3e71802e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a484ca334594ec6c885e2d43002f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258abdd36631acbb38d12b1b3aee5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866a7c02bb7c34e24b41402b32a620272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ae3601f3be8361ab480dbd0944fc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df9fa39afd1f4c3eb46a5c97e3eace274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf74abd395fe4ec2632330472c6349275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2c0c615d3eab5bf011feb3f1ed81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8416e4837df7593b8b48982c60ae4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e25de16e1477cdbb811314f759f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d95399bb5be51ecd249b1b5710673279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43264c9297f566911b262f6c543f3a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344bf420903941a185c4bf2fd70f6c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f408aad1ff673243b9488c94125a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29987fc89bcfb40b03f4ab406c82a8bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff231a360ae2c3f96704483d022d25c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4472e233e5fe8a1bfc1a67742484b4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504f9ef40ed2abbdbcca5191d876389286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12f225a81f75b7808b118378be299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3951ba790b804288adb0c4afe225119288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76731494b1f5142e16861483c6d7d11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06a574d07881691adbd64300fe436290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dc389c1361e31349feb6aae9f2073291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301b7e434b666ec34e231fde7b32469292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f188d24660daf07e30920c453348304293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddbb2e5c423b0302af923995ac1fa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243be900c3559115f364fd7c261e28eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081bb4c2bf4c90ad325b594a31be2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb084b99f4f1d8df34b01706793df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a2ac8ee0cf56e9d481af85c613428298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563438dd3509c75f4d1622c5f9680e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d612433ecf8261c69a5f032b78c71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031bb9ab2e19cecac42d93474d3d033301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62530221dc68c95abcc81ea69cf8ab10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239124f54c14fc12d1cbecf5a1b1c4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a29765a977c1a478d285e94b2978304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b041c098362c41c638cb14737c8b003305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75979d0f4f2861cbeb99462be54ee223306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83bb790001aadc6c4222e54d00b115307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211d7a42d0daa97c66ecf4358430b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757fee2e42916f965b0df410d5bc55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059886355ab8453cd371c0d49c110e57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec541c0045f963c30c8bfeb75dbb474311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff15c8f61aef6c8627bf4cfe6ef3d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa4291abdc02d6cd1c009f89ed3598313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c1f0ff6c0f6d06284da35f783e1aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba27cabcc4dcc856069db1fba894983315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96027dc147ffda83581bad4235321d2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2bad014738eca978c1a55e8ac0681317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac7073c19bac249eca88eb00d509bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac1b9e2b8e69bd131cb5d53f885a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca8792ffef5988ea17bd42ccbe6eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ec16a4c1f363f3dcf3de6c0bcfdcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b386356531bf58e22ec93984308c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cab689b16a94333d419bfa77eb60e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824056a40c77e761dc48d38d0a5303a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d2d96b0c57720a681beb5e10a376a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7337bad315d17f813f94ce19ead031326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132e33211fb765917346d6a6b023dc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780eef743a0e9f1f00aeabdc06274c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fd43ccd417658be63243674462df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c4d07a12bab1a6ce57981ffd75da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334d06bd3ba1aacc0cf07869cd52b3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1cd010967b4be8ed943af4b79e435332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0fa538e030ca4cd9beccc6dde6e1333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb71f19b05a661752eec0b7e437d821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa9010f414d40da12190288710685f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729596ffef2869d365800feeeb54a1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91202ed36a73075fd1808d86572648ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae1c531ab87cad50cbd5f75b4cbf205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceee358db6ea7ac2084750b92673336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37bb33e108a768e4eb38149776a557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8416a3e5b6251813916d813d2e3a038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f86d9ff51bcc9edb916eb2d68c362a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a2f5d5b8c9b910d99de21d29167a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce9ce0b7f1ee685cfa3644a5c725911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c685f04016bc6e766595b3fbc3461712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfce73ad169266e9e670c7dbc439cbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f4da68665b54064f6cd53b54e30ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d6044211dd01ee69b89864ba159e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b73d3710144ac5f8a08b539cc8a4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a80455731589b81f499abcb18e37717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453714a2d147b83b8a069bb537f3f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d789294a9c503c7cdf3ac089e8c84f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca8f539fb882ed75e50f9f83cc4eb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca939412622334d0801b574d6250767721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c51a0cd4aebbe82448a2af6853bfd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c187fe3ffe4e4c719f8a07d025c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4896d74a16f6c0d3b0987bb845291024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31800a07070c636fbb22bb1821205ac225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2418a5cbb6be35108c7f8cc8eaebc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e75943b53560b4dba1e92e3b2b06527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f977238de93b2255f87786bcaf1dca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60941731b4c18e936ec23d10f659a82529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662a7442d0e30024e799255d520a7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f835655ec5851321e5cc4ef070323731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78affc72b7885298945725bcb5c97eb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cb193d3baddeb2f27f19595016b1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c86f0dbf369372781ff975b08ca0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426da0bb107278a40f9707bd081692b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a67d7925fb25b35c3c5185e262ef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b72d67100b4a2f7729ac0c2377f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491b87e61f2df66145dfc54c20eb9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d98cac568be7a32bfde5d29e299039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62fb647422f8c4082039913d390a9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ae8606c23fc6ca4ac30d6df51c7e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0aefe596f92ae8be9e42ad1fee8ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d355047cd3bc5f7e010cb504469e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f42f961b770148169034e079953f9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c20038b733fd432c6ac7186e7f2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8ab6f4fb11370b4e816b670debdaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f01af01a57518886006b85154b2bb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec33f9b055dc9ab84d718d437a70de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d28530c2ed4cba28bb05ba7f72e2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933541bf6de36853d7b0ef55810fecd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1beebfd006874c2ed7c303902384751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316248716282eb15531bf8ecf053442152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651416c728d1454764b0fb02b554843753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5645942d91358587661434d539cdab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebdee01acaee9342c6aedbaa6581e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9532c4388a039227a34b1245ab811656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4b1e20a8ca4d28393e5f6fcbf1d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e7bbef7fbd4ea092922e32d27f5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0912e53fb4d18fa92b4729f62ec762b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c653b36675a67a738e0f70a7643b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0185246f3932f421bcb02959249c7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93ba7e8f3362ec84f1095cc467dc5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c718e5c6df866a15b138cb2be6a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43410997322bdda0cf8ee51bb498fa6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b055ab8cb8017b46d1a5e703fc1aac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432691e7fe8769e967f4dfafc97a7e4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb21fbbc0e4401e123b0b3e946b61ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e24316dc5e64833f833372625c991968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b97d6be5b6b00ba74f4ae8bd2d2d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b60680dea89defcf5eb5d2b3ca4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95d6171fe921f2cbe2800d54768c8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6effad0cb3959b21cf873494fa9c2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf28344e2e76ed424e20984c4ac427b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5f4413061c3413c3d912144c4354374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19523d38f618b28569d7bc54c63956b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c21be2c5fb17bf5d38c2f3f4cd4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1a91962efc799cb33c4b27eb3026777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929313816c780db4a3572be73b031e3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a23fcb0e4652a1ab01d7bbc5cb3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07accee79e04f3f2a0826b0dc3a5b22580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a98fd8ee248ddc40e764176e3df4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39080704b4255e8418c42e7020a3449b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fee9a843241745c8fa418547c648be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8136311c4a7a81321026ce6cbe3e8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425074d387de1e3bb8dce6367edd995385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4ff0f43edc07edd5d029ca553b5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ef8ef620831e3d52615484f1a5ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55acbb2381affcbf0605cee263252cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76482e3d913a54e344547d24b999bcb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4720d115a5c12864743af5a6883e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693ab8a1fba7ff2f73ae81c1a86251191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce2406bf29922d73e1accd669fe8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726d8fdd4684c91554364dbd89a9d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0b39bcac38919fb60db2336f4c9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc83ecbb674d496f7276d8ea79ebfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683d0ce58e3977bd47b0a47a431e7b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94267ffae813ae94914be1460dfa6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b708efac4013598d517129fcff243ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7077b379d6e7049997e6d1cb17fc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2822702c919c4c53c871749801b98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f3204ad29e1231e117b3c21ce85a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e2a34abe93bb5df0c16d2b0dd5592102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c4dbeb9181b06a8eec4acd40d32e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44408212ef2fe5ce38e36c93319f474104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff20749e324c2fef63a9e5502bc638105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6db7dd3de99531a8ab1471e732644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd4b3f9365874b67c66395ce6fff68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f22084d51529c09720310bf7316c99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ce8584ce9352d6cbb3176467f6807109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ab22e458549ecc51e2747ef015775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e48a19b567a97629cf349ea99c38e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a42a2b721e2e9a687bf8ca5a183a51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3ce830b744d9b917f83c2404260ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dcba08c3466a773173cf73d86f485114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4e3381d8b1fdb3ea2cbe180cd9420115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4148f2eae98992c7d3be3d900e0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4288b3a30cceb13b15ed6d9db2496117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318334b9cadb754356159c09efc7a90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e259312c31b448afb4dbb87e38c1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d4e2ed622e0b2272a2164d75221c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387b9cb1e834fbf9e5513e004b481b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2d1789586029f7c1cf0511456795122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d52357ad1a19642b63d403de3edd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a0aaaff8cad93b46e2b6761131fd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e78e5acb7a7ebc01bc420ad84f7b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c92b19623606b909f22f29d0463fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77739a315cabfdbf1cb038145ff253127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dbfa037fec82eb008eeec9ef6ce53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03472990c0427c81a3383454eb096bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826ffe970485540dbdd725c35bc5824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e3e59a03fa5e8fef05118915f6356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a4f61dbcf4e8953dd9c2f0524cc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9e0b058998ca1ad9f4d2031e03d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a025953e7683bd6a869e7d0857dd48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b31fedca79eaf8b7829ed3e4034a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa551fc68c2a805a8d7e48f03dca28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2961fbeaf2a0546d4dc14cef21182b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2053830f3b31e4106f86a19b861cb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b460feea297efdc26d97f4051d3231139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546e838c6d41e4c0a3199fcc54fe01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9ac52887f2120d5dc30fd7b4b71e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61d0076b02a59fafbbbf363c16df4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0dba9c29b9c0a7a20f9fe9081244143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e063bf572b271acc0583444aee8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384f4ce5d09777329a618e03776fc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef96e08c4b44a95cd22a0d4036d20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34503ce183f1c68424ec011a6beaa8f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4546d41e016b8264b65bc551c1920b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cf08871d83be279e8f35b3a622f85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e76eb89b1b0cc0a98ded1be7e44aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62554f453b113484404627c86b7841d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c452c2dc6aedcb63ed405f61f170b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124cf4a2dce12f505cc36f70cc0a266153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121576cb650282962f6d1229776757a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1faf723b231502fa02cdb95c82434155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672211c1c8be6c45e187fbb145cd5b74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627dbceb090e70b8a0f4dce55eb42f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9e31a4f2ee5412fac1f70bc4eeeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881473d677088eb07d4a5a0e8559e687159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507dc392c1496163e7c773eec7ccbe1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da992fc3f3b71d791bbbc0c1de758161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e516adfe5c84f55319090f7f2f5fe28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c012b5089810143621cdc8f418974163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01c8a8bba13e89556c67dcc6c8d507164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffa6582ed537f465363b1dd5dea8b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91e98b2a50edd7d1ce7e2c2edb75fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0dab2d1e7800207c22f0a22a553b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013cd4234153659ef9726eb05582a05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834df810362b3cbba9457efe3966d80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a89ca394bfb90fac4bdd396564d82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2f823b9cd5b63e13992d29f80bc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148f1549d1e9b6b5a17a4ae44b0e385172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a57ec3094c58ca9837d93f1bbd687173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a8d5e4a50aeec1ecfbbc08a854e75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b44221a688e24eb116c98b6351cbe6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63ffcb4a01cc0a4b5c952df2196476176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257664d7e01fe6eb8bfc954806a190177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717132f4f1205ee788baa7bc966518f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669646894d2a3a2551350962b5b1683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc87971311363e31458a01c12c6eb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdd69d5f16a8b1bda1a5b1a4c6a8b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a67ef91c2902c3db8df267b07892d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5441276a87908b619072c479bf3ed6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ae35200d731029051b0216614d7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a0d1f67659496e75aa99d5539fed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b272f57a7fd86acacfdedbb7f4bf95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2d4d19f61e07ded8baaf2d2796f4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01515d3bb71f675acf896a32b9862b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9a61a253414cae26bed0a2825c7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c81edf3a44d3bb1fcfcfb68138917190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3714ce9bab7adc664f98f540ab509191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac6411afeadd976d5f1d41020ca334192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d330108751d176dad8ef47fbbcbbac4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cef27055113e542d8a20612d0a673194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ab2618c5bb1f557aded0e73558440195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e9660109182e1a2fc6f50b3a6adb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d914aa7ccaa39a4df56252d25eddb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c196bd2a6759180fc40e1a092120198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b22560e2614e0179c089523f8fb13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07e2a3989124c92710a31aaa36af52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f480af8bbb40608f3dcdbf5d56a0720201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495142493bad376e7bb162e55a57894202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def60e4cd9d01ee7e38ca862b289988b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a56a2de4ecd603ad1418648b4bc0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671930fb3e5cb144e2b1c3f42ad0170205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be8b7895933a20cd8a128b222acf3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ff01a48f5c9387b81ed52061b3c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de346464c89efdaf5ce68833aecd5ec5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d9f15130f4bef1107679802ff35a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a03c2aff0bd4b0876282598f6b07f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc6811e3e5ae26565fa99bf499971211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e377241dd654ce59de202c3e5d704b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971e9d31ea60809d7ce6aa6b0128805213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5a61357aff03db0c4cc2719f73bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc4c4cb19837a95305989373b7c7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86891962cccd166775d3512bfa1418216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af2ff50d82f8cca63d05dd9d24f7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797c48701654176b11e09e47ab1638218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b1145379644ae0c9fc09dc23973a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de3544cba3f79ea364118892fd3f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638dab12fbd39a47924951ed396a622221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd811c2f5e4ffb8f051e74b6b7b9c892222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1bdaef6a8b84ed76ce3969903a0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf68dced0ffff9183d846b55b3732a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e39549cb8573cd34a597207fd47c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cea8fd6bab405483738bbb6921ca2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076ead79bb4ab5a5a04cc66c46b3c2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f9c93114925970c57f55259e051d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435521b2431812f221ab774a63eacaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f4ac71bcc4d5afc18c46932e6991b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed09f4b7f64b4a939270af903f4fa3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25027b4aecbd62dc9cc46bba77a4bf7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe5cc4e8053cfd59079b3308a3e5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80a135f5f641553f0430595ca57e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfa5b1cc7cb2e40143b9b2bdc3aaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a757fec1e9201ff00c1c83b59718647236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e3e5b6ff8ee4f79a50ccf09e3dbc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891cf66a18a0d00d16b0c94b351157238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68098b1452c1bbb51eb96cdc05ce9491239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e673c3fd52c77ccfd4a42f490b5260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb01b6937697d0bd85f5ffcf80ba55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e23cae3184e877380b81b226321a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2c33075d10198c29f96443a346f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732c67d43351973e33b504991b76e67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3f33b19229420c3d6fafa27c877e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4f6dfa239233a08fcbf3e355455ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df71b33c129ddae1dd6cb6fbeaa2de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088d56a13379ae8c2ab94fac2ce968d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf507daf4f09123a806e1112584176249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee3a24f20c57ba5d77f5687c08f50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1c6ca6eb8cdd1fdb1ee7ee3cf0f08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d62d69e4ae73d4da3cbdb51274692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263b28144d20c6d7212d9fcea245d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223967b9d526367c03175f7c805625254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe079a48d6cd3d736887b09d053fe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d05099010120881a3eb5cb7f7eb08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52410fc201bda7c975d5625e3d7d0776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac264532eb2f294b1a85566c58bc995258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51340f2c14b097c9a8da7088446ab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d97fb48494f4c13ae45c9cf90b4109260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8444c5739282267234e1c2920dad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661f8f07ab0ca6cebb575d9cf2cc9ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d12f7cd899c1028263b37edf6f6482263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ec21837be0e34c0a35a467272bbe2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022ef6ab5eda237831c0806dcf7b27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b134e5926f3a7e5448118f61314d84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f89ca779646faf480bf4ad1ea7e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe5396d784817198455b69ade4a67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a052919d2a11f4cd7e29753670316269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91384b07f4c9e7a9c678d4f0e01a0d29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bd3ff3369510fd1fe9db470fa4dcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8103131f97f37989fa34e2b02a9566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eacf578ac6fa554633893c642a873273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fe264ff9b17610ace74948685512f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3615f3bf4b8a57c0fb4035fa10f7b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f402f46fba0ef50ba08dd31e715aa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8d470d396154b8ab9eec423d6c4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a3595939962d290aba737ee2c561278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057eea9f118cc778d5b8097b2f91ec2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851ca4ab46b337c69f7d6c0ea7a4b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5140157082e58b7525566b528c22ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97591177a53c79bebc7d456d2b0c3af1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0d5a5c45f5c058a872c6947d7e623283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71519cf1d5ff8f91d81c49929f6efa20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe778c39a7f6fa65c880b412174c1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ef78e596f4bae125e21a3c3c4edf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98052abacf804a86a9aa732e313e501e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872180014bf216b195b9937a505d4882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e9988768eb8646a605dd2368dee9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e7d4290fc57d55e7b4f777cf6e949290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a79ad3c1863395b40790988a374ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da0e9aa6420651862bab6e3d8c568e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75aa8ec3053a5e5f6307315a2eec9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166ffeeaa233cd6b3bc5c5606eb63a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918532b28672500d32f067e2e46b7c25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a029bd350068a0402191b410d49e018296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7d3209a2c88467b2ad8898555ca6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45953c3affaad8f49c365960b14a52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96357bfbc2097974f4840f9da648b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c5da3181fd980ecbd181ab5891cd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af786467d135221e225a54dcd32b1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654df5ab4802209ae40207c4e29aaf1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70452ae04ba696f48c019f914b50d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace1cdcf8315b6088d2251d26c2be5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5be0282a6d6ba301894694287fecb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1e235c9204604bd1b083bd73a675c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949db26ff10034745aba27929bb64b2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771690f069ad712bd58e0296e089748308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf34b70a09cc183eb2e6ab7f2855ced309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e16903372f7812fb8c0d06d53f296310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697ea189ede0c92714b261a5d80ec8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7546bdee716f4aeb1e3a0289a55230312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432540633d78306eea7fb0e991ee9e43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92727d5fba512470fc256ea7e505150314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc70fdc646b120c3d0ffa424d7b21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc11155077ff9db0a89748cc85379e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0216b19208df1e6c3d5b1aa1708ce4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3197b7f4d36ec5f808a8055912f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e5a987129c4ded7596dd97c96285319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d63afb1d6113125a83d351c632202320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf14707fbb4a4d2c5f7b3e3a89f219321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa51ca7a41b9cc2e0d5a605b62cce6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50af6931bcedf90ea329fd3c4fb31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56ee51206a8c7184e6d996b41da5cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460b5d21a9dd92b06647fbaa4a571c4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>