--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177891d7f026842633932eccdfc9ccfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b115d6c267e8e7f6404a14e6d23bd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d684437fa32b4717bd7aa5351a43e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28edf6c9a972d0d240d0200e05a2284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c16943b7038fc0bec5de7446ae12c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c11644773cc39626f4478528b54836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a78a892137c05e8e1b78ed12b2b287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a9f406c79e412f589ba7349ef21cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953db61ef94a151887a2fbab49b17ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10a631ef0c91cc4f9fea086722afdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a25befafb4d2f1746bc3d703bf81311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b08b00fadc88aaf6e0b2e540a7fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fcddef103f0c0d2c8bdd6beccf0c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e47f7f145492da0abd55c04605a8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38177c96026ab44f6d931a5fce4e873e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d78890bae56c6d307c5a0fe3f59c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7727db39e0316493102881a2eb357517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe19f60de73dcf002e24536aaa61d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560223b53e7863f8d30fd4a83fa0579219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845877c8523a2ff5506c3c8084fef7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaded7dd3f9bf328acec96f1ebaec22321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf62321dd2ce203828bcaea1eaed122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0af2c9ae90a8ee7ae047947dc439c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aabddb2fc5f70f818cad3fda866db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bfcb622c09927c05da194b2fd9f3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546dd06a4d63c7f76e99a09d7576c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61604d89556a89842ec4bbf824a2308527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cbe82545314c47ed9e47d0a098c5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb86b028129cbdf4e82fa1be6b62c7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d122ca9e71e40b6262ea91a25a4f27730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb2a5190308fb013a21c53b9dee9d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380284f24a64282063660a93e4c770432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa66c03d3b2455e5e14fe43af0326e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea0cd995224999255c7efe52ffa3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24e19c48e4cb97db7e7f5fbb72cc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcefafa73b6a581124a2614c09978136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefa409b418f7d0fd2021c8b523c1c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e254841a888c68ad805fcbb206952d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb457011a86bfc071cf106d69925b2cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07962af4924a404a274355d4adcf841140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c5cd9dc7d44f7274da73223538f8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4ee572ac21c31373aa1689bf0d5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee5ef545afc7bd675c1e519685fb0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b7e38e0ee432e2853e935b52364444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8f09a405b29e0a1f757127189ffe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fdd36a6f63908cf609c598086fae146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787ef4728c0413efc8884a69b552bb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a265e5579b627d2822d5218d8cf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8bc60c4d39bb238e6f6179c5648ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa8a430d9975bb5e7cc87dadf9285050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cc9822c7d932a0b8f307ae2bb753951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b061911991c34544b0d7487fae879dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b560cd217a3922f636fd3af1d41cf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242de41fddb16aae66edee6e423c1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c224ea2c176df136fcfc3ad8be21f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b9ed524415372ae3475c81b687e8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283761388ac62357ea51b2d78b6399f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c11aab257adbdcbe4261285708d5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43923314bfcb7afb390f58f357cdcc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49be6e70d19fa70b47bf1178f4dd8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0be1ede24a3fc29a8998eec3fa86461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a135699adcf473d1e6b2d27c8ad37062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268817bbdcddc81530ee6a1aefac56563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf759c9c3831ba23759f1035fcd2b4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae071df0e73d0f0ec70c0c6dfe51265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd6320c663f34595231ddb257790966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c3a85038d5536ff898a0e3ea43ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efc9d586db483623bd9d3745154f9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb7c7d85912f1dfd92c4bbd2db2bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71563e9bad0dbeceb75bf5196d3a11670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968d4aab55b25fc39a29487ed7710d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8956bdc113a855ae44e787c4ed25772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a25967a02698365c7083cc13f285ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30611c6debe68f63b420aaca36409dd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849343df8696fcbe18953d8e709daabb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a854b677fc9d57374b641bafdae97376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca49cfbb90a777ca03efbd3a25d73077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc203ca43881ea2134e77bf20526f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd76c5ed2784205619125d1d5023a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8bcac231276fff6a68287fb051ae180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723a7fcb01d922232a8b803cf5190b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4a571e70c7789ed1d130a2d91c0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce850492e3beb5f14aee2e35cc761b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46601a082c2efcff6e54d27daf94c5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274cc8e8c7c06d5c77201c8e0ea669685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ab9fc5d715ff3c7c0b644f2e51ce086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c1a253da3da31a572e9428260f7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f35f0b94c482b388bc409a8d26a4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe8c1b3817fce038d8cee8b15a05fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5518eb0ca0180af89cf84ae96680f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde43437ea8cf561a2b6647c3ad604591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749334d3eb78daf1e47bed86145ec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c8fbfaded71c5aca7eecd573ca48393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b933862d77c3db4c52aa029b8aed994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977c11cd17ece8c2dcac1ead8e530ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907f0e16469423e29893247f9b3bd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd728a264996b9d077e1c96ce212be2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2460ec9bc71bb17a1abd5f5b799b6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d02560e24b00b1bca63bd8b2ec70799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0fa9abb331d84963fd3bdb8d9566b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c9f702436bfb9f62755998ed00fc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d344df00024db3daba30596af9dcfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e897ea0b33f90845a5e27d30be3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b332e304d26d11e35e3ea0003c565104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a0bc50e23cc1b2c6264793ae21dc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830ba0e31c9bc98fd1e6848187a5bb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0df4b3799f79e780b2471a283581107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd626ae54a8114f59f75eff8227f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07406203443426f02bfe372474be6c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a28918dcc5108cbbb493649523123110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c445af650b36a2de5a09ab1bfe5273111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c67805914ccca1a04500acda874fee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae2f4af7bda6d1881468a5b1031192113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6186e66a80fd9fef2174792bae248114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd4b9931a6d44466fe997a2cd6a2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf9407ff2ce078ff1a90d5a1b6bae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f8ff705c59c13bcd1c83e066abd97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cff4307f54ac8e7e112f9cd9c5a8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e0202e502800314e48358af7adfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd29f0abe601030b405c485d0676dcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0162a9c9d912f19a83df6730d1214121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacddf64ac8de8eba1e0f46f67ad1b05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40ac413c44e38d60f4275319942bb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d682d67889f95efc9d08d9aeff1e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ab1676b6c8c348ffbd9fff1ae98a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04f2e552a81a5a048ce916f60056ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2754b13ac6f1514062d1fd761ecbe1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd41fe6db9f3bf14bc5e3553b0a56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1f068661f8e0ead1870511ea8cd6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915d5dd2244009f187c941516c6576b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420dbab2a06a54cd62bcfef938d95d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0565dbded479ce4662f69bfa2c8733132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7cb2f95f082accebc530103be4c73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f17b6b666b61d6d05a6a5727debbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609812b27d3db209e00c5a4c68e3e10b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aa30a84e50a528111e5b7c38a4759136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cd2127316d36c031c721c2caf960c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738e19503929faf0ae1d2967c7fec95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c47c8fc60ff2e13bb45aee85afa7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6580f0d9d3eb1dabc15ae95188e7a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d0325dc646803f5be65a29565eb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b3c8745e13f179115a9ce1295187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5c7ebb503a17ad6713eb3223466a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e0f5a0ca150e1ed292d3a932342f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c179e4dca05123f181ce10decef77b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdcb65dc68e2fdcbeac8300e647b0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37fadcb82f6e67a576397a39c678bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7119dfbd46dcc21b64760a3c69a726148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333faa1b992873911653ff0aa9cf270149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1327f64c3a40129d08dda9b1c53d33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443f9716763f56962eecb5630d2b0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e14802862f40a39263c6480f9866152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f221e9c758055f3c3b0b86a0656303a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174124cba3c036c381f3ee82dd425f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b70ba7ae33064efa88a41fdcece0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf405d6f8535c2ea333f3485babde00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9db00b93606e49e81dd368ef3b021157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c54db3875016811c84665f451406158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2410e9671c0ddb51193d28f4522c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aec4a680fa3106fda3e9bdbb122ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f8ce887eb464e642e7245ff35f825161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e726595947c54a650ae31ff37600906162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d23647aec23dd26f22c341799ad93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fcec97c8253ba70373e6f87ff7131164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd945fbb4fcedb346d40ffacbc8d42e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266257462d990b619dcab37c0755e56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907304d8e75e88a6ad59684e5e66b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c7de770dac8756389170d9139c3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eae25956e8418301dfcafb7b912677169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece06a9fd269980ce617b1635b20f7ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a41085a4f8dfe44e8f10edba5390171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed288558f97b20393789650d5ad314172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a07869dc2b539e75f07fff4ab56fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3bbf7c04abfd1c635b5c18ba88efd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ced5c72699474ca2b9a033736f65d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677adf3c0fff691d67e9948a165c678176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727aa289119a728476ea576829b619177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e045e9cbab15e3fa18cb17153a40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba6101d054d055b5d5892c11d47ddf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c60dfe7e4c2411f3c1d2975b8b78fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2edef2dbbea60e8c576f1bb1608e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1488d05bb8330e360dfa3c6d883b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6acd715f551498ba9901675a66eb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8d0a51f203f3e6ec2284ccc5279c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624baea6cbb45c3c99a334133c0179185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de463d2305e9cc1bf362b43de52c83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2a8befbb455b93c9c7875b35edfe7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426a59ba37d3b5d8ab3b0e92a546a5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ceb44ea3dfaa6f5560ee35aabf179189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda964a6ce01b8c57e3318d3a51d3e6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dda90990e2d24366a3f2dd054f518a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f45d4c3d5478ece04656807f8440da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b1279c937244d4c7a81df814b7c2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc312518c148fb2ba07872212820233e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c15f3f56f2fb2d5cc0f875c08314195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e420d30bcfce2571f0b81fe22d99d2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2782e1145df4389636ee078db0ea91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75ba180d87e9b2aca8d522e586fd92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d7bcda3005dda90152490790522dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7af99450f083ca38e3c1fc42cd14d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e0dc63ead1c1d09271ef55218922201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439a94239481c3f8b1e858aa053c3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317a5162256c0dc5eb55e65eda1866203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e50d0fc87b4e4cfc35908b0c5f4655204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be8defc7838ce2904c0d95cf45e4f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630cad8863404e2792442c9d7b47d86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a0efd49c04c4af9de850951a60cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092bc852e01ebd1b0ca87524ec383c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65af9d01ef85370e137689fb4334a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1780e8fb601594d5c7e10fe1aa61b76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b5d898243df7b1e40f6f7b0e9a8e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c449d6f27cb3eb1b0d8453709d79a82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d008204dd3247d1e825bdefe10a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9280eacfda75aeb4fbb2c42dd344df5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bef09743d0f0c91fd59f3aad545935215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d02d721aa44f07857e9fc09491450216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc59d56c66c447f95afcd4a85a37c6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a3f24db1bf2ab22b3996d56d6b28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c78f3ca06f7616b3906fe4d085ff0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af948f6b66260ec25433beb0f27ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e911b434c6ae2fd189e8f732aa466221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96723549289c32dcbfa44c9ac27c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfd3cf6cb2f9abf1b3b1099a29cc46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d45be18bae631b6d5043e911b1553224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1fe3b53ddca0fe88278f85e5f497225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597db23b25b52d6878ae0112484a2ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3856386f79a4f36c99e32b643420b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ff26af2b5357392e61a746ec81b45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b847529ad0a93b115621751d6af3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793381d5911144c0e987c868c11a18ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06baf31348dc4935dfe33d05ec218e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d18b3d45534eeb58b1d44b4f93ed8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e801942333fe4d5def22417e16635233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d396fe9abda89546fe25cf6d3f2574e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b5614caefc6001375a5056c1bcd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f3610c3225d405bde60667cb7a09e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b5cf1d41d33ed1997d05b16628bf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bcceff06bac679d4199195cb6dc30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712969e56876ab1c395e36d47630040a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b65eb5c1db451b54f5798568afcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4214d228a7a47d7f50fc1c778b4671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417d8e17e2ef1085b6344b15a3769dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090b4e620be997858fd36d1df0a8e87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478355506d18de678da21ddbb2d9ec51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8ecafc0193e298caec2d6f2971b83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd8d8e99e5c1faaec6324197454693246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6513dc94176a6c3f37cabdac3e6d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48f8ed9c50bd93d14819f119e319e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4361e567c04e600b11e7960b8ae19f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f11232ceb4df4baad9c7b7ed894ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac11f0ada91876efdc935156ec2d71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62506b2f312fcd6c2350a7726502877252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc669bb35aa4abc775c1ff20cc97d075253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3efa91527fbba1413e94305b41147b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9145e29a5544cf67976d72984df0ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e2962b4d0d7ebc11dc1ad5ece02f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7751082f424b4333555096375d6cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385b3d7c10a7f120b64bb99b25f28fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7f834916ffc9f938fca71950b08af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e6452758fe63496ca01d2e865d504260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51e51c613e5c093da1a73152557e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8dad1944345f7bc61ce499e47c75b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907e79d810bbcb2c87e71fc414e15c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075acd85f70195b4be0324e011e5ba4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf101edc945a99b422004ab7193bb4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffb54c451061f96b2ed7b5309583c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d7772fde6a72aca8475bc9c52084a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca225f278e1c468664662f2584c4a93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e2773b3b1696240db147e6e9d4ba8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaeeece16b11544a5a20d774e2e566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f12a9035e5be7c8a67ea1705424f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058735bf4d230e359933a1a009de8933272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538031122eed3b29aa098396a5a26c63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b82b58b7bb9938d459c1350aa9577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1f2d7d8c05201080331ef95e92511275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d6999bfc9124e8acb3adf3ec1429a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dccbad2fcd84d1d3c062a67e387754277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030749d6f72e3678d4c7a7a4a2a9e1cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190c37e3a07e62e0df3eb485d9010b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63e8cdbad585be2d98372dd66917b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff489dd4c0d0d427477e4259221476e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80824ba733a85d4d2332ba345bb65cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8232c881acfc351843b3a3ac4c53d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac1e82232e2a01ed6c781e6e0fb655284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39143a64221c8a890259d65973786e89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b5b5865f90ce5c9be70184d5cc0e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fd9122b7037e0752c9bbbb304cbd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daff0f46363471650c8961022fb463288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f45990eb8314efa7f5020dc37079289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b112bfdd5afa266aec542f0c54278a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279123609d6a74d9b2a28e8f09352a16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb822d25804e3c9c5b27e30537efa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32f13dbf360e5c384c0d2eb2b94d54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945eeba62df8f05ef21b9be409c8ffd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f089a3b9521df74f8ff36ea74e40f90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbeac52c23c74dcd53905e077f9ad0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cb87179031c8030b3bad70b71038d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603864ca5fb617cdfbe85427d0202ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebadf70ceb6573f446db3313153ae89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4e34b78bd819e909a05f5ff48db6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5660fad33800604ef2ab8a0e41b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06435ad26808661c7932e2aaef2d4a0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fc18e0ffffef2d671c8151f7df370303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb1b51968930753bc70d46f0ccc4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a433038c867f6887a7845f2e1fbf9cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01f6aefc425a70a4a4ada4843d7403306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f6ec922b10396a07a162323e47ba8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153c1586a7c89737895ea68c7ce2cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18a1cf6006999eaeac2bcbd4ebc76a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07629bf2e01136d0df99459d000473a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6479d80370425af7eeb6c0986ad634311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2e08ea5b7dd715a3cdaddf1c9b5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bdc1d3b7fa9d16f51e4940972d050313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f202247743e31d87172fa79648663314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eb3f11df107701fc7cfd56f1001f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff1b84eec81685fabb01c3eeab875f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e65ad2f4aa903d71445d110280dd46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58ecedb2f0397df96ea24c43a8d8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b9b0e5a29a4c5f50f179532fe7818319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1615aafcea2a77916c4cf0e2a3a11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf88ed10532eb83079013e154d55f41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7590308a83afad2987bdd66f3f91f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f998c23162712010d86a97204dd98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e2be59f82f13202f85b91b1a3ace4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a5ebe3063dd65b09d9ec7fbc0d126325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659bc4d3356904fffe13db56a5cd06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749009e64b144da653f4f35c6c3c6c2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd72769bf54297be5a65f51bd603e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ce57c35d3d9b05be7969f5157b81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d29ab5377397015970c46fcd9d96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87055a229ad7e3e9c91cd5a423f29278331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480ed97c2d383c69a2452e11e56bf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94ce4cfa8a43bbf509f482bda958a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c15149a7fcf9afa872c4443ce33391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d196a20debccf00f31ce05beb13e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c033caee8486e9dab87cf268123e5fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2682a2bfa27f432c8aa378c43a3fe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd46893d49649936000674affd7b3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42823109b8652dc22473fb56d5e55e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf03c1f9844cde00b1b4ff45ae58e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ca6708f5259b44ce8bd040d63b048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66546308bb367c3c8b4288ca1d5955b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bd81deea182c07a3b54a42a83ed8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd09508fcebc3d484ac5afffe961e5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cecb9f03b31694809716ff1fb0d1c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b55704aaab11b54c8aaef1d9b4cc4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606af637e05e195befa81efe8a517a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349814707b44e57095633ccec1d0af1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195d9a2cd000c216a01c3089eacca0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2097dcf5d014802c3542bfcf93b0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebe7be9fc366790e1e2a0e1a636af618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f299fa70292c4cb78446727e4cbec919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d75c686035baec506798bd9e00c35d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300e254b24f08645a86ee73e1124c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26ee07dd7dba3a053f634223162e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd57b30498337b79a4261cea7f504123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a373b000c1f7498e6d7f3dffbbc09224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83fdf129d2271f7329683288ccaec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f9e6905dd5d7d841ede73f169e3d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0f981be75b13d6c59640d988de86e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f6e0bf046480cc4ea3b470740f5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c01ee464964e6fb413d9c4de81b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6e37d9b6355e02a1d2d2e2d73b0cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1e1cd534c23d721a5b1f77a23b5a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd84a80fb7e14d1cd85c75fef8c22332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44da7b77e55864a52539fbc29519133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ec7542207e103414588307128894934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc75dc09ff54deeec3f8f6cb6cb9c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b626cec1ea275bbd1e3def99ea504f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7fef815fa64a73bc1c0d19be67b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c22b0a7d01f39bd5a7541b0305c1a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29042fbde91d55fc7b46d25c45d207da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924d3f04f3cce36ece35340cd656a9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f342f632b17216bb231c3ab63de241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aba6c14744ad100db2d46417e0028c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d6f5cb4ec1803d00eef8dccd2354343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c89c52cef40abbc5bac4a25f8af3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a660ca1fe9a4cf5422a54691d99045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29807010f3c51b470e02dd1e893d39246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d45ffcc8344eab38f01a39e534e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1180cb6d37307d65da49acfa45f9e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a074de3a61933b370a604e43b1f5e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb13a4daf7e48e8b3818a3333925fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5898d52d45ab6824ff43384fbcfcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202246e241ba2f15edaca34a326f5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92789ff350e1849667ed2eebc0719c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac779f6fb88f1d90bc251dc9da2ead54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a8d07182a3fd5b7bb54023928694555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d44a4eecad85c225d20108111155f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d763cf276b78dbfcfc232383da119457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d906ca49b1dc513b21470def54ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789f57ad6d3dce4c98218629fe768ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b85c21aeda8aa84b985a197cac4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc347a416ba2b36a94ca9b885b81da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82803a9bd8981ea601aca56c76c35262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48270b188ea916399aba9e39e938e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08bed1a9f54df33613887948f7cf5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c327c41e5262f41756833568786cb1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e4b854b737172e5b29bc2a417fcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b2aa9b2ddb927ba853278aa65f9a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ee48aae67cffa43c574c0df86fd9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd642dbd5c93695704259ff3b078ed869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329a1b990aca7f6502ca59d2688fc6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7bc73159658c88cc7f40ead3f3af471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c6ea7c23c4b113941f4ce07caaff272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279185e0cfd66d177d6e1a65e29fe4ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206c6ab70a95a275ca5a6af698b570574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49027fa190e492b6263e20ad7a2b76575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3a8ca2d05e4215da8b4e7a3edeaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37047f06fc0062e978cd26be1b951777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651652ccc7f5dd9c0cc6f8a7a6a6968778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756cd5fdf45d1119fa7b9cccff864ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d5366248f04161dbca819906d647680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c63491c5cb3cb3634811fa8aa3076481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ef285e75b11de52fe5b897cd33c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d44bc795717ed2e2655082deae598883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590238dc09feddb6e90dc841ab05d0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd751d409023c4bd397fca4c1f4ea6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ffd632f126cd81ef37495cf33639f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d7dd84b5ff196ec244582bc3e4be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f8487000e66ee40ee026ef441f6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282205ecf4e24214e8811f1cc0c2f3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b031fe2a8f06b17aa7210bac2ec75790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc669b2aa98d8d8f595bc577d2b96591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36babed1f4ab363de84959e3864db28a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4364132ece7df8bf17da67730de74a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09ff7d2372b705d60682fd91ad9c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da34b7338cec84b16e8324bc8b47c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe18f892b594169d0f65ce9bdf94f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb1a11fb76969e103ac56012b178097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2742790b683940fc4a04e8688ec1efe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0304b5437241e0dd7d8da4997459199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0dba8978e04992312e326f5ff0c0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c7458c1fecb6b10c73f94a7769616101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512fee47cfc5d53c7f2f4b8b0fc38d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94681f8ae2487fea17cbc0d16942299103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b37cd6de45512757da5c4723f1767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c3b265467915d719e267a3189e99a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625de9e2cae0be3312d2f64e8f7d65e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857caddbe039f002bf38304492dab92e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678b0b422d26dbd59137b48ed3949c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17d812a75f331d09150361208dfb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78b4f7e5388835503dd4d5e7581f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ddb8665d22e0bd304e64cf4d4b19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cf2c8d230601c04b0e564506831b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a704f05e1825235da46aba9ab511113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3bbab65d16383791af97f45b5af3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023bc93990e2becc0f0b5bcbc14da7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b91f447d5436af092647173e35a5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cff4fd9e00326d8977ab6fd282b503117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f4e384d1b984ff4df9fc28df0659f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753cabbca15388fdc850bc35209a780119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723d614597b86b1d37247908c191def120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7f50fc4653dbb533c7c3ec362bd05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1880165eb4f284e1ab32d58292eeed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9d70f918c4c121ad4d5c071d20ccd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f01199cf905b602f69a91d6b50208e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24ff16370241aa7c27b2669537979125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad027f7dcfc70aac0b4374b9b6d6d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559caf02c49a9bdb1f3f2a7696adfd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7a7f453c6c4bed42106e3d0d0e26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ea36592dee5d00fd8c6a30f526bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89cae22e3b7cfbb14d3f9a894f483a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ebdec57f5de5df76749dc4ab6f75a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc810fd72bf1b92625ea46a9d69e49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05f890c1935adb9d907407ca1e4e27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49af3efbf6e6e594ffd268d9de20b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de4f389cb9a065ee7a38893fec47ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca7d648eb9e2bd826068e84cad0e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b317bc5a5f47b89925415b66e63044d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec88426b2359515e424b3ccebdf162138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bcac94a0d56e3c5bdd06a318b0a7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71277b862910ae021d6580335650c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75140914523eb10436e430764c4c4668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de721c7e3b25ef50c64e095fc8897e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253832ffbf173fc5f5b1b2f09e69451143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434f87887da0d221825722e40520c8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274a1ef305e640a678bc5a899035905145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6b9b12f460df5a709b6e0a7372ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b65d8a46276ee15e744ab107a58dc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd33aa5596d29234dc78480d1847fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb101eab2e815a1351918620e4d844149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2b28add8545015d147cf032b498bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c94414d2fe20e9d2f88d12678112151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5853d729a50ed6e877fe5e45d64ea4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a86d87163ea8031f9c32ca8bea691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6b5191e851c9d83efc69edde38dde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d7f3a0948da11c35651c4b926c1f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d8649eb86eb5bc3adf55d1eeb3f02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9913f4e4b5a70d258bbc43d9723f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88636e3b3a67ef4e034b5e784b6542158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d6ba6297be83a004aaa5133c1dee1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713227aed3c2b5bf38520b0a00397420160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b72e98faae515bf2a03128abd8640161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4c60a84f5c7fcdbd1f3c4f42d6fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab93a8f7cf2ff1adc3a8af3e9d442ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077770855db64371fb7227470be87f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cb1f34b9f27f38f7b19f256f0bc88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d367d123192f5c867d6755dd0d07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b6e5e300257452115c8cefa2aab4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499af03b9e47e8a2defc2dbc827a878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31796bb63c08b191e24ad15941049169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9bdeb452f2aea31f1778d2eac645d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc6251e1de7fe2dcace03eac97a9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c8cab8e02ac5795a977f70d7c3a6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610208936fcb75c86708523c72830a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa447e407b43641065a4022353939174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca0ac38b3dcf8f3f8e4841dbc296c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965f57cd232c3526863f7a1f4cd1879176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba275a102209162cdb3e6b696227df8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdbf3bee5e291b66f8fe2541047ce1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7035a341147e6392c00e00fd084f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c5d25329417cbaebb7a22bf63056180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9c0ee58fa0251c9717cbaebbcf70b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33185571dc357d858e84a6f72fb612182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc42f2dc63250df6ecece2c36c9adc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d890b8842f0affd268c102f33a9f7b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7790681f191a7c65946d030aea8c8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e58e4c3ed35e1b5b9f5d4aac821d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab437bbf4892a7a051d95b9a73b4c4ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44275fb28965e1c84a8db8bb13afeda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c17a2d692674f9694dbe09ce316da1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47e06030443ba95767310d8510658d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff5ece689915e32452b9df5f8f399191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e51cbed5e6bab9e6674f8920820a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434254b3cf79601ee13377865262f14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed419c88a257a14de4282215db71af9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d72dbc5fa480e5f6f6b15fedb487c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707f6f2d1fb882a1e0f1a6ab9aebcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca8c390ffbfffedf52ad90d1f90e3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea8128173cb2dc187ffed295db2614198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870dfeed62b91c2fa413d39b8ac7fee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe15b983058c7493c7b9a35878cff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13e59df75599260a6db8965e381f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da491569d4af10c23df3f2ff3930767202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082e384e09d248502ec4d1070937d75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74014d5c77f0b7574e135ed7fe35db46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a748bea33f5c9bc377db0822bd42d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40928aa49c6a3e15555396b5730a0cef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf4ceb8b5ace49b523d83be3eb0b6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020e4343ca142fbf278073a6e34ce13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097bc572975e62f60784ecbb76337f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7394993e9e6fe62d183c895b9597210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9f9c4e6f094cfcedfaee8ea0a2972211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba4617e457763bbecfd650616cee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668e0470062d2e893fedba5f6124e13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b71a27332f5cfb18110ddb2aef3a6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e0cdeeec592abc49e113c519f1040215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81239635cfe0edb35622ac04a37b75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b68d47b3988370a1f6c652acad246c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569a7cf7bf9d9ffec96d48fe236c9e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d85f365a945b9f2733536ad7cefc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f4526ab96e56322f4dd742c8a405220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2896ffebe9cdd2f070d9b5c9c79525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871759aa460b9d4e8732991bee91ec91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec8da8bc8f59b0be722b95f32e7b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc06fd6949726d928ffe78deeeca35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9292d488b11c9de84790ce48dd92b15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1d9b9d40c98def528a490e973f695226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80875510b1edec09d0c04be0ba2323df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b88ed68e3ef204f339e3b7e7f0b01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106769944f982c55a43b52fa8dc076229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10199f27bcb8d143be40bc45b6b30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd978ded3b3d1db544cf0029f7f9de45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338df62ef8f2ad9f125dedfaf38114232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934184a88306807923ec9f68bb92113233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f922a5f28b440777dbc56c8b56794234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20685ad2266a60aa5ab0e51571c3d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef20e96b836b73bfb1252d21d6914d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f7f8dc62b3744f87896df824f3d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f829c85b87f9b254a4dd4af1632048238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59827d54fb8914e0d83c0b1dafc0dc74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec53a7d793720b7c3ede5e64f89432240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741b2d48680cbe0e9bc5c6776a12b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed875d9c7e1d99bc374dc56d177d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d243c5acd94c933911a3041fd6ce4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb5af04b9461e2b0c99c6021f266f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48874b8a6f3186870c3d92ab0d8139245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7103c6da971ed1a364c3672c3878246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da99bd366c871f5a83fd7049778ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460b29d38780950bb50bcbe0a441bcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43092c848c10a483971fc7dce93bee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef229635d0874686901e7d2ddbccb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db008a254261fabb80893225108633251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218efb4ed4f9931ac5f3c267006a363252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac5b8deccff24e6ffd09821480b98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80625997c559091bcc70930603d4ddb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e1be043eb147f79131073a22d15c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdf8cee66ead71df32c062e94bbb36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199efd155a757336e8a103b3408e3c9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cfeca132fb9d22df378e78e30c53f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090fa8b33aba221febcf3418c5a3ec0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f940598f7d993191f40c8b545c0f78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f2e2f4999b122016911431aab2ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d261a32bee044218d2d4c25b9a4ed3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761edc18110cf45133cb96f0126da5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42639bad6d80247fbd493b0296bb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cc0185fde5f5db3d64e38c45279e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc53dd9a752a3f4faab3a5e4bf7e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aee6f4b81d6b2ff4b592b4404bce7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c92dbd91d897ce5188f0affcffb72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167da6069f6d30eedee773b838be37a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7666489741b6048c810173994a943270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d67fc351b061da4197fd7be0d9af8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2926ffc4e0f7f058cd2353df694ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9f77cfc801c3b10c91bbd9d25f01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6bbf9ccf93e6aba4e7d8a5d0bb29a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf06c17fc73abe1bb6844d0dad12ab3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e2247ed516c4ec1e30c0959d2c5b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab233142d44880f7dd285a392ad0330277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133a142cbb9e3160f5d28b250bede02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b3b1fdab3ceb41dda2c9f6ed032c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1031e99f1eabf8ba9b8003a6db2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d97743a022dbe5f43315421eda90e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5f58d429c8dec7fcd4d09c7af126282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b4da3fe8a9bee60419266f62146c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a660340d5c975a63449cbda04fd9c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eea0f32bf4e81d60233469d8557d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740751ef9cb4d5f6b61a10259ae3b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1c1a4974d31b5f572bbaca651e23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cfdbd4669d13945cd407ef4dad9a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31af55d6eebd5f4e89f3dc2f0ff99f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f38d521e4c9c38d4c9715514e444290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a768326f89a3bc4953fd62977bbd127291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cf228af7465632ca0db477cb1a679292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10964bbb59ed80ba3338d719fa250db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffbfa125377d1ef401f3f47dd63948294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33545aa9a28d2dcc01c611c2d878873295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32b85d4cebec39e078ab93def3c2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaee80694a14107bb8c38e3952fd94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6011eebef62c6db702b9ef18e4aa57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34607488eee9eb784bfe85a8ba80753299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb972126f2dfe347d1e426e1322b21f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a973b42e3bc21511f807a275fb46b0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46397c7783922c4e7e2b42ba6241b3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d45504e8633e58bc19ad7942ce299303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101f1902379dd64759c2e6e70dce9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a5a3916f017c6a8e3bf11c0ef77f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b1ad7858b19e40d610e4e7a547ee9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b709ffe6de21f2c0d374b0ae76a97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da224ec6c1e9d3f35418d6039540c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f32787437b7e8e88dad127713b387b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90dfea41cb3b0311000ec4dcbee5a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14c1c0aab5578ca3a9b41269057c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7b8fc3fd3866428c2b40c79f5690312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a66e57b1f690ad9bbd354103d4e5df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75097a50ea168eca7b84c8d0e6275314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90ad7526f073cedeedce010a470df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55bcea81e049153f4929281a4cafe7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d33af49130ba53c44efa9581beef9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6773f6f4bacc5f4c26bb70c4340f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dca85325d418f3f4a308f0f1fc7b53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6d2f55a605036474f776c7bea4a6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254bd836b00f76ee78ee5d7530f14bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e9bb9fcbe84ed5ca0a446ccd991a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669334f4685042ab9afc875f9a6825a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75f8b3ef00be65594c806c8d657591324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5f623603b2ec35cc85b42fc37749325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>