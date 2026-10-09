--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054808daadaaa95d2b979fece7bca7aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4140142011ed40cdff53558f1f2ad712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe087a62ce7bc515ddbb4bd5ade503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afa80dc60f5276267b788d0907d87a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7351b1c53a0156faf0534a7a453105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f3b42a658c9b30db1f9e98af4e9f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d42a679ffc6e44105d76c2f665b9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d333468ffd287da2608eabdf4461058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53724b3a3c80377f269fece67d65679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eea94762859a51b9e1fa92688e11310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad957e373181a0de8f55240b8a9796311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e179b1b3607ca918ace604b4e7b1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1407e4e6d778f5e0c28476df1677e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60c1d6dd8dc6853c2806943a1df2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677e5a4690f15bb7df3df60eb5e64915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e5fa62b62abbc76a80b548e6fc7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1f964983dd745542f8ecc0a24e7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda57a483c47e9be00c67ad13b68dbef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473cd5dc45774be78bfe8fa67d7437d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb7c3b621e555fe89dcddcca9378d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cb24d3db4cc07b9ee46a94102c99921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d05845a26ad68855022c6574eb48c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8e211877540f6da760fc5d15cf30123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4fa8ad510d703e6351058264123c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e1ff815696febfdf822cc97c637c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9990b92041e5c879014b03a282d688726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27812a0b73c8fff35c5549662dbbb3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a77348c116bddb315318baf64bd0de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fc6b650f71411359e83a7ded254f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7b525a4051ff458486af1ec1b61e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992201ddd74285eb484c4659c3eb1c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4394e832d8511cdf623cc070b61e3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e91222a5424876c6c8cc49c5201a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d032616e9bb663f991827b040a6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc1ac62a0527fe2f8fe3f2bb19af1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630dd5bab1cb80608bbfe27d16229a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8c5a1e17b677b445b81df491312937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f522faafa99c34433037e871201538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a784563553af907eb67ca94f0b3e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd9a4a70871e8515d876fedf26f8ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6a196e71b9ef7a5915305d58a64f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aad9378b51b43f70c8f4e874e208642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad027203c3360d033da10747432e21a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074576b64dd3f1290e1bda2e669cbde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19273b7df025c1de7ea3eed76665418745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91f7597d5b364f909894bdc77d8b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca40307324f18d5c00a1a99080a0e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d992d9f0c2b4cf8c79932c1bdc48c9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1a17478d87b7b52612fe99b1848ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ab62c2a84bbc2fc201355d0c4b04150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c361ebf66661d70f4a6246f8b3a4d9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6750b54862f9d6120e65a2f67c06f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6032798d0babb3a95db76d1e48021c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8d220a2c84095f9270d4baf6cd4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de5140d75ed6fb89fb79e28ba941d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59d77213648fa40fcc56a9ceb953556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f0ec3ba06763b99a3b6635949f1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846207040456c6a02c75f02ffc6f6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97f20ef2a39b8ae6fd39343b0c1e3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea1f1d485b6d8267065478c10638460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db581fbe74ec5d32aa07baa60dd2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d375d6dd9f02f844372047e43e36662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43bc4e639bbbdd8857a8f0d17c6b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c781481d7f51b46a94efbffc765fdcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba98a151662ca9564bc022e96a2746965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5990de7c6253c755d062f744d0401666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05333016d207af4fcc03799d23b391c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57571a36ddaea4687c261df83eb5ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598ef8de3ec8f48d978301c5cea055569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdfbb45789b2ba9a5977eeb9a18cf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ae081d6afa62ee24bc573cffa48771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59eb28441a4c52968541f8daf31fcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608744c8029d48b1983d00b02089010f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef15ccbff57cba047aa44f56c0367574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a443203b64922008de686c46213a8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c492ca8a87a394d5586a717fed1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70044df5f55a6d24b4533dfd070bb2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dfe69691d2d84ece0ffdc2c82430678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363a1c93e972d31aea8ced7da6456c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fea3b7189f524e95ae2248c1703a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3fdd1fc0eb95df03abae21f27f5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591d257d848adb9f09ca20d3f84b6f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e73766cb5bdecdd7a69ebfd5f464f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e188f113e34ea5e6c38369404663c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea67714c1fddd146c9f23224e2df2ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0dfe8ec7095eb4454fa355f2dec6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322776ecc1135086c3c85a371fd762787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66a76d453f1a2331519700e61407a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf404edadf7486116154e5c3be44b3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0ed99c3b826d1a4f2d0088f6f87a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36668ac4a2a95faee7a98accf630e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351593cfd1a3f1fc57366157f2b48a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff7212692c15f8e8b6e72bf3e468393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07e3a43aa267577b9f0a72d6d90c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4d3d4d60786cf8ffe3b0e1704fd1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d72029765836794b88f3e3799ddbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28e1a104c9eb809b4df423fda831597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2ab25ce7dcc3c9af6c62b344e0d5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771078ca6e6820a6d59eaa69e534906d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7fa706eb921e22cc6c8cdaf14b77c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f8f1d407b00233ba145f826abd3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d624e0d9d27014fc3e7c2afd0c8de3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ae645ce1cba3ce7aac31dab47623103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb92ce05f050b7ab47a05c364f3b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458341f85b980f3425589b02acfe5273105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ef44561b4ef11afd747d3b0379a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2bf2c17bb40d6c1303b32728addd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d533dc3029ab452fbba4922f3699b73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fd03dd56ff77eaa722168399d9df2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af338cda75293a8dc4dfad3a0f0aded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca392ea6d4e2695e1219059b963481111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e194977f22b96895ec56dbb6b471fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520d09c8dc52574101c34b64113093113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00665524d447376423f783b159c28b62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5b0b4a6849f2cf96bb85df1c43e43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9f2cc8c111155279ca5b4889e9491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63893aae9f830e0555f940ff12b71bff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183d85fd3059adacf3bf3dd54b73caf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df875f37bd0027c2bf0a85b82ea26ed3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f06d8a2b4bbd267578102b53a12e21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c2d023b4adb0e15e9dc8d320897ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95fc790867159d46edbdfbe567cc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc4c30d4d8f9478e9d6a46bc2a6b2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a14a1de51873d2ced6782d010081124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35671dfe1a1b615ea569886d0ff7594125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe53f21cb432cd9c6a7b1614356bcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2b6cbe4c2644b1271b33445cd253127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6025fc674dd6c1995aadf3bfceb513128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab0766be79487ea1a94f02580873d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd06dbf106de34843e20531ddd5691a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee676fcfac968dd04e80473c9f3af9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb98c29e1819e64b76ba6a55e4505b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab8e179ab69415690f89ee2bd712f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c4a0309fe9ed2a4a73f16079f130b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824c5bf0d1e4bdc1b8d0aeb67a600d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a70b852d055c0c4885d0841f9c4425136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1312ff6120a1af630f55a1035991a44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e21aa4dc996dc5290169d77dd75965138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdec6693fdfd3e6b6e61a14b850354139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbaabf3fe88716273d794ab0fc1af3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8e97586e4066154a7402e52ae0e95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea796ff9313618c755f37c8744d7fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba09b8ff058d6a7084e87c819f1eb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeac08bf262cf7d9a145832ac3a277144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1ceb70b95d4fc82ed969b17299dc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fca2c1a9b3c08455b35f7ba8728174146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35232cd05fefae494c7a1c06ad0d3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dde8181e5d77061d20d7c44a2a01a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d42c21f85f960f331b24c20ea42ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf898493ba7092f9e48ea7a81b1fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a2550dcf9795f6baf41f38a38ec76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f965263565bfb776abaaf64c3f6c5a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315efe1f4ce0553f06a76999f472b855153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86f24cfb05b13b7ad045bc973da897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8517925f5f58d3db65f5b29da78ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fedabc54530a5f1035c1826f19476a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c892e78cb5db830ddd48fa187312157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59d1d8fd721e0ab772a0de74ecc19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c487a51c80580e2e8fe938ee7806b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8316af2ee4fc3814dd6383db1c08635160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6519c0988c7c59365897a5acb5ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89262aebb3f969b83659a844a22d087162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9561b93891c60ecc94a524f60c835163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f041fc9e6ad53307eac311df662193164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4b3d4ddf322902166f88fe8e95bb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54a7ca4b991e0026ddcbafd9bbdd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d3a33cf107ab1b1bad538aa4d783a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c7762183d74ac4b1feccb67b37795168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f4347caee7a9c86c7aad04c4a0d9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976d2f3b1f2fbc8a7b20f43d7a9453170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0887374bc32e8c14a24fcce26ad46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d39df0204c9ffc8ee48242b1f96eb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9b6c7df105cef19be70abbad27d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea53a153fda5b1e3a5ffb59fe5c5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e073ba9576b5d9c55beb1c5710008175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f348b79deeaba12fab4f12c084e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3a5524567e7ac1370173dfdc30e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc41e61e6a5e3a6874854a24781b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cf6c405b0cf1664cc6c0916b4676e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311ac6d163735f6567ee0a9ad570084180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee84ec9cc394b4155e4e5f059b0d94e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775210a02d35ebc44436a11cfa47250182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed7e828feec7e141a36d8a36534e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9859e6180ad9219c92f421326423184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dccc8ccee26c50ef54211f1388cd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8493f68c67c68f521fe34b407d21a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798515d867b2cad45a858f0861c2ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6d8dcfb79933b706c9814ab6abf6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eaab3fcee4f1f90854183f766903f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72508a665beb0944826588278e1480190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c35235b763e8e0ae1ea77f3a0028d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7a3ebe5c4357a88171914d95fe714192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa197f02788594e28346fc7c301a0e5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cea51c844be1fd4df5a7d824d5aef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f337f124078d4fe1418fd621868f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8a80cba9f2b7d7c0439eed4c460f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316d0128122effb9866fc66ed9dc17f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e66559ae716ee29926d8436f48c10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b548b3720fd851fe0c369d1243b80df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f67af4d3242d0bd38d489eae46264200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae16ef3e174c55768a3e92f91602fb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8394ec1c44a6e18f2bde93b59d0ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e2ec2a5fd0e883c479c5a795d172d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d2793b3b31ec370d9a74f8669e8f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7b8208204cd1118861db1dd995a87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888564b69d8ccf5e94d52201d4d54e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e853d031a7950e3a0ab1c6d040b927207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836da29bf13ef0951d0b2c6833383a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c642daba70f98f7dc274a05a0247276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aae08ee7cfe0c8be9048ebec6fe08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8773e0a511b3acc42c9ec748096336211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba003a5ddfd70b8dcb71d06608d389c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cea0537404f535ccb240b0f5acfe8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddc84802c83560c9ab7394375bb32c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44330cc3bb3c461a6c61829454bb19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572191528b813a18212dd409ac3d1333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670b7b53ce0fa5c295e26818c99e42c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830d66156aa551cf153f53191de0cf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155dbddf5ebc36f238f1b94196e529d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f1a47a13fd69f34bba08fbd86d0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd973970247194eb603de45365588381221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25161daaf6241f89fcbcea93fc6fae7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be77449bff0b8962ef8fb438d2a6b0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b4c4823e03f03fd1b1e3479f33f2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd699abcc42cf5ac66b86d83dfed8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201b07d2f3874f55d0e790ee0af8d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367887cefe840f3f01a5b962e5aa58fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804d709c3df502b440b9412b573010a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bfed1381732e72181133373936063229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dee5b05dd8626816364f7eb6403f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca19e5d1f94ddb469072ca45189516231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878ff5437b33db384a7a022f599538d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a17567d296e92bf78c6ba01aaabfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50781af90fc473e5c731ef6cef4a84e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bb987822cb57cfeecc6cdcfba8448235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0bdde33f416fee25b7405cb72e49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439192f8b51b3ae123dbaa3ce4ff4c89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac90a6baca40ab2312e80a165dc703238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a451474851b05d1a01be93c4fdaaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91ea6412a5e00ec5beda96ca0f1309240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8101261dbe03c9c017ec611afb65850241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff0c5f6b0af65fd49b41b1d4640c5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e5969ca7874e05b7dc0d79dd7c88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607da0fd05b07aed5e298f6c563ff516244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe7ab17b9777d74c771523060bad41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599953e3520208985a8aefbfb4aa785246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8281167d687b0acd018018b5a0411247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96cba5c6da318a7cf623534cf60aca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b00df912961de64e0f4d27d2c827f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e93d5302897bd44d5d479858bf094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b9ec86043a845d21e2c95253b9fc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac7ab63d037ea51b85916feeecf72c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e9706e35ed610f1e3b9a5dd693f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6c22b69797784f4902ed94ef0c99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549f0d2be94f95c25bba9b12c8d45b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ca4e1dedaec0347fc8b4b44e7fad8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fa131ccd22db7c013210c3d755aef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45537b184c6b011a52301b50a5d727d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f4d6079195903932e6c4b31797aea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f271a1720fa715a8cb38a5e478126e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f1db5fc49bed848e3846478608e6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888580c1187020e765ffe467a57cf0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c7214e56c579fd41c8df8f1c68ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd909a96bfb8aecfffe388e99f946264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4cb4bb9b9eac60be532f9953acb2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f396163230043c687a83a15623c307266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660e6ac3edd02bceab7bbb54b0cc556267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c1c783ff19a75275a1f8d6633d0f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09ba5609c41596848c3b5998c82f92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589689fc6859b1c347474dacdd6430270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227da035e7d79a6fb9611cbc37ea2fd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b4bfd7568df9c1bcda0942e5154ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafabfedff77e5049e85a376d94ad556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68063b28cd6ce9e8f181ff50c70319c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497fdb20e88685a092bb7a5c15751f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45f8a739672a9025061ab517b2486276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb610f97e63719f1b3855f4cea106592277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83d69539e024ee69af7d6a37e2c7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8efeee5a5775ad306d22f23072217279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f80bdef2557ecda14ee205ddf330280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533302cdff2b40f6fba48ac2ca72ab05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be29f991369e56d6ea7a0cd8f80fa5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75073a04b52ac6c18e57ea0c7fd7f887283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca3edc87d540cafbc177adf86889d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66407aedaeb0f9bbc839a99c03c62100285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5670ab6fc56e84c3817590d988dc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd24289216e5dc8f5ba202d3706438d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47e6f432cde5f804f86f754b7d0f07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa49f38ac006df0f6636c5e778a5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e717d155ed1b62983c5cbfe785e967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c18d9ea32bc52a1b42c043808451291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342333dba016bdb82ceb5e3e4a90f4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d460a182df85f2f53c016d8ce39606293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795376b69ac8af328ce0b2a61e6a981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3cb54879a61fbfb7ef7e789be47a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5ee6b4d0dc42d78698eb4dde4d257296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f3c052ae894dc85ca8182cc7fb42f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d12c953eab0eba1f8358c48dbf6723298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d102c8e46ba9fd3ce5f481cae854c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6925450c4f2075eee48d27f2df053300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac800f202868f8e2ba14dafbcd680d43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f136ac5dda112ac5e9804bc142c40c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f2501af2054e81fb2a4b871e0cc6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb40d999335eda6044bffa3afc5643304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a9bf0b8894a6780085952911ab82d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2af7421b53c3f86c5e69981dea76e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f93cb4d89821ef70323331dff0ca2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67081e384b80d044d2cfc78a88e944dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c765e3edc344672d23bd6ce4630fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1d87d405d61c5678ca5630192ea49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4342e002b73460b45f55403cdb2081311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b6e17000393daf73db0522076904a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a294fd4147db5689f313620ccbbaed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485cfe83918a2b16bd50068a8490e39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950285f5b592030f0534ebde29eb6868315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698766609f242dc49a4e0da953a955316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349d0dbc75942e72273cb2b08ef3705317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54586040e5b698450ba21cf0ee7a5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7950991a76a62e7f32a2e89f3cb5bad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea467d2b96cb5bfe80998e9cc55734e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec07c1762af10ea5dcccd177af2d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006bd0df2041d3473a0831bec62466322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661babaafe1d3ed7e39818aa037a3fa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa79238e4a28c34cd1d4e989461e7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed67622b2113626fce14401379e7d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24080df3af4eb07e42f33869f3441be1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ec2cf75d4d811346cd9a6d3b40c3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400d8305a94b3f3eccd5f40d751870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6bff2877e625bf490ec454df12ab4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708200573cf77f1891f6cb86ee3f25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c889a53e0244ba89692961a1ffa9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41293d0f547924ceb991fb57102fb10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb6269b4b80157d9a2ae8371a2a60b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff9bcaa64e7535ddbb75104cb571d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9da03de4b1dd7a2d06125099bc10f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc3acf313ae27696d31807d2f6b10c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a9d71aa23b8df7155b6981c8a04564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abda23109e34bbbb0b30d07addf02e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311443bf0d157742df7933d68198c076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5a2449c1bef54881ee1c686d56927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda10b1c44b9eefe650a1ea6db7a2638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2a10ed8629da5419cce032af7ae089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356bbcc264a20399c9b63b1590a9cac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afb4eb8eaa3f22cbae4c0114d7bf3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d0fec83dcea1cb3882f0414bdc52212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401d206d98ff6d51ca92742eadce76b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bee8d8391aeee5858cfb26034b6cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a158fed84825e4f8aee38dfae72c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245064fe282035f88601418e6832be2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55484728b930df3c1f64e675fa9cc5dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b0e3694b044dac2225cf71419ca218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816a72fcf95f2db0a3d6d87a67937d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed07a7c036cbf7a10b12a53aae7e0e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d016552ae86757f712e246100366c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd71b376635dfb2535c006c688c883c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3334537305040e632bcffd5e70dad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582885c38fb80b357f869a6acc80546824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871820de40add38c3b053a5c563ce3d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2096d404b9f77615e3a7067658904b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d14244cc7e51f547b60a84d0dbdd0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990798abcdeff9571d552a9000c99be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ade365cc064ce99c32416897f549929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579561e632e20494bcae9b0f279f54430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc2654b1eaccea91c80bbac2cb18331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886c478e27cce2085a3c8ae04f04c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86cabca6ecb2fa1b323260f2a923f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716623734398458a946e73b4d9c2d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b678485d2dd2ae713d64b4b395fef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8118706e5674500bbb1991b539e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1517cd5c475f29c7763ef44b830aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d2a4f578daeb302d98bd96a9e79938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89e1069f75ee0aa007e8f6453f12c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b695c722e2eb9e9265bf96391b946e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbd9fdd57f78601b29a2f83fbfe3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de53c23d249459c0a5b65b1fb2c0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355ec0871258e77a57a4595ab07e4d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e632d4aafe8bdac11a34c5d81877444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afed7bc89a5b466f9462592fa6b68045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714deb7fecd073623fe54d79385256c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680c4ea8aab0de0640ad656252056647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f20e8ee2ce65645a3c0817c9022e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42cd34489d99c5a2d0fda1c39fcf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43431ce3d7c83eca79af475d1f4ef3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e8c46006032830124b757b1d74df551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2381e37c2c8ee6072762a9e75514e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a35c4a069ec7d890e91ab96702addd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e77abf5eb4b9bc1598c42021d92754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c03d55247540a8446c7687b1d89e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f3a3e55826e141a4731d6cb5cb04e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62e9547772fd62f2b3544cb728e6bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2797f5ded9fc06bc190aede058a7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec801e9b6a5a39b9d417b3261ff401e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa0b24e3dec599ee6b64c3c55d2c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c4d50409b536487d98290d1df2f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a261103f8e11db894185e1dca236a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ea4481e2e37187be2bff0e1c9c1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf58ce1cf96b258804ffcce53de13c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db156908e3580537c567bf77d3a3ecb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3736b24f83ad1f0e0286dda4e626ce566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c894a5dd189e47ffec265046592467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbde4697987b5d22fdf0e02929f7e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301faa7da4c9f794e28252808e44b06069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b07af0fb29701dc9192ff25b7cdff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaeeff324dd49b06dd8d50a4a7bc2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffc8546ab7ee0ce732fa23bd0b587a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54279e17408a7d12ba25f1410bb81d4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41084170054e858f6d6af9ac873291074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdec696577d32b2041665eb1dfa60e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42154fc9b17e20e430562d7d41eed2bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8543e50061e16143e117381e13c3a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc06e3066e5c1e1091363afb0b60b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f619a56441b84920927e271d261495f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56bde485f91c7ce01a6e37d591104380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bb53dfed349e594d868f57de231981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481153de132171b3de5b47658b6ee382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f2c92376682fe61ebb75178fa91083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f17339450e34de0dead1f8b10e500284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6cadaf692c145130d6d8c3c2e264985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194302802cb4f2117df91e2a637b96dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4cce777bb284cc6f9e6e616ba5a5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb21ef894e85e29914ab44a91f3db5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68a259b92b8f6f6967c8354dfd0a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca69496b7a481457e198a63a0cfcb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5954483b82c655460e9c7fa72b40e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333348cca959489ba23f75c143fe2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf300fdc1e44fb1b00cd0743f902d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7c6bbb12f0cd81a0797b72088bcb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138fe9c40091eab71beb92a4a8ac5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f060ad7c960c7f9f26ca63b698796d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf85823e5e6be8b3892e7b90ee91e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f447dc18985b74f8b722dc88ba0db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccdf2eef36b3fbdc59a590862a7d6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff590bd660dd84f5e5c9a8542229948100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3d5e10173d52608dabaaafc35ee9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4b536f4d5e3706e5716bce622652102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22312814eb2b3b06e587575c7cc073103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48541f2bd1af3515ed87ab2176a9063104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60d3f0e0d0d08648ca1121d499b367105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace84958392dc3e29e8e3f9fad6a46d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfdd086cfb1e6fd538e1bdaa6f01b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779bb9317d0f5fb2fd2dc245b6a268b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb54b796c7f9d85c81c79ac1a43eb5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852147c7015da0d656f537419a9a49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db077e8a6f5bb314438c94b19967a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd6dc12f88d261f8a995504a24e41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666326c85f085d37e15c6308b38172113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a34fa2daf53219697fc474daceb010114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c955c4435b71bba4f812c19713cb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dbefcfd2b3f9627a8574125c34f81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1ee04e7039ceada5e889bf1c9239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f62cc5667ba8c94094827be0188ca3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f8fa5389a5fc4c2f958bb3d14f51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e6c6b0f352b3229adca5af98a1c81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aee18c039fe1956fd8b2398be9bc9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40fa88c89403f9c0eb5bb62379af43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080537765cb80a276feea8579b8056f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd466e34b25a8fe8abf12e70796cbd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7987ec8d22d665322aed44da80018125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf447d8f360cc4e500704d68d35b73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5531fd85fdc6fa436d3e3c08b3e8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefd0bc7130349eef0c9739ce066ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3369687b231ab2a3309d3c5955c97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cc0e6d26964a903cccd31839627a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb7d9c5a4437e0b2ac12c65d44cfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4443e28af98d6bb5a2776b192922fef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e709784b4c0860991abe2bc7ae827133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04225204b30f790c7dd490eafe7583e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e32c0bc46af2bc8f6db162c19eb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca6645cfe6140e138f6d0f48f5879136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95637455c8630876e75272a9bbe37d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1a2f6e81cb4a5ffec92ca295024f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef01a818df5d84828a33c30dc2c54c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d4c855cbed20f2c1f52f53d60ef4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d7705e182a452900a226648ab0a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89635db9e850373dbee9293fe4a0c29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc3efacbbb0b08e1bf3423d27044f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00037556056ec98cb85b96124698011f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbd8b86fb93b3513eae030c739f225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39ed3f39e11996f950a05e46c9c3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d745603cdc95d7c953e81f47b210d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf097e248f2e25b900c63c0785b618d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213992ab54cf9dbae1afd5ee6b94b152149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c272b19b4d1bb18798d8323b1a6957d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8488f28cbfd02be44b177dcd60cdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86693a6358b591302067730198af4e29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb30ebde83c561b0349cbd9430873d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0831e2070f8a3560f0abc784453799154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94076391f0741637ce9509656c1c7a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb34fbcb25d85add170be66ae5a14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1d9aab8777bed4bb3d2e5c2d8cc2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f32ca92f5adbd78283c75a77605f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be6d526de13e639640c258af9fd1c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470fb4874ecc684157020349e0b520160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab38e5a305c89b22197c1eccd80027161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0742840d55acae1c3c97cb1fbf7256162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c207fb950536c5649221f02c482854163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bfc1b1ce5fc7c3f35698efb65e941164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b51db74e90c385b463a41f40ce2d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40239ce5d928e58a4f1abf070e812752166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc27eb21e704fcf2dbc5a3032421b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a749a59611fc942f22292402ee6ba7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35919d983a6606dd9288c0a7ac5ba30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc72644a7558779f2155e8e0b31595170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058faf0a3b4798d03734f63e09d93892171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f2a99951c10e2ef9659db434254f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7346928de8e9d469fa040f4f919d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2084ba77f1068d5c696ce18c847abc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3daea252bb9e3099cb461f9841411175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3182fdb128b0c1fb8ba53666c1c7c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13082efb368f4a3a62f6b9c63278c731177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905647fc2d359ebcf3660d01726e59a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca88b7e65958a2550c1dcf2d14004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12192eb3767ae58470bb590401058bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f2f01f96a59bc798ee704335470f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ec69c916bd0befabec74e149a40ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e9ce24658a29d992a4d48ba4bd13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e023fe23d1c56685e5b61f1e283d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8607a5c7f65da8dbac958735bd831d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa89af3843f1c8e6c14c7bd3102859b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f6eecbea1bfa36566c626a6f55f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40b66cc134c1c94458030b28572117188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e5bdb9da2ec3cbb6772610251dea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed5f9061b8836199d4ba0661df2c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31f7566304c31f95454fe4832b006a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd38b9ac78759e1783d2575d5c55e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c3751cd20a48c2aa8cad7178c474e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d09c27433091be60889997b3a1b88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5446b5e0a410fa9de9d59f738f1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab52745e2e9d999364746e728d8e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811eb407ad7aec0f3943765323f282a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea2f250b71c19007752d6a6ae33a92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e34031c78b81a059889f9e3e95f11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e3c27f38ca5dc14af40b4efe07cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e59573775fb218abf83eb585b0bcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392702c1c08b2b3695b5d6f296907eb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6222723382653f48f3df43e0c4377d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38868cc68752cab0bd41f540ed709fb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82acf24b946f3df8cb904b506abaed5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edb29ec1a1b9ff1db003b6e7e6255f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41abe3a8e2a3b601e93b6bb09db3d52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7ec326e16a53f1d7972b04afb652c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f35cd0f3c222212f08278d3fc9b7ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeec7c9fd9aabcce4d36c4de9447e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dc1c368e5afa2639dec4c91c5249e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd5b678b3f82dcac37bd42f381658212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f04a8536d66068b1eb514cdab14c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc9becb143850bf0897a1f9e5800dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0c594716b82a56532d19106f998d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87bb1231586367257bbac4b84f7c39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311625870d0682fc50c2bcc3ade30b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e31c6a417b1cf89ec65ec6c0957a13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67df8743d56106fda9e8667255d3848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6e7e8c26671e72b3872fc63ed173c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38db4ad294147feae534d77033402c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce2bca539212ca2b7ff07419d2078d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b60e7d769dd7c0048624092dbd94d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dba258459d34110da84b7fa9206451224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a24e28a8667e82da2f9d8229ed2e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6071917dfadfac771d7344f2c4255e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a70b6ac1a21abd170095b1c60574f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ef870d14c894d0c7a00e925f18a31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829afb697effe76890ccd434177d64e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3b24e0113c22cc4c4566abcd0ce7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef02216b6a7a20a8940cb279734e8d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6d9bc1a580ee605998575e2c724ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12afcb09b53d4fd30d28a4533d409c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cf90ae6e52b5454289fcef7d4df87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09bbda1fd232491366b4c4c2ea6689235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15079762c37b55a2a36e837693e064236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fb4102bdc161603f24e6b4ba52961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d783cf425c5e8916bf773954424740f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a107c4f9672132f4807cc28af0cafe0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a205bb730b2bb04df9887941efafcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a970ffb66b6646302e2ff589cb6c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cad3d39c92106c0aea2258898d5b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484850a3d171927fa884e8fb1699dfd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b093542e480011ee2fe8a9ef7737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df542cc3fc37c04967d8c61b3a111245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c2173c79482b626e2fd1763d5f66c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c07cf8e6f033177dec867f750cdaac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8249705da27820df86037a4f4b12b74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91500f08d0f25f44785a74922bf50a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c1967be99be96983c909f5a0044f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0077caa53cc823cabebce523851604251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9070e58c1db90deea3c17b1c9eea3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d10eee662ec7e9fb688d39add73540253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff04440a1617829666f553b381248e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d54c4a1448f8742123e1a6d039d62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a31419fdcc01cee7ed84eb7c75e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a45ef0633d900bf5a35cc891de66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3c10caa873a3b0ed3264b3323dc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c7a5110b8bc4a239b8fc89224f02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45cdb4402f9c46e01f8e3a04cf24e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e5d83c7ba9e4687a1239f21d356fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd2e9142c9070e1c0cb0440ff0860e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8fe33f1e657b0a3c2cfb722cd9504263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb10df6a0fb5162287659e3808d54cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04de57081acaae1c0c6309a3058f16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae688d2f51d82f1badf206cee311b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b87759f3d588fdd40c4a53d73b475267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde432523a36e0bdd60ccc2058b46bdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa00cc562a53019d0f342e1ac64ebf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195dd878deca4011c2e76f0ead3fa87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77ddc220e53a11f7b8a4454755d651271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ac45fa77e91e6bfd655a857ff1bcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278b586970703a54f8cb80fa4e16e79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2dabae55b9fc5a83156f3a0c396b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf66f0957abfc75da76ab1800e74261275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb21e777349c8c17020cad5accd18ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9711827c8322b2037826ee944eb5e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129db194c8bbbef6f9bfb7d3024e48a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45466b640bead15b6d03f2ad90f623c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87fc6ce8d3a8ab3fc32d28b708e050280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d047a577cb732df53d909cf45c1e85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfd3d227d0e7740eb794b41091b8fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f30bd57fb93868f68e86778e65eb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9938aa583e14a3c92b4274766fff2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f530aa7c6182eed4d634904c8bb4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112fe694439819f58996809cee8aec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c4be162b0578f2e415d6c2fae52b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063bcb395dd054079f22cf9e0c0e67f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55d0ef23ad1eba08a2a33b94499b21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76556f6728f4e1757ea7d3e9e0f1218f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a57735495f7b2bfe539b89684b51f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde026ca3b2abcfd61c0d6e81bbed4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8927f493fe5ba064bf6a76e7b1132c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e7c5d86735fd46653d288a0bd954294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779ff22dc8ac5cf13d9350dd7a87f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96085a5de1b4006837687948b45fe4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57aea3e86b7e975004d6753bdf794b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee89ab638227bc242199cd60374f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b4b5dbef35cee210c53d0234e4a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241271aad47e43ad9c69f8ea14e58f4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aa962ad73923b5697edbb280a35d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94968b259877678916d551815c027a79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662a8e7a613d5c5bfa2d62d196542e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d4972b1394af92c3bfb668af20290304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0586ad1dbe4ddfdb26b06e91e1d13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0642c8b84155c9ab88e15ad95dcb3aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e1cd3db05dfcc7c479bc58ae77a29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9abae5f2df5596146032c4595e473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e1587435f9204d1d5346fe1202ef0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f55a2f46f4638eb15a4dd602a670310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f5859c6e1712ca085016fb99e029311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0f95c871f53b2289f250003890bfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c753e05375c7eaab30835051a739e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e9050fafe9e0c0b8f0940c05961b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c79a27a59e27aa16c5d06e6fd7ac61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa33aabb8a6392d1a3884e48960342e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72dcd2aa9fb20157f8ab1f52085c62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c806c269fedba5f36bf22d4bc67de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a699c4b2df1b2df658e6d208949357319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f41445195456c5e248a27fde853c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844ef31cc7a2e8909f6baa99ffd7c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6801f062f56f7f784b1f904d28bcb78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6335194c2edb6062ae9ffbdab8018323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930cc5f4d68b7e61aeaa05df18c41b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bd0c360318aa8057b6599f2cdf9cc325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>