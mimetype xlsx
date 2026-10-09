--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef152243958d5ee13d0d2a37cd3521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0108b6a9fd001e00a9c9cd8f649242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f57353c1ce9a2f61206d7eb2df09e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d42818da65a71877f5d3a94719c044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265cdaede57f8717c076af9dc4666db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708823b1d1d437cf584e3707c6cc9aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6a285fd274e5071b1b5275a6263e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0efba84f5d2cf66a3a86c94c58b1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb0838a836aa84691438b651eef14e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1bf041b379bb996a0a0b6b39ab4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded3185e3dd0c06a5e1005b7dedcb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667485a51e8c935e9898da49525c6f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c776183bca4fc7c03f642acf282e1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2240e8505ccd581aedc7060843d68614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ff3caad279894d8214e908e2fc8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993565d441caf0f8361598973dec70616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad29cb13ac00c74a232e7720cdb85217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613cced93073e4f806020c969bdd21718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d4111387d9d5a61433156f5a8b62519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca3b1a4509f72b557211a84380dad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc1958c7d861cb1ac10845d35680221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f75bb49717906a9caf44537d635db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65bee28ccc52fa08ce120faf6738d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2561b24575e879b93160526c032ba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d17e62df220112decd0a5d2c8009525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73658ac18a8f549b0094d25064ae800226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b228e02e15cdf4767ffa986b59cd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03c1ed6fb344e6a4675788f98c06828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97994a8b5d84090dc9b4fc5d5a169f3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd07e8075008e9d46bfe29f9a8586630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed5eef5242a2d5a2126c50e22587731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ea259dd9cc6246254a83014e5ed9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06b9c81c01e38cafb9bd11adb1bdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f9f776c1825e54fa9b158eab7719434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0387097e5073c78346e5c51a3c7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2436970e3e2fcd164c88d986e7398636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9d5540bc3391509d3896bcc84b6ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ea6f164c0cdc089c5b108ed83a7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1852c0f3dab5fedac29048d601bb2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9224275378ba926fd376ef15fc0462c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e810848e27919989653dec94e49dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed54281d816ea5d7d42a1b8fd28e2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5fe1e50f1694b74f809c226697ee643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff8a585d6adaf000a137ee051b63044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd0dd67c831f9c817cf8e341ee906c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79f8be85f3e66ed76ee9fd648e53c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c5e2bf5f98f479c85763e96629efc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed53ab7eb73b662d9fe98d613ab99d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e058f0a9a2c7585ea484ac358de22c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7513ce4ff945104f30b00c80f6c8e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e966665f986552e4f05194e443ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c3bb44046ea0de093a6a79dac9ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97664ad8a23611fe6b6691bcac543453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66273b3eca354d0a2b1d1de8f83bf4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a53564289da8ca06055247a40ac8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922348c02d48a5643335005384c007556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b922749006e5943039c53cb145e8df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed051917869e483835913ad0a62c7dfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d62e61dd0478abb92cfda5d906651359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957c3c39bae0826bf3793fc9b48d10760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4118bab95432f68741a6eabadc9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f93eb0db3fe2a27360320b7ecf58462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f3b949668816e197b4aa953b0a71e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a66f92e2e954dbbddb7ec5a2f10d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d9174b53f4d8b2b3783f233d270d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d463ad9f24d0fa661e2fb219ec8b5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7307b9926e214314aa21b1515d91667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd306cb78b5e50fbbf00a9d49cd8202968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1fff8f745f1a091a425d4b33b841969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedae5f6653ea187a93b5fbc6227ef370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391855aeb161a1bd98bfde31874263f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e1e1438a6c3265447641dd108f68d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded07a58438a09d4af465782f0bfa0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b64ceb13fa538aaa254667415fead74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e9215ecd569950fbfe5896d08b0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659dccd2b8e945038c438036d9a996976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f18b4e9b7231bc397388ff927b9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f40c8df12104c5b88717099e03b6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4b316fafc90e9ab6291d3047960179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b174d136bd0d2cd1def2ec3bfa442980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d78e513e7e282b4d04e4684516096b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc3d188d5f29871b23d0ea24f908cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b94a456b1cf2eb05585687d7b806283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bbb55f921a92454ec97e26d41e3d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d4eb27de3d043a3cd90d9a58a1d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2205cd4abe212b0121d52f3edac943586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6eec8355372c61a4106eb8158fd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb10ee7cf105c20d67ccc22991b03fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab8ff71c4d49d510e0be0a2c54347b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8323eec549f165cab0b9089900b3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2208bf5dd83035d3fa7271e60520491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943dfdd9ed2960425f3a42dc17aa0ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ca9578349b54ab02facf72eaa284993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8593e89a7f1d4f68bd83103e94d6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa702eaf54a8deaf1e4dfb141c94bd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9f02c4c8057a5c0fe42703ac403a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7bd013d432799533ca175d5d4a0ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f4b6433479fd7454c4c5052fee0c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562924cec503f7148cfabc7df0d36f2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a88586829efbc13afc67ca22035ca8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b8391630f58ba6de2d6e949c4cff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de64f1ea82699909e8e9eb4d7ade853102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea578bc91d17cb60897fc8ebfa669103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e864d916645399a3f7efc512d36b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245fb1b79720a4164b33b9d05386320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565997cd5bcf6bfbc71e627f1cd9860106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb39de17681ebe07704e7cde227cc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415fdf838e763699ee8f531c3f2d823108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2bf3836f1a4aec7a52db69667062109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fea7482b5e935252e95f8cb15b0b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729ca1970e8fca0812da047691fe86e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5f7c9d11409199f339b10b3bb9bf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a932ccd5b99bba0bb40da3e7a875113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e03fae832d5f783db5c9174e362b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff80b01eeb48b01a9a375cf19f99a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961433ade9baa17f9e638e71cf042a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ea23a1f4e50f0a4ee3a966a4460f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65925bf2a3e504f949cbc98ba6840e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b2201f52efd9a7199baab0efbdd72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb93bab48352b2342aac8f7535361e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6580559390a96bee030dce41233c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f350c6762eaa9039c2f2b1312bf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37613c427b40926ebacb51e8b1fb86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddee7ca77aee6f9678911094f24471124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6466e51b7b8348f75256528c4d3dd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d2febf4a746c3e8cd95f464e72e3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10500028dbb9b80b2b9cd28457818e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674396d00e9f9a8edd039b36cf5496bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15ced47ca3986621663f26ef1e1c42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952bc942129c33c1a8ab9c4653d2426130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7676fd5390911f661224abfa2ede431131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915a10ca5ab51eaff39f1c52d0cd3ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267ce8b539d6fa9915f65250adb87a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513fc59c22e096b45e3d2e500eba6e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f05b96f4b24f81156f7193312e19e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048144b7551a157b61a63d1275a8373136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af856cbbfb335da3ffaeb7f9584f9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef841d0c483da71a5d192cd6c7587138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2948731d1ae98a9c09d1754697e6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128500fe2df73ff42326280f938e250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00807f5ed2596a69a8016400c740f256141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2a10ce12cf056d84b4c1bf8609104142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f057adb164878497e872bee8a140a4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eeada2998914c5f10a0dada10f27f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052cb9e2f60227ec863e4135229a0cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab9b146125e9b18482afcdc322f2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb0f8dfca712c7f747635a9e71884147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0dfdd5bb3c95ab9978e344cee399d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbdc2c777fed132192083c6d6eaee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b1291763a9e193a8d052c16bb65d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fdf31c6de4058799451e770ef9589151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e27ca18074fc7a0191a46558079f78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb775e0262436483929b860ba3e2df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab52344eda2c393737870f3c7d86610154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7247415e259d4481be528435a3e69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b02c7dd82a500fca9ae0e534992e04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b5cb02a32612e77c995f6938f8bac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd5bf46194d1cc73d8af8f18ff999158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263072ddbb5ecbb15106a0e64854595159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69845ccf938d9e6e7f810c96f0c7f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac5fc42549c4b17438ed88779d24e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f489b67d978bdb8f1bc588d4242dac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251185ccc697b1d625f6148cf98519f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb5c8a6980f9a365d4b233cc7e49d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed123740d90486fad4757262df57f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d11c503d620f6f69f808b685c2ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227201cb3cf97809ac14c9c2ab97f1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd515338236636487390e2eb676aa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce0ba4336dc7db4d509ac5e581f946169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe69262f9e82a82a6a2ffc440596c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d6c31f07a3cdaf71495f56f9973c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f865b545519bdfbe1c4b90515d7c6a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda233ed36dce42a2d8a48b6924d4d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abe535bd87f3f8420e4a6351588b64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfbd174e478a70cf86c7b5e192d2db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93884baad542769eb0775c235a7569a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f66d7d882640229ebc2fb30dcbc08d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16cba20fb6e0f612eedf163813d10e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e54e2c842e7e5497340838f6dc03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8179da712c7fa8368707bcc6c6d34b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4fb4b6e6f6dfc36ea2ae6e1dfdb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89db81f2a6f3d51eb73016c4cb6ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995459148ae5b30617877d6f07a1613183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc009e9156f437335555accff6f21d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee930c32550b328c1614d2546325a1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d49d6811dfc9fa9e4f881d2a9cc58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93a042e8825712091192b0c517e4f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33afce7cc484bf0757635c77f9dfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e72591fca88409003520ef821dd82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70334407c2714fbc00ed9a1c4312e07d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f4819a9137a0c55cab39f5b738b41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c820c55bf495987656b9c9e2840b25a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8dbc82d83a524a8f5358e677f71a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f857415ca07e34446baf838e71b509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1f2cea9f61fa4948197a3396c90c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d95b6075d905af00425c0e7ee95e87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c88c8b6092d674fb98ecb67ce3a0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a7f173a92dba89867b1643bedbe3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c56fe1ce300e3f1d3fdb2ce8bd8b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cedc31a4fd657869a1eca1eaa2214200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b0f88c836e0308b5d0deecb3d664201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f204895b35e060f58c733333ca05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c0ed0bd8c82d956464a3425c5bce4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3da515219bdfa14b5bfa50ecc364204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b24d4a4e9cec85e97ebc8b5ffba6a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fad3bfc242586a50deb4e22b0c3ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8b97445c23c2a0fdb2b344a045f96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9776bf1e947fd0bea38dabe31782d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deb837c37bc217606ae6348286297e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2189a171791b321f147db195dbbc20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79231f321a3a93a9747c1da5fff6a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2442da11de4c43431ed0b43dfb324df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df82770398967b60948c9a8434bc3d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454633b4ae5880dc74b1563ac37eb90f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3d46d6d5876e9af2ed26c246f66f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb88e6093666c9003ffc7d417637ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9869287263a125805a62cbf41ebc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e20298f4f513873419b1f7019c510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6cf0a021333d04254230a6559859219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df830a7b16f979ccf6fa4a2886a8dfc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5dfd55b7cd01239f1cf6279e2a7d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58507acac95c1d7a781f214a9ba3b3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d1915c817424a4efabce1d06ed57c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f637da135a22f2142fcd68683c1336224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f65ff6bd22086d3882e37b8923cece225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f989a3cc08d4e8fc9ddfcb3a22205226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af07cae90f1e366f3b682c1f8e80a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbe0611ffbad3011b5184f932583ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba3ab15a386539868af71e79e22851229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f1efb2ada2f461ebe3365e65c3626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc559fd0d8b7daf85208a33e433912231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eff3a62a198ebc6b098ff3dd061103232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894836a1187d75d5af9f1d98285a67d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36302ae058658757be71b183babb3cdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508109800610291fc2f63d19054e5b08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb770efbda13857da7ec6060e04afa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee04948a8f1244fee3dd920edbbbaee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307b236a3e7d281adbeb91edb19eaf6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033d3f71f65f26d96b327a3c6bd82c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747e2568cfc5d26fe3b5bce7f8dc48a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a556e15e384345f919921a79e56db1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a20721121491a821d966d7b0b5914e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efaa2f0b34d5bd0e92f6f869f77c31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae204db511ed439440289b82888351a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a46b0ac4eba05c5f668557e4e2f10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d296ed4ceb988ad5553719ee2cde21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672382ded6b798a13ab74bf97d81f303247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a2b4977a96f68097c91bbc7fb6cd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f308a2e503d3c79c1fe0e0895b1a02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd41a3feed80278ab773bc256d9f96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b933850a3c3edeef869b9871c8f017251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca031695f918e45784aa889905a8fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e1f46978afc5f52d83aa8795ae318253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583786cb1aec79ba73e35c67e388e5be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb50f04f4fccb613310bbce830bbdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2195cd5430580d098be7846c3deb092256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711cfc7f165358c23e35ab3bdd4e46d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44c5be64d436e6caf8bc28f413b5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a41d1987cc16ae602660bac3e3f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c1f98cdd068b000f63b6e3f0e8002260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded8fddd16fc37f64a9342deeb8eed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677f2ece19f7390922dded98af6dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6384e50478a7c328696de3932c2dd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4bf0106832ec65014a344f2b5f35e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072dc6656a664f59fe36d2752a98832265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361951e951572948bd44b5ca8fc4a1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b93d25eb81402f67820db65c7cbdfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329cab97ce607665fd56a0f547c894d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29369d0a39f8ae93d436eb2119b5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46581e0130b7f4f3a1e41c9bf0b40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7957a5836eab7d47b8cc10c7f494fae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d0ea2e0729c1b3ccc8a1b923a2e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a8e7c31a1670ff55511f1f6ec7160273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1eb3f65cec4ccf3295c0fb6557670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387be39229f227c963d754fba7d7f9a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cd069e27a09cd82acc08854031c6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7863900e2dcc0592b7ea84d8739e7c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a6498c1ae8f8ae1bb94248fe738f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4978fe2840d9a63bcdc331134f371ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ec5d715a9afb2641fdae5a5825c03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb3719f98c285bace779243848c22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaed1598c85aa1856519752d248751282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe4b7ff9f23c4c51dfe8cbba499188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b711b753385d7a5612b362acf9fbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae0fceb1807488666846b9caa3e30d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994096008f1b4ac715bcea49bed30fda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc2b9dcd32fb972b7fbfc5e4b9983287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff5c7fc089988c8070f4d537aa4f84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd69d52a38938b698da256c45e2c46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd282b68d76cdebddff0a47a36d9a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cefefce32830f6c378f1336579d79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d75244d7c38b1bec62d04dbcac38e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b6d578d19c05ec05aaec84c13343e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57901617e58829ac4fc00d3104d96169294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71764373da718c2d8cc763b08d3badbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadef0b68cd21aff12f0f1ea04dd99d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bed3a58f2066aa9a206075b90351a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e06a9acc8cf166e96addcbb2ca970298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac31f15ccc6cc36e863b9b635c3ff3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568d27d38cfda5da7f983a9521b620300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4cd1d01a6fd2b63cf70602760d6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e218394d4a877d017c92a7637b9fae4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef017a97da983a3fad70d4fd1a5259303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc12963cd94607002832516fd2cda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd48bf58994f1f586972261e7dcf52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08639c5856b725e8aafa92ca575f3ea5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ffaeadec07d4e3169a9d36c295c3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768106a4a2bf3b033755793aac4e685d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b84838548674cc85b8d0eab9463de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d507c34963eea4d8f3532cd5a3dac6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3712197bf1bf610eacea9e494d56f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b77e0ae3308c3c1185c2f73ff666b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076589b604ecacf10bc96dfa8413edc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89f451ca99213bbe6e34e047b2a86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6175783bd410896b262ac7ada2cec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788867e3fc6275a6e89277247f6c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f19b3b3117c4c1d4798a9b035d9847317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0216bdbe9d4ce4d5b9859ec6c4125fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165cb5e190bcc2437c58a0917270c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5430d1010b6b0b5a554f465c52909320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9342089e42efd176b9e684136409ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a191f0ec9751c32478ff9afe7129b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b547cb2b3dd289e35d09842819659c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09416795ff20a2fa03d37bc218f6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bd14cdac20d27ac5f8cc6bf16066e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe327bd1b3d174fd6d85432a8b9ecf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97aede70603fdb9e2e569a410b55b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47081826931b018ede54b8a5282acd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542785536c28e14fc958127fa3d4dbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c31cfa5b42707920003b4ba89da12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758e0e3429b5de8eb61efb44c898d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf0f178931d2cbaad251b43bffae2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47c490a089c69b480ba3a5bf81daf333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82863c7866d1f751ea005b681a7b5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38037c2fc0566ad675ab97e4fd9cb9962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f81cc6ede5da3a0cae2268ed3a691e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef1dca5ece1c7aa7bd6dd33936b314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fbf7164bea432997d08aaa01642ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53097d56a12c0ee217c7dddaffb27f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e371d77c72cd85b2654aa82610d437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9095832501cd1cc4c589e13d5822228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c166d779ef995e47b55f52b7bd6c309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416281bc6f8fcce91667c800843f6f5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f03f4ce1914eab604e7f38027c0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2807fa675ea6a09369290657919627212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6761a49b65fbdd01395756858822a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c54014cfb61170079969f5703f9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25101042ce8fe2c6eacfa647957c450315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfac2f0e7a09fefc8869aac841f4afd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbe2ea051e2c86c3c6b06eefa752eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a4ebfe9bdbea772184375fb0deed418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d7f377f69142cc925971385a087e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b17e9e3cdb52340ab4dd1d9da93e1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e973b1098ccc9048b1e39545c0893d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfcaeac1c9bf03836dd84264cbc6a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf53c03777538a3485d80aa1418667023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aeb3d4bb520405c0f78b75c966fd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e65aed52be6bbef651e29efefc8a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a04a033908ea694995850f0467407c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde26eb71b9801661b64cd155a4010e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf8afa38f84473089ea7c14644b16828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dd426d76c61c7e0090faaa793cbbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc5d16a9ec5d713f891de35f34dd4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b180b7a8c74747789fe1833e32ddf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010224bda9dd5d1c2b0a0027433d8ab032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e6d9b0169cc91125b23b42234337733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f97981d37f6b2dfd937256b732b1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a7146c6126ee38af2f5e5049f7d0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec1e040b4dd96d311d32aececa64736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7da2917b1466b39a87bb001abe10b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452a14bb0fa377f070b93b1f40dbc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb04b4d0d60365847a7deb0c1df3fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3dfc89ee4b4404272267c13818ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f35a0ea370ea49d8f789997f31e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9708d6275c65fe164930fd0c4c624842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222f5ec9927b1c133f0807425a9757643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecf14e26fdd62e9d561d0bde92e95344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe676905df0f5c79ec66966947aa4eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc46b889f57084928377a1134b94dac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92d465032a68a0e0e91e21c8b7b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eaae0802f35eea5fed9594719a10d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb7e4d58a4df6d24dc8ae90f56ae449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c91912aee8a00bbe562440094eb7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedefdfcd6c4a61d55a78e4b090e41f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d44133584e123cbf17fe6635e9a5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1f34d067b4608383230386ef4172f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8792bc4a313f3b222e6c21842169b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24481a834b75c717d107efee3ec47555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63007bc3187161f11f510c5bc2344bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84464b4acd71f5e84b4daa46aee05bf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e275cec2b6b65154ebb379c46c704d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64a1a42e7f5fb7fe3379bde2766cf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfda04ad2c3ad8f8ace7eda7aac79e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb03d0fa516122bb15b93a84f355561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dfb0bb88918c2ae9441900d9ee8fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e256eb52afe8005d56acb87c85972a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfda03f04407a3a3ae3fe7340e33df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ef5e4e9e104e6ba80e92f48761e7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a254f6c8d199e4904613ef22d7040166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f616595e362851083685ab4630e37e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ff75508462afd12f79e7e169736168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8943c5f45c7903dcc17a107010d6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b5a8fe01c26de28634e391898147270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4726834effd50eae416b9d47f9bb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3fa4d9fddc8d63a1b0818472d495a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c32870847da776ddaf78d5592dd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e82c83fb0b64a5caf223523a42cb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf5ef2e60891f4ed5cdd1bbb00b8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe217bf75a8fca6d0a2b6a2af17f2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493addda6d97e3b7c4963da6a70771e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08a72144c0e981c0d8d7690e170fda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe32b1146ea9f9dd0b4b66672b53ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb79eac65cadb1b719283c72e93ed480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f91b16f1f34395fd43ab27bad443ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fefd50c1624033746a3d1c2d3bdbb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5025a8d60f3f8fe207a321614fbd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c894ab7af264308e5fc8b293042e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53daffeb94946461c7e4bf45759fd0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d52b612947e01c89de65c5a8b5c5ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6418bfd08a7f6a5177ff8149d229887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3acf4ad819f8080bee5d00a844d7e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28add9a902e560c726cf2f1a3e3900dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003184bf8e8cc0fb81fa6b9858c6f3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba494c2a751fc93012d257b6d632bab991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d364faeb8b6ee9b8d23136c6a0f8cc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34cc74a6a086322fa2c467e60a89b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb9f02ae9524402ae25b4490bf8c2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d59287455b51df99c8a5855b3589d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842eae2988c34cb777c9abc09caaf5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca6e3384f6be9839e209557c9defde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6fc7063cbf8c92af5f7de009fc7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d74ae51a1b2790af30a282e465322b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23ed718d3e76cd9b1ab3a42ce6ee6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ed9428b1294a31143354eddb8ea42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34b434ed77f7ae787b6b78627de61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5691974839314487e7cd60c04796661103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91b78801b12e2538c4c96cad5c2ee4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971ca7ce7ef79cfc86fc04cd85d565c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0e85c793d2896cf1e467eb1fa54e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec153e175af5d7876d07b1de5d3bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccc4b7d67c9d6282f28165f2bb3e03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb75c0eef01d7c0e4b32500d42136109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77787537736f1722104680758a530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b777e6c7b266817155b8e2129ef1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18c4066d8796d7ab75930e6f8a86d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a11c0d8a95a5da9f29d8fbdbaf29d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7382dca8d3d474e5b9e03cd1796a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ea01eec233475fde85db183fc2c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65ea9c070aa969a0f088fe141d5e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6153e64b08cf43ee0333c907fee15d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72850584d6a654d77b957d7d9c361636118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0e932371c5c67d1bdface1b3fd4e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71773bf3e583ec1f5d18a2cd632bc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea4897312ca40f28ef1ac0d2ccca80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0facf289247c583e47ec6c317997d95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c64598bde85a85396132a76c282e75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ca8a26220fabb02a9240fda3fae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b3bd7bc24542321062516d4d7fd7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b19dbaec77b7f802655eb7d2b5698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371270a23b7c232f7b6d7f1c2de3c5b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce22137cbf8be047739e8c8e106e62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48122366eb8f193edaaf1766ce27c66d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b6e52c465e315b887f4f58e0d0471130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f503083ab7a3a01293963d1f2bc22e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8c94491809cb13eddd66ebd13bd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c08fb054f64e12ad74240aa4896c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e561f99adea870db1fd855fb0d654d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ec8a5869b4322681d9a6e262b7f98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508df4290b6d1d2437dd4eb30b6acf48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01f090c29c15bf16290c4a1c161ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48997e45b9acc62c0a255d455e9fbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d2ef1f4829b04f880d02ac743f7db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e3f31233c28db264174ad8c8e967140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16506379cf4dc8933448e9a3451e83b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e99cddef6663aa93a389def1cd83a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aeaea89ce6f5ea7698f77b9463f91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe932fcb3f53e563c16857ee9961f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a66a7d12957cd01454183f2aaf87df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f4ae6178ea9b387aedae1d9f161cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36770f4dd8eaaf3c34cb9a33488eec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88752154a74c5390767d211db37e640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0dfe176ed32341763326e36e8cb29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110dc4b686b7d5dc3e67779ef5039f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c762cfc48a7d67a6c0cc30055f68e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a954a34f557d492dc7ce769570aca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecbde841e911de28013c42640f99ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9473536c39f0d5e2d601fac1efc59f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a2f5264ce320f998fc47a702fe24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9741bc4c52aaa7e45151dae5f6b654156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda3f238431a71314e68e48e54e1c56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6597d929603ad151499975855a7d74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec69fc7fd2bb03bc09b216931fdeebd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd3c3ac3f07358d040a70b5c2f1267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b859cdd3af57c7f349abd97e8e23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f6b5a3184672792494d7670881b1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d587d2512aa728692e8cef386533163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846964931bed608c4cb8772ca8b919e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244119a45211d1013023feb8f71b2877165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ec4153f319605e7d89357b77b33f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb7935c78f9e84feee0c781210dc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a28c0592606a0e07055476179506ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703c2b5a54be64c19d7b5f32c31e34f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390312a35550c407a1bd9b064b8a1bbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcc96f7a627d8cf228a8d30c022fb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6957ac13b6efca3ef17cd809dfaa508172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487dd66b7c3799aac701a1b360c42c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaaffe5ea5ef236fe236ed210fc5d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18fde916d881b650fbd41602feb9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84207037e266c8348d51d338caa40d12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e56dce7470b8ccf3f9241ba1f153177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eaf1d004c76835758632b02333ba4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8829410edb73063fae42a5d09b2c838179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730e0438bfda57e869878082d02e84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33920e4b370343c83f240ca6d956bbf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bab6f98ce4b050e7b1ae0a36c5940182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d9d955a167e3b09281fed3cdda56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288cb120f4db87d83371bb5216b8bb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb2919d2278bafc030127ffe8329d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365443ac781e1d2a2c102bb342fa492186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd482effe87cc7a6cf760bb4db4ff9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc537cf8dd51b2e03229c4183efbd530188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b93479064d13a738102a21b08d1974189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9f78c67fdaa5659b5c18acfb88a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ad0fe814c3e9e3163173da6bf6ce0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a839ddf7ee86c2ee41dc85d3bc6d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f6646d529d0f4066116131cffb65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9359fb1570d46577d04d27a9bbfa9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d7a78a0a6596335662a7efb4170c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be6691b1c39f9b71e22309fe7bbff8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60024c00632a6a4d9eb6d5670ce3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9018785d6c21566c54c5af75c56e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a73cc3fc23ac822bf0b32ca08218f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd75f88e8ef4f726cd11dbd0a7a5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbfa46ac24ed122789611e4e6f9c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd80bd7b9668aeda6dc6834647140c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2378e37634c74da0f6a378315231b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ccd9f15f4ca346ace32a367832d9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2de51d0c3335d15214fb7159665aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420b015fb87eeab3e49b4c1b22affb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54045e60da41cbd5e224eda20bd0f13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49acfb66a2fefe694d473f5b63493208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca128f987fd25bb76a7dd6fbbeeae2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e15c0f741455b3c32ec759b900d7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9df8b53130c76a15d446c7a553658211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c8b75bfe44331c40134f7481a44e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac5566f33895931ca6b7547fbc9e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf8c55a77faecf2108d2a43387adb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fbe9bedda7d17ad1a5f301fcf94aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c32a99f63423399a4b874a5d03679c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb424a5e3828e33fcbca73e7a5d17126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d319ae1e906652aac15dabbd25d96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc688cb9828db14376fcc9a7713bd9c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab895778a903a1d49799061779836220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa0d8d194d6183f94c374f3465d02d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128396b7399465dbf1bbe5589bcf2e7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f3bf17ed4d183df093ad16a3fe36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf34da3a3673f411733693d6d312f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245584701a13fe4f81888aad08606ff4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f31bb3596ed221243806ce65c7fc6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636b4a495849f7a9f7826d7737bc90d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d14df58dd15253b0addc0b16135c8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec99e020113a4d58f96ef3dd5cfdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7859d0248cc4ad4e1423cdd5326bf9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e5f96772b054db487bf5b237b0dd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e021ee61d037feee553d2912e3c781232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b17b02350eea668e58c6c375eefb96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b12939e5800f1299592ab127f1ccb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06bd0bdc685e44c54942f76c9a284235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521042e028928520c54cc35fc722bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce22b0cd21f036f321280733ac3ee1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250c19f860f3bb36a7ac1e088ec4a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ff16b22deba80aa85797b6190c04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3bbf714f45521c6108c75c7ad49f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dafc8552f34a8cf5ef49a7db31c89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af37dc6bb8ebbe3fc34dc86dc9d3cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bebc6982e3f4cfc4836fa307833d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647bf10c50375d369d02f080b4bcc28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5880a1b3593de3a9f4fcb3e40736b31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24999840051f3a7aac9bc73d2d3db6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3824e2e51cf1b014bae50782748703247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef8d534828a261ebf32823e069c33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b036956894082ffc905133549f9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af570f618d8eae2148aba8cff503680250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1afeab83e27f6023a0c1f0b575898b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb5839d30a7b43651f0f9ac8497ea5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a21a6fb98ba7272318cb7013dfc822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc829e81a2f80f2bda7ff2d57ed51e6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f807b231fcc0df16c8a0afb76c21e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac8153dd2ef9dde3bec36ad200ada256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200b9961faf16cb05f0470f9a4d1aa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443327d04cc03aa26547bf2d5ee4e67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e73de1a82fa260a1b64b9ea088feeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e2a2dc8276976a910cd25148d514260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d8d6fdfa17b179dea8d35c5cb876261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267f255fd672ccdf724f9b1bdf2fef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45035f8457fa15531de915a0f1c388b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03a108122bdbd283cd05f7b071e265264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c48e7b3b8f116b0a58bcf924367c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e46b2e2c2cd405b87c5d6b18d92a99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f762323c060d7061469b56c6f6149267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a3b115bd7d169251bf646e9ec9be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a7e0a8fe7976e8d1f6039ce6f9d18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe935cccf5d8b836ead5b39986f3dc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e5699913d5f633a7c8f5a3549ee11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792a40157f0d13965fe0182dd8581f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b30b6ee0dad641cabfd9aadb9a3468273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497ae2712f60e82c3cf6d2e5a56b31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a0cc1764ffd13c4244cd361944c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224b06f6c75be4880618b1f68b1cba9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07926cba1a9d9561252ff63b8241434277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfc266ff56ff6747cb5fd23e03dfc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fda1e5ecddec21face62844d06b1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb76b454a36cba9b053b710442ce77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdd918e542499845e8b3eaff1d3f0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474cf718b7ef7bcf4c9ce1b8ed98a0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e48d3722f8649f5ec6f1a9c18f7138283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366437eb2a3e6baf15376ff880cec71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a39c243ede2513159705de1d69b17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d33250d36918a5d4583ffb8c5b19d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4d24a19bef2a6b8f7dced42fdf541287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d04eb7828dc96e977bbe0a64d1b7e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333121f33126bbfe0bb24e0560fda87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999e675f459fd5eb62553a47f7c18bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec7145545d3ae9174bb0e5f34cf311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850666cc9de34d6bc9cb56916fa76bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d6c5b65ae77d6d17d56154fa1220293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174bb27e3c5ad7c96e3cf00a426563f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a2a8b567433632c08b211d02cc28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f477d46c34c3c57fcbf4ffb429076d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2bc80c22bab075a2979360ed91ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63795b56b37b7a10fe85e73d42558988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257bd43a72124443a7dd8e28ffb25f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1713b6f94fd6b060fb76a5bb967626300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f6aa44ecba724abfcbc98b0b10de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b32ed57d517008c195b51489210ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c638fa9051fa7b53a57d442613bc7aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630420104f92ec261df40424e2bc4c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc8201761a4f1bc4eb3064c9171b89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637f8f1f3ee1a98054a732e85f687dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62381784bc5200e456cac12c92590f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6b7445da346d14451dc0aee4b40ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a67c31cdebf4da8d59eb8af141528309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eec237e97aaabb736987627b069db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178928fe06abe07c738a05f70b7f8f37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740044a5379db92eef8ccb090908310312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59262b37771ae3d3ecfd1648a0eaae1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba13c7b244de9d050ffaa5251c1e337314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c0503e80ce5af73fb99fa787706f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca54e22dbb113cdacb45068885210c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df46f5b421bcacabaf5bfd2926732317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021293397338f9119f1c3c408073618318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87e49fd67607e968e01506666832d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adebba6e6544bd97486091078ee30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e1699c8a746aa2641c008d1805d79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcb4367d01a4ba58c001cf6f932db3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae28180acdfb7e3510a490b4510a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904194a65168ad100764a1f46ebd530a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5249c7d83aac2fe1ce178b477e433325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>