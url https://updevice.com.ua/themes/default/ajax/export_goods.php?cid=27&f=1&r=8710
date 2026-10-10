--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b7bf9b9b81ecc99a1f692e45504c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12280acc334f8a5cbac906e087a94f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cafc1da1888ac7f6db6f1eb17af9a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81f1ac226475598bbbe951235fa0664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332799d89bf04a1ccd509192b10966d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f09c7427241e021a60be6a610f98a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d0c389220eae9ee42d568d12f21a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74596e3dff8473f427eb113b6e10a328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bbed0d0983ce13bce0b9abfd6b16b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e2ba0bf6c2bc418959cbebe61254710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b94e85209dfe97f343127456a3047711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31915f3e2a80f983ef8d2e558bb1eb1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e9b3fd9a44429b134a3de1ca19a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eb44a1f36c92601f0362275f785c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d97f137db2ad108a437a43ca76d46d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522a6c29af2dcaedc6a3a6678b00d8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d27ffd350c01047c4f3fd7a5d250d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f85c48d4306e366c41a11b58fa9f1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2734f8d91fc43ed93900d94b430c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9281018d7ee103e802d1a77a635420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c319c20b973f8567a290c1cd50c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aed8d6240995a7406c8eead75e8b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752d3bf58987c258cc979bd460de8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b29a5a59ad2c0b54d54c2b9bb78c7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7833402f03282e2ca0aa503e46412925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f2006d04650cf18c7437472ab65f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf184a33523d9b04bdb46d2f706c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab730989c843d2c1adae2cdb40a320e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9315be4f2a139778db43d890d10b41f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952922c138082cb01411d7011aa62a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21c0965024ffba885ddfc8d40187231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee338fb00b13e5678987876de3c9c7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6c071e3d963b2f674614dfc93b3da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455025471eae3030e95f4fa57153aad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb970659baaf8249873556bf185d8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b5cedf1a44171580af826725b51a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d75b37ea769f52f032ab8591cf1ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d2d092c9948fbe68b44dbd3acbaf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5680d675e1ffc1e0693548bd68a0b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d74a2a5dfa67338fefc4fd8f8c1f5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225290b923acf0a92b8cd63aec663f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f681e6d0ae12bd6bf79b8b7c078ea842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460ceffd1b2542369065e7f42ec87af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5190845e3c9e4e6dce5d66bbb1112b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe83d48dbde34e7c8cfc867d5f81445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042668ec61557affade8dde9379a448d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40bd92fc44ea3db329c6d9d043ac6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce08797e3e09d69da24fe46b94a28248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a4f6e6490952eba1a635589c06f1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceb2614299cc1fe3fe29d5c651c42450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414716094e51d57a90752dc834bdff9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0db044d2b8519ddbf57ac6257f9c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05d3e39b57a286bc36495b39e1eea053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc67286f42738bb2f50fe3f7e6928754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf62f1a3e53a50fc65a33443c536a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4afcd239c5e0843aa71be6149595b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215626bc52296223fa7805372546397d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b3c69b1bd59c2db916025155edce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9020c603754eb1686a89c2a6b691c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd492a19a6847bc5a9f1dad51bfec50760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c6b08c50deeb74d7b3a78e25550d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1a01fce77ee682ec0adf904c6376562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fd7a506dd1441408b310ee11c301863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc58b50937f1545722853051920ca064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d8eebd4e965aca6bb9494b60693a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff14c007777b676aa1b4905568d13a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab369fe252651cbdd7699acc2ca7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e3a656926d4febf3fd70586ccfe4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c89aa89298c7c6753230a3d59100b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186dad59263a1701b8cc1c1dae30bde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad016e6ee28139e94d715bd972480c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f21fc3d81f34101c66f84d474aae0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4870b63a530da727dc671d5ddbecf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3689fb9b63110a84aaa39fe6466774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a1d60b8e6568e08470b7e38a46db075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c652fc3057bdeba61e0373b9ebda7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3304dd3d28baa931f9bbf2d90bc8da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d2144052bef5f1ba5d7d52facce0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84381c2e2c6d4fca7f85412080ad179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1212fdda116f7ef5d63469c761fc7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3f7ad7b110a74f44b175d070ee8a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec757a885099c14b13dfe90f86b444182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a51d3b72dc47d8a2d5e72423a66b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e1236627f2aed17bd387ba51bcb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c972573b28636f870393af00a79fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c779c774f1780dd846f9768cf03786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb416295a256d7f9ae829ebf078e3d9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292d4a1ddd5716782662a53827fa9ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341a9bd797abc76f2a9c651431630e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b5db604f05bd5dc0cbe55eb0993c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df1f44363a12edd6d0f13e4cd54e2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e664906bcf4db75461c4df4c08cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928eab52c7a0604c466515ae73ec5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a4ffa0345111df4379cf9f42546094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f1007816fde0b87c604c80ca664095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3654c741edd07980f709091ee47c0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c57fd0733034ce47c4441ad4a50f3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995f1b8d2feeb64e384e9a40060073898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff50bdd1d03eb0803428ecd723cf2c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4ba1063e4081e18786169e632fb65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f16d14c36a778242645b75c69ff58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d692dc5f1cfd0b1bfe19ca972aa30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37067e8ae321075c0578d7c5ae9ae00c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b68150091bba6e025ba2c036a65b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c42bfd8a3f1c728350e0a171890f32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c6d63e4829a29062ee581807ee1af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69558cc88bf6db5d221615ed15b06c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7161904c69f5c4adcf6c8c2dea00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ffcb4560b45383e20812f3668a61a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f7a26956b9d3770e02f514b5f9ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487d1e301ab1efe49c4b1e5e217b74b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e84e22aa269329eb6b295df88860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d9110d44537b8e8635ee16869e022113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5ec62a1a451bbd92f23077b1aba0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7702641383cbfb65868b7b57fba3e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83886759b93ca95766a9ea716c113aab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe721d460b959e13ec8b9204fc4b2e65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cd8b681c7a509ee02529d37c622ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc9ee2b410a7c1f13621cc76a9c27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e33be1ac913055f6f6dcaf3cd71d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ccca92c4f57c9d0bd0c1d401967d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e471d1360a4b8facf821c7590f3e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ac9e36b2d81f7b2c77a93e5f6ed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172a4da705bf7234b7deb21e6019ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e35262c6a69a375afe2b5eb4ea8e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51677c055fc9f07336bf96c9d322dfaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226cafd816dd803062b65298f3684b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06c76f897198fc379282840e235979128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e243fac9f29e993440c2450fa945d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56c206d9297c0e908183d4ccfc55f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f048854d838ab46b0a0ae4ed4754e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b8fc4eb8befbf5feeee3db3b61a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2042d127a330956e0d858eec8424133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4118756f0adf24429c7685d666d38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21ce5d11ffb6e1574e3ece7064d096135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89484e260fde184cd56e653bd0ba577136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0c8028686c205ad8a37df4b24744f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea111f3eb9ea623bdd82ee71ffc2602138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f293b9a505ca74ab2f3fd05ce2b852139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0086f8411f5f607aa4f5e8d3ee9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000a5fcac3b84f85fbe80035eae3cc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ed05b7ba18866316307c7c80b9a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea34c94b278885141e22983c14e6448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfff09c0556ac08ae8472027517540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4601dabf2f1a151e976fc211a1da7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3882d67453b03f8c51eab324ffed6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269470392c37e9177fa05e78550bfa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27fffa45e13e5a81247cd93091a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab0eb3b5f1d24886bfb2011916a83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25716ecad75ced58ba56c28a290bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f977e0faab05bd89044cbb76f542151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44167537b2130ee933db5e8d4882df6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff7c0a2333a4aa4756e15c98d11c1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0639a1318b48c455623ff1e5cdcec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fea876b5335ef9eeed191964ab55c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d7528f2a4d7cb0b0fb4d283b5a61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52319ee6191b5b34d800089e3c5a199157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5920cc5b3345414cb74c24fca7bfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d933f6ca65e34100162c1bdd3c102159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd69491578844b6a7d68e08c2fe0ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad040819a4344ad0f88d8d03dd01bc69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad486f6fde1611b835b0ea732cf8d40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293091f0a5101f32e0581a28b522caff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea859dad9adfc5b0319d71dde0ae65a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff869520d73ce3318d22dbfce9c5e94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4812603bbad8b9254bf973acdf63d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f246bd90057c77ae6c53b62259f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7fab0cec9cff705733bef156ab349168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661a80f63d40727c5116846e2f475b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912cc76c7512f1214868fe75b1579ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c758b4e47a1195cb054d58ab623a83d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f7bfcb59f6cbc4c6a204ecd93e6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b224b1d597c31ad9090a1689cb4eea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94372ba0c8d19ecef2e568bf747bdfe6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b26baf79d0f30ec1994d1934a59ff7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eacc26fdec2230a6d7e6a6bc71e3aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73406529dc5d3a72caafa620e13b67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a379313f6b85deac50a6a07999b9c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bea5186e32922a4e9dae44c2b4622179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492609af19cf6bdc27eb48b6df4b6ca0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70144dd70d59220696178c169eba7b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce3b4f1e3e4ce4f1c6a89b680cc281182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f623683fbe04ca4f8446df25707e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920385403ced0a355f4f327dcffef5dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b1f056ae3d2c3cc5706271ad84a66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057cebd8028afa762277d9d82d02dd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec9147813ef89dec1e59db37ee89e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bec62484a6b85335e8b4a572c9883188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec892ad496d07e03a0c428989d75f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42de53a3a7a5d745e8790d5d2857a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa141ba16b755dc8b6162fcbc8d528f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565601e8d1bcbf3d1579e6f86d9bf03a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f4404907654fa28c6301672fac719193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18044c7c074d474c83966e972b84e09b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819805346a68048afdcc1905d8a365d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c591e3fc4d22418b1fb576869284196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a16b97c9da540f047f8d33f4c6a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb3e068e14a59f1a8c65aedbf7148b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713b8b6fa132ad8acfb7167171abee2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891828126e38c1d2bb7fd53482b759bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823d1059832b7db5fe143b1c7c12044201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6da308e2dbd4e42d201a07c5b1d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09dca152f92d420819b25eca82544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21915f239ec593b370a97e4e467060b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f0838c262cef3d782f8a7a48b1de2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96063c5d30ac4e5ddea2e1fbc7344fba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f48ca502f1527b098bae8d3656d03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d9d8732a55322b85fcecaaefd26d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06db0f2f2ff67589ff1f6f07fd8e4fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ca0d7f8ba608232e020b1d1d2d4b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cf56cbe17d69168543736d2efc488211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809a9878f3f39274f2f6161cb668a0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b418c2d1f110e19b17e8b3c71196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55cc5a64fe633a8ac4552e19d28dc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea751275761f409fa9ba49a1f6c7cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58998ba74d6fdde771c9f5ba5a7799f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d8c2c77dcbc9dc44cc821ddec27a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143c27d1bdbef4aca45af833dbbc6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdfc3307630c98e525e04594f7f2aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c295e4bbdb10206fb4596fffa961288220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186439a9d04eb933c7f330edb223f0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619f10718199fc2add583cedf33c719222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fdbdc1f323ca436c84e1d40951459223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4607f89469b5a808231fd195181217c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc2158e91e3d8f0d52b2e418babe0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cf93d16e9a6f0a19d3f84faa55e8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13b1dfe18275eb893f2bf17d25424227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096660ec0a7d83cc7d026ccc74b4c51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e91a9ca516ded9a40746029435d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c89f557feec4970d30fb3dd2d5fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b66e3959d6e8fecee73b96c3e9568231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed75ebad9a0e6bba99981cc8af6b36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1107640ff270467db11e6baf94faa08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b060e914f7d6723deca4f86b96f0c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad3d3583344c4e1527502c9870fe10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4a4031787a590c22afb94326cbd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7764eb60efa1311255aa6cbd3deaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c049223b12c57958124a8e374b5a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2852bbd25469db71703ac3efd0ce941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602c151efce69d46dc8c6cf7490ebe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53986e58e1514526a5bcca0a1bcc7870241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742212c2a2cbd4ac05e42f9a2c594cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ccce3c2420fdd2ff78edbbe2c4fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82265b109d72168ed0c8eae9b17887244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11762cc0f33c4915b4cd888407ff053245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f183b3a6d678d2c1696d5172800157246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff088399c0472503833930b716232c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890569365e38ef29c3f7799b2d27a9ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629b6dada2bae66aab19eff03f1141249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d16777f21306f031444e98d1166e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df652a2eee7fab0c281226ad1ae9ea2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eaf4616f581d1404525c5d8d15e09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e3d21260010281b1778f8c5482680253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89657ce0fe0d3ab93e4a127977ba195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c290f7751ae76488c5980e8f1725f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f50498a0ad467fe2271e89ba9b3d21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c20e831afbe49f83bd69fb34868cf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcd0c75422eca8e11f832416a638a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b624d269c4a7b7df9bc4daee6143259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec119341bf58c7e91fa93b3d0cfe5e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e00f0cdafec9fb21de8314057322e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc215b8519d295406a86a5054c434c52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c314c149164005be65cdb02148123ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc104cd15af8077aa117fd85810ec3ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aac0eff9ae8c74708b36f6fa09952f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f7638ea47995a0bcac1173d191c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20875e9b7a0cb5f16459b2c6b5eb05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353c79d7fa5efcef90821a4d0a2e66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44740aef67aa32ee3532dc9d2a196b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf24282bd0e9d0e10376548db239f26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b855e50a9e4e8ad22a139901f56a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6f30db08d96b8d7282653c04d9def272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5282ba2edbb5df1c5b4653c2b102801273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f027b9472c23d43027d87bbe49e6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311d65726f20985f12df51c26d0849275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19166c4a7fed32ec2af4186be10368ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f125af71687e10551d99bf534ad44b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd4838ef5bf1a53ade7e449f66b41e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce91d143e806f199a275f78f03c9321279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800915a022b857735d38d7eaffbde5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6490ca30dea3413e39ea04a6d8de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b62ccf283e5bae1af021a109d627c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b5f1311ca73441d194c0769ac642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b641fa655fbe20e5789b318e1e76d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f40f8502ab24d97629837069f6473285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232e7f52072c2378d476c388ece341286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeadbe5ea034563e2023dc8799aa2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07e9226eb20247489aabb331c9c4f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64137f60a040552decb4da0ff71b8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093872312c85c858c8f03eb86eba00f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a1d3a160687ee91724c7b16c13acf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce464b3ba70fb7065d471cc26a5e24f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164321d6c66c584807c977759cf5a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813382d52851e16b7f5b1e63ed80177294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069089c73cb868eaa45bf7769dff342295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b14ceebf41ea2cedec47ae94079f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70eee201897f03f9034565155b5f11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc377cdcd1555b4f66ac1adabcaa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefda785e9308a3eef74e8b3c278abe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c0374873dc03654ffaf6edb04fa11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b8ce657bc67028036b71abb67b1a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17076bcb8ff9f2c73aaef3f8540dc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b51f44e97641411647c7fc30a0a6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4374464aee8ee64e03c5fe5005b4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbbab2ba330ed93759fc8d2abf6f63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e7ff047b987c669b68dadb2be5f9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c71b47f3d71f54c78283454e07c65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f26fd38e3cad42e37606b0c73456dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61bb61fbe1f2f5c70539386990eb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad886925ac65217d2570726f66df318310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ff644498b955bc725caeabe2bbff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36246a334b66958fa9944fa2c2031753312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8edcf2592fad6b75c713e665c3ff66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4251ff262f956bdcdfe357a0d150f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deac7ae215d0c42835473badf2c5fac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b601c02d267e97df64f4ef128896022316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a09e19928ac43b8b59c28c74e9c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647553b8c6c2f4bbe7d3b0dbeb4dba7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ed81dd5b5ed57d60735bff3608b29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e30b0853e918473dc96f832cf246b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff545768415cf33437a6f08f9f16543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490f98ae6292df8ae8298f622d97da5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27edfda39b4923d310af247e5cf0ab6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0331d4e516860f010a3b2b3196d9ec4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3946c279421deb0f9a4e1c4cd8d2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b865a9b8becc8b92e155d91459f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87296e7d729f3334e0982463c3696c89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b919efd33637378582229298bf61fb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf81d29bfef6b46d6f9641daa7027c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66e9630f0c393123578c2b8c461cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c936696eb1585060d2d599f45bdf15a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b14fb3e79e4e1db79a7038813dee9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a77923a82d00633ba76e66086166333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744620be658054121d57c155965fc31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062ab24af7f59a081c439416cf6796335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c91af6926f52f7c23c89c2da91ff6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f5971975ab1986c762bb622c108d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc1f6de7812d9012f7ec784c01164338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb03244f5c910f794fd2424e7c3ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f243c63a2db279a7dce1f221a00ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5449e4ff19c9969f6de9ddc23f2d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba3df0f9f283b7834dcf9a8ceaa17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c028fde59a3a3ce15af571af81fa8eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f08d4ad669ea838fac5aef6789d59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b177879d54072b752dc214ee2fdcc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3fc92e27f81d87cf7339642ce452346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a98a934f8aacf97f6fbdb52c42683347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3bb99976b0e42078bea1aa280ec21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872867337cf3975b49134b9d4290fd3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffcacd1598a5e03b0c5db3a6be0d883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92843d50435ab3dadf8e5da7ca57cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54356cf8f08e726db52497475ac74f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef72c893ff034e71dd9b7028c0aa486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db3f3ec2c915722e1b2ba87b2e6be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3c28b639e5011a6ef13664df8b2f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b731009d2be3a18dbf7a9ae32cfabb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcddb07c49a4c7b37f3a994bdfe2cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe4fd2d5a9d3b84efcdd387f39de2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552bd8c57662834efacc3fac4b9d18012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcb4cf184608e1a140b5736cc74ffc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8da53fa46d8d1754a3d26f1599ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a26ef305d0607ccf2fe3f6b60363515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeeeb79713aac9a9ef3d04118fdc3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870451b18146cf839594a40fe6b15e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d1a3c165539d8b232aa45eed9a7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e44c1a60186e80c353e2057562bab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6ef92db34adf55bd318f57bd5f8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6eb4518518c321773d31aa9987e1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ffae9c4ca9fd55c11d129e4ef14e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade73f9e72a91b2196fca3b5eb847cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeb9d378705e060d788e0d95d53be124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892cc7c1a83f0559270194cd02187125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef07458a164ca8ce28483f5a5e1d61226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0fd0b9855d2851f788f34b699f2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db7e348e994872eb9b0dc4d2a4796728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69416d8c396441b280179c4082e2299c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d56eb0522defee1b47c1f283966930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf873560e206d11bf4b9959f4e0b00b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a83179414c8bcaa6f7ce35f8d441c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f3613332ab6cab70575e97ffebf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc40ee89b86fec2f22880d74d0f2ef934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70dae16e004f469a1a3f7ccffdad9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f933b383108cc6b2d1bfbe1d80286336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbed2f507e363717574daf1320111237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ef541c79ffae5bdbb08884b8be7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a02ace987cd82fb9892dbd4a553639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc83ec0354e0c1ef4f603fa1ec45540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607a47be573fa0839a2807952e5e2ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b0e1223dd92ec9aa4144eb341b29342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba255fb5a5e10a66712408eea64ca60743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7005328a03af3476fd7eff10c3f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f811c7e7bef1375bbc6020bb5dea945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee080c54942dca934604cde9940727346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd4c4c34bb6ed1c17e4fd7c511371b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3186b5e34e8e5c2f8e3d27b2772db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096a6ac2357c2e915d10fa05c962cf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32e41cebbaf399f4b8c35703b6561a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095ba603a4bbd167fc3d6e3e421e5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5230ed033f0ee4a096cc262626ca2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb24eb23543e98d38229bb1dde60a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda1d1b9c992a41dfe9bcd410358a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964eeb9d7fd7f816a1e7f85d364dbab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e1a2620618876bd5c422107d81dfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b97e2094869113354ec8bbda4e49257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31c72d714863db1d064efdbf0d965458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b4d0cbd6840f9f5a2e338b8549fec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613e358e1ef97ba29504e0ffb291c5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2908639a348d157d6c6a5845e96efe261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d826ff4eee0cb8f047ac4f0762a5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb9b59bc7d68e6af6558fd118b24ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d8d39d80c0e12fab0b079e35e1c5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c853f804f426899afe17040c4b880fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fb7cc86f746b3ac6f4e62ed11042c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a20b210f67f69f6be5c34daf0fc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc8263fec448d2de92028ca3c805568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2c3dee4587573501b25446af061de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e996fa7bb56b413c2bc06899891b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e768cffd516866fe976e0b0506e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3571c4293d14c399d3a0c263b40a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d0b46cc5cd751666b81ac8ddd84573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5cad66bd9cce79c3fc8181fe8335574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d55a50e47d8cab58800d5de16eae575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384523fcbb18acbbcafb97145f8217d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1e011f78e90297f40a8cb349c1b5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79861a4d09552d29642269fb7f18a0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973c148bcd73b2cb564d66bd824ba4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121af791d621cc85223e843181d4e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c22b0988d819940b7711fed07cf1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6835fc8842f5d0045c9f818154b6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ea5c291a2f66914ef2a0a5c8ae5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eb3541444f6108ed781f7b8c3d10984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bdf8a73398cad3bba36698520331385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad78c41de2f39dc8b4504dab49366c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0e7fd5156e8359ce9734471b905c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27051f061062dedb3284836e053e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba9aec64b431d4b2398240576a70cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed167b8e85503a22dbd3617a996f10a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a1caa5387c50945da1ea6126006291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326dc435442d72ce73f23c34587ba4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b416e0e2f4a4e4073e8303cb03a9b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a86e30b679285e56373b2924892e4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d79219583f3408702f17e0bed7c6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043420dbe1b2efe466d94e6f339ba2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bea7461e857b0ea1aee4cec2952a1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4c599143a79783049d2222ce10e0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d9e20f1632f00c1df0e7351fd96599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258334f969a267b6e71bffee011725100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dddc438a57c6d145a95b6be94f7508101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b7feb4c1df3c1fc4d73c94913c972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b87d93380c657bd0fdfd5becccbb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0031ef7935424e903ce45da5d0903104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb569a36252e42a876292f1827f33a8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0db0661667c104b1cd5506fdccb27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df82834ab957300426a1c280ca98f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b99cff82ad07216656c7355081b71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e91f905e67bd709b035f7cce995c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc26d26f14233395e1aa446ffbfe64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7ab698bdb701b4c2db18d3352599d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a4a1020feb222a97c56544c8d6c4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4aed6ead2b94680b3de1cce76c9f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaab67dd4075ffdb3731de5a1286872114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18cd7b5024117e546504fd1f13fcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8e3c12f89ef74d557fc9b93679a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ae13c066591ec89e8ac48d73d6df9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7237fc9e67e9218682802469442789f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d819786d9234a36d3d44fc478eeff9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca2545e6f96e1b434355c7b00400b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8892044eba4d02e5276543c134067121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c77cb70e3305d3e8cfe62c9d3a1a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf013d3a71de299352b3680474d5ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbea6782be36e7809a94dbbe1afc56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95debf60056301c66db17af864ed56e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4e89551157df21e01e6996ef797ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff55c2261b7639ad4930671b708a68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf68cd175867cc8861b6596b0e41a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ec05d005504a2a7d9a1ee0138817d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127665a9994abd00875f0c7444780d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ffa1df0d49ca737e7c12147dccbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577462784b967f0cabb09a2444774c3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984862aedd0b1b2ee6c20882cac38ba8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ea1aedd5c205b282fdc92828bfd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52866e50f97ddc5eaab5cb78a0e384135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624626a8c91b4edf3e516779c29b3879136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e14ea89ed143d24b81aaa51f1eb74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7edf5aecc4e552404eece3a135f679138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69589b4dbef1345df070bd3ef9d5963a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bf711906a3cdc31e9be62a9450e8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133519c66664d1f3d3d889444c47773141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8470037f1280f983a7c1483f84342142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b7f4ad5f72500a182d7862e37f000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cd070b497e8de6e01efa6c39cc40e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f89c21306804f0c7eb35983a2ed028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b1264cdf988e2a864a9773ea6f89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410292a15a06afd7d83f8a0d3451dbf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84cc37777771115da9ed96ede1b02c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e0b94e34f37d5a7e2eba8cca22c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079e89a040b1526785ecb8416e6540150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b563211c7e90251e251c9f2801512151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f45429f0b8450266a2971a4a101bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42edd034b78acd0716303e7e26d86b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8a4dffb791d3c0ca3dbf6890acc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72d31a2a5d68fa9cb301187e11700155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f3367c161e758a90931ae84c5afc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f532c64ba66523b13c9e47389c04e63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb6b11e200cf51aab701170b261fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa91e2e87f72c47366f36121a8b54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc515b26add79af3b3fc0d72954bfb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e00b26e414cc1a77311747e5a12d24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c999a8365e924bece71829325d4de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ce6d92c164c882bfe4b62acaae0ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ff3c244241f190a024cb927685c8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad57704c7f07655b150767d471c49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceebb9182dc598efd633af59135d808166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1a519953684ef407cf9284c6d1bbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d024bb517ae4d12745f2de674cb4a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc9a606149c5a0f230d997d849c070169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb69c247c0ee04a6c012712a75b27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bac2d8fe0b6f11207812cf6cc5761171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f994bafa3b99d660189e4b958d03f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c1a58b275583afe115b9e1c029cd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb599f0fe2be41314fafe9e73cac87d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93b75f29d4baee9f2fbb407751796d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7c3a249b179799bdb82daf0e40f5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ca95b52861d680c63509e3536916177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b3d1c37d9813b2b767b6d4a200bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d320117f852c479c9355b11c9aa0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31135423d33f8cdc33be13d7dbb9ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e849dd177d29fedb28617f6454e0cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e493686a9ed91597f82990af9606e42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f25243f371c67a97bf0a1b7c0853183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaaf0551342a5c681e81a3d94fecc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914bbd05367690cc5e028a276e6e9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e435c0a5e8329ae7fd8f828ae93c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0446d56f652cd3638665beec4dc4b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eec26e08903d1265df83ab0859c12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757756f5683cfe7396e2d64117329bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991f04424105029d40de9743289937e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b845603731da0bb8260ef9ac0498af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c01cbd26c3729b68a33d2b36a6749192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866cb98be36bc945d7c308e944d4be7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b230091bf89486c2d59ff5b22fd2aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c672df6a67048977b1a6b37de368195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4326354b587f04c89c8f317da751196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd544fcab0bddc43b2227d1f03fa53fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd2f53c3251ce465933f4b9d9c6cb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca851dbaca01ca712837cb65b4c59d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625e2ee0cff3caa3c3245d1dc5e7944200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a25ae360ee571c1796e7fc71e73ae5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869019282dddf942e691c9a1a4bdab17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bfdfd34596e94df76927c584c089d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f416967745808318ecdf313be2654d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320213cfeb06c7b0a9617a9c0bb2c285205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae3bd66eba0ce25128d63783e7896206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f5ecffb8cb393a039e758917b019207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9721f6a050d851f5af8fad8b566d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d84ce978693dc3375aac991ac0178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91705bfd77675ad57e30e1e9fb5a3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f5240efb4aeae0d1eebcfc50712fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0528d047daaf8f921d1d3720b5ee67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a133c0d401f1c33b87e78349ff97b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae6a981050d7b750b5b23353cf0d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1d7b3f2b2d813ec6ce1dc828792d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fe0ad63a8339c75d9d1fbfe1d6a45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27259d13733404a2fb9019573ec36822217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ac51da30bdd980821c8c87729791f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8402c67f7c1b0f431ed3c6cf8d94e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d8f734048bb479df53f32848420e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c516a80300443593bdbbcbc592cb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9723e3ddd0ff56774742c61f4d5a0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9806f301fe7437909de1cf151469f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96976e70682d2b29f1f3ae4f8ddb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54513ef05f6d0c0ae733455cdd298b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e146ac3ef54fe05bf7f4f00546247f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6812e7b964afd4f523a16a3f25fce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d85b38d431ddabdef98084e96c614d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25131a2bded922e8ca15a25a2d06546f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c913972efbd52be44cc4f4a250f0efe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b495e9a515263f7079c759b2a6f842231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e7b7b63d98a7a8dd10d0795cebf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b8526ace87cd361f698b35aa71d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de61e4b04da43f8eabccd7e57d1b13f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9b819da4ee1fd0737b3a9ccb78433235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25bfe04d4e3ff734e8470f2d47254236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8240e50e79d254738a43ee4881af9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c53b944ed2a4f76594b0675c64aee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6ccb8db09cc19c2a9f42895be11d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c636f6a92fb171ab2a55249090eaa3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58e1b844af9db37a67eaeb28c20e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbbd1d6496f5b06e8f3873a89e658d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa451ab3f688f6018513dea7516c9a01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c755ee0baef58e158d0a50ba70be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc791a8d6514a7dafae061368a032b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87db147a53b95941bdffad1d5dfbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca2ebdfdd63b4bc41349260913793247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb63d06758858f08efe60bd0c46865f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38fac6b6ad8751f82ddd32bba92d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a88d11c9811c7e48ba972cd0f4293250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f2da9f57d965a9c9d2c59b305d43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8510f68cea75bac4dda8a2b1ff3d665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9328e48578a777fba2b178354f4678253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8844930c24ecdbf0040359d6e8d68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b544bdb58dd5bd5649cedee67902c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8371c545984c44b5f1d9850972cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3de5bec8f462b78abc2c4d28f7803f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7618a438c25b6629814fafd7f8ff618258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd7d917282f37cbba0459f49a9d63e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0af07a702263cfd68109cdcdec99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bd5a6e58ba5f17c2f12ab019fd474261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139e327095917add0fb765a72df531b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b607dbba9109fda52311f4a7125e44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3ff2be206d421923bdf51267c3a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead37b81781d04ef0ce7a5f553260398265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05014da5e0c45abfe751a7cfc9c3f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16de14d096cf315f0357cf7f916423267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9fbb292919d96b814d7e46e510e96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4f2f643e2725417240796bb77895269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebb458c8bd4afdc91ee6c7d7cb0b17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8399b09ee24491a5516b36f6a8cdd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de595021708d20711a2e58836618fac8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cff9e63d93d9d1a0d1c73854cedaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52f2aec3115dd421c27ff7ea0241f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec69de5258d349d22fa90ff922cad53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82693bedf1fe62489871e111e0e845276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f30fe86ac1ac1c2c331783bb3a7a14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732ab2d57c128882f80bd28cafd96ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a912422ffe189e81e58701d094880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06021543018347343dee9b498f96cec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035c502a0c2d7a61ba03fa0ab5d94d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf066368af0c5ec9f85ec091d778a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61102a02404d92f007c8fe47854cf36d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196ce7e05461be8d3acc1f84e5997c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219636e5a06d709c4f4416b22f24a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc583b0fcea35c74d2bc1145a3fee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c61ba66979ccbdfb17142252cacee3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cfdd494eca401d49a2ffc7ff51635288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545c71c86565b64de9dea6118680294289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bac8bf4ccd7b6e489c2a2201a11e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e6f7f8a86e1c133b7e47930807034291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409924027a616973925dd15a8cd82a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630373539ab3464928e07b61fb6ecb4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f972ecc5b2a366d0ba00234cd58eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd162b3c0a837729493ff20a239e06f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b569f2741761a4d7496bc57620333296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969af087e114c492e8d50a2095facf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314d907f30b7f12bc771bd6599c5a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366068f535f7fac7c6ad294378ee6578299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09031f4ce1b676662d1454359fdd8d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66aded8dcec0f0ff406d21c1a1a8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d84262c4a5ac89f29bb01614eda8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b4a2da5cb6502902909a5211485e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d995ec63e6dc270c53366d49160114304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3b5cdc70c6907b8146bca1d030a4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0211632ea3c3b607df3aa3769e766d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab38d34a9942256d626858cf8ea36d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a738d5b6e9c648a7a7a59e9fd94d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2caeaedea7ffdeb968da6c1a5a0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632d093bf0a4c407a76565ee1a7dfb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6f3e665c352c16a37408d518d0a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49031f89401392af69cd6a96b0a43dd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab383c649fecf1baba440ca47e9932a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a90d77523b45325cc0942dccf10f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd34cfed745b1c3225145c72c3def315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a492634167889064f6025d1443c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97eb3f89d0e2237ac40d1c90a9c9d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f674de6e726e1839ac26be60cc4e12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f92893bed3b259015b551e2d238efe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300025f555ce7a3a8d5b5824aacf69ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd8cb1facf0669398f3e4e352c1901321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc024e35aa04943f31655c52c540b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c72a5739d3d2455d1be3da847b2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6adace664480cd349e8986cadb6af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076273f87d44b96bd05d912f0d1132325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>