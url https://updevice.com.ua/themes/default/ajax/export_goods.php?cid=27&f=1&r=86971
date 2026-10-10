--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8add9feee6b6372496c285c01ad77221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173f74f2a8615aae0169be59438aa042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca8cfdb2b72d6ea9f1a10b6e54fc0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab026ab5aafe3d4b6e6b7acfeba8b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a29fd1738bb0cefe2cefae648fad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb8306ded32f9c1879c828326555956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113e1a228b22291dfc14056392ce8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96083a9b0a36825bd17d7ac3ca34296b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894a6ca0eaf8a09e2ba010abaf59bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08712285549614e5d921474285c4f29210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4f75b52288bb3f6ae2c84ad22bc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc81fc2b61795289049cb5662471b1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274295590825098e02a778bc68545a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63141a0da4236b7d600f7f57322318b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633a415d81fbd001bb31b2b978d383615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafec93dfca5654f62e73612b2c2531016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0cfe5bd7bf711fa71244ef4087ad317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90cc5dbfb0035e00d7c120673360b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff79d769ecc418c57733ca19aa85c5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a04b9b966c42ef43f15dd261e59a2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931cc99c1ce15fb01c9030c848405321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570e326b085deb0742214cbb39e1d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913581bb3ab9f3b1d859a6ec64b4ecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7050741415172c65e22ec24086f4d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c64771b22de17261f4ccc4a276bbdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b808a28fdc7ceb6d432a9655edccf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8d5ac6380e8abf6b2033cf3fcf62427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a686cadc8f176096c6eb671daf13c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1ccb7e7c106813b72e8d7b4727d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447752ba0ffb3ed844852e92d5662b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42fd87305c24ce4d0c8fbd1ac4c0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f30d4380de66482eed49da0422be332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9758d82cab109bab1907901f2c95d2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f67b21e8218aa019fb67f804f97534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4238865641fbfd88e29aa76b75acff135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cce4f036f07ab9dce8beb0773694036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa100a6a45ff3ece118666142f19a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b55b9d7dfe1c6209a0d8a95a7481238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6bb10e08c3f97fb233752c4fa057039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a7bbd324ac26da42179eeb3ac336240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3938965fcff6728896a42557ea80041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d804665ce07c2d3ecad204fcdcd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7ef07a54a870f9522743a70b5d40a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f76388076f0522b70712ad91cbb79444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ac8c2dda6460e375cf737904a65245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49086d965f2d9fc45220613872fa746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af19897701447930f5e38790c71e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158bfcb34b0000db559f66fc0c7a7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8210e041cb0e26292edd4e68b54df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9779d26c302f39d036a299c1097572450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e27dbde086f80dda13e72be752d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ce2434ba80309e0eab4efcf9d08052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c876f4c4dbf8aeefdf88551648d8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4cc2eeebd87cc6b005c03ae0e39754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4d5509fe83763e300db45be0eb5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae81e25f032db4f46dd656b94a5b4e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270603577d87a1d84117dac6ba9ddf6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565693ed481701f6c3eb9060ba94122958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e491027ce3b0f6af6d66d25067d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e80752afddf8eb9ff1c1f5197c0e4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9387b4dbc5bdefa9771339644abf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d056e4fdd2007d165899c6910e8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b429696b8578dc25ff9ffbec26fe3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75124ae9904e1919e9257633b9d203b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ee87bba9e223ff07dfa34536c49965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af850eebb31749f42170f82d62ff3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bfbc4560ef5c5c01ae00c0eb37ec267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a2eb971459bc8ffc84a59177d6ef268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a26cbd2a37b4607876b648359b1f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeb58b2c4c140e6b6f9d18406e707970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1e1e442e24587fd1569aab7d786f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0214efc0d6ebf564dc0ada9f169fe972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11e60340332fa4b2faba1aa2e6b5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785891a58f10229fce5beb37545bc57e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9bfd559c5b8ce58c7bb48ad7bc4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935996905cfdeff6b4090f9666d44eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc533957b1a759506b249a5ee583877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bdfd730b2eb99bdf950f84630560d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a30c1782200e9d4fb99b7146faa8ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca717c9ef7aa3e39c6b53b4e139974280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db61346cbeff4351caf057becf6d46181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbdbd1bf95194b04182232dd83c01482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375fb5942ba19d1a35bd1fe5504670483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1421252e1b63cffa01f059bab88bbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152ffbaa688c656b58c182567873b3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd03b5366c241fa65078bee532e5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ec29109b4fa0436acc95a9eed76887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b674c4063905e9b6bb1d669e69d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e952f495642602b7b6848dd594cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb18f5ce51e1b06c4c032523e9ef390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1bb884243309b0b90d8b3883e933691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f9406a5a3144da27d4560ddca22492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242ac62f432efbac9979ea514b99b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932449512f272283c87f96d76f4f48094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fffdb149997ab0b83c0eed6c68d8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640047f703b23fc8603ec5b807d09b8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae117620023ed3d8d339f7c5ecaca197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc03d7e089119fcf90dc6d7f0e9b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e0c4468f8489832197dc884e1dea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6402932054b2254c8984408464050100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37eb27ebeb7acf06c9b52019a51e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c003f385241b690d01edb5ca17bdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537559fa61819c5a5e4dc81066c901a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7743af4cecdd45dbed8243a8e0f219104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa9a3407908c06258a73360e84082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88d03c2df6ecb5213a57b468d7a65a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0154509895722752fc585aad442c4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838037e2de405c08ebe2a842ef96431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422c6133e920c422cc11c6902a621b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab058792cf74174e113dcf1468801af3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a9f3355870b65d27401baed752633111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60ccbd55cdcc1c1609464cf2c289ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e0307482b4e5d12df8e18b6b03244113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de60a7048b57458f444e1d6bb6ba5fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9e14bdc772bfad36794842fc4f1ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4bb8ca458734771c3e61d39856744116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09df978ab8f41f2a65114107791424117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4772416bb5e6e7361e989f06550934e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deeb2fc9096bda17332f32f61d99ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da58d351ed51f4d289d8ccb54bbd7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb108d4fbcb5c7dee46e76ff53968d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d44934325f2280ee47b29bdf76367122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b769aa4b2f69e21fcad4df378a6f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318181314ffa19373244a5c9d24ef4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46929e23d8b2ba2e68fc8d89805be1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d665f346bbd720918481e349141599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb9736eebc22bc9d6bb7b7f8b4f93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f333d73c8c48036f4887abbae816e4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538eb0ed17cc5315a8c6e7b36e4fd6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d831d9116058ce899dec59c1ec1329130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57903cccb56c0a35c7d8006129e371131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3462247e4bfff4527c0f21a0b237ff7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a444f0a42dc065e570bf4ba0f19397133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc913f7585efae046995dc597d77ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a695311ffdc8f3397b9a274c12043dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f583e58d8afdc0b882eae47d49d66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815bf16a0981e6fc9b47ff65ad480ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9688b7b81cc898600455a7ddf4623138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdc8766ab6a4ca28b59fdcf6f250e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bc0c3fcb343717ba800dd2c9a0819140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ac6b6babdf1c9b2f6f2c2ff6ed9c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee922860743c012f61806103156f254a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b98c9406900d9b16bac3a6d3ef7df1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de77aa94083189bda4bbc2803833ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e1483fa758468db6b5933879d4a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d891769e87b8676d3f781a76254c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869711c0005b6aadbd63e327052371a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7165f26e7cc56459f60f9ea6514c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116561884136db62584944a3c7620b09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d51d0ce0e4269d1878eb1d907150ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed47434ad11a8c72c0b3a3c1cc66f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f7d4ca109632dbbb4f84495bf810152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f0195da2be8d02ad1aaee0e09517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2cf655a4fab4790f07094eac287a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866bc4eacfd41cd557a82ec0a4f925c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1339251e1742d0924c0afcca7daf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e160400a8b8b35b15bcb589c251b9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5562a63697c2e73cfafc22e4d9ca42d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba9378641ee44c1ebec2ad3650ccbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d05b572c7c6fe75d91d776629c14cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c7b537a92e5e0d4b3a4830f88b46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd0be832e7a2478d4eb5ef711aaee4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423bd69df13674510fe2ffa0a85207163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0028ae31f32b8526f6175f38f61ea4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471af983c605b67d337c083a6eddd6cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b145044c1f4ab9a468386ad90e6825166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7a7be19a648e72a0168b55f57137167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404e516ee0c0d493f95aaf546b26b76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e44fe94491e2cddf9a09cccb0788f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f8cca855411e344f3ca62612000a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14fbdaf8a8c7a600779f73041d3dbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12822510f21a03930266b89cafff7bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83967b029ac1381f261fed9983e5b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168514b8b43ba53c775a1675fb63648174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf19a32a565c51d1cca84220f57263175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf41836d21bfff0d949a7bc46c18f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76e6f55f80c2eed4d7c803f528f29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec228018a3441fca0f16aecee11e67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06610c3726805bbfa16d4a54810a39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa607eee90a39e43b29aa9b78e6cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b4803d8ee44d4290f267a2bbf58f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40099193ca2de08f3780a7c5395f68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995a63574d65eb03fe23bf78967a42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d41f9de74248042cab672d8cfe5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa9d76cd453e90958a831915443d3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98183f2f2d7e8b524bbdcb6da947254186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3658952b036d1c758ee9f32e2b8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8232805126cea095af95687b4288188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd44ce951148601df8a03da7ebddbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1d516b3dd7d5d62a008186b5d811190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b186f9eaada277dc7e9b56d1f5185aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7936f54e494eadc18c22d42b87a42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d8fde03082153d57ddade3cbb1862193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef782e083a2c52425dcac2cd1bbe5c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6b2fa92c5cdab760093dcabb8dd4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb693f8a06033ffda9e41e2a05eb9530196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd818c7b7f00deb459c8cdaf78b90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffafe242487be5a170eb5d125783501198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9bef0a4dd61959df6c94b72c65639199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911dd71a16f9a2e4ef4ed883a0d901f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7e2d0f244a953a6566863014d19d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc56c5530a48b02a3e78b49bc34e12b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f64ad097d05d8df1de60d631c61fb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373069b8d998c599bd676ea2ff104f8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463370ba455cedf9b71847affb5e8036205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672434be45d223b730f0bb6d862a0c1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463008572b244192de5719225898172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59815edb46cd966450de20e0fdacc62e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a20d2c0152ba5e3008421ae092d59a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee04691c9057d07c15bb28d7eb9e38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756f00972e1b00a068b07758df34346211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec75326b2d633c2cf9a5a70b7c967c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2c42909c2e1ce83cf06734d0fadd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6b7a802e1a00e9c6b1eab9cebc1ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a14e78bcde08b3a69ad557ee5078215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dab3eae108ce814e6adffaf89af55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042eecc14c03d0a78674a70f7fc4db3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3858f000e4c3f97f8bd163ecf8cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc432e98fb373908d2362c43ae17fc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c8fa15979aa8640d48effd7645c17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dae300fe343ff55c21a0360ecbf21b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946ceeec661b35777442b308e23d46c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5133be111a6f8f75b599fd4916133223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666196c69549546ea829cbd6239503d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d157fdb5241ed73317ea8648a6ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e53d4745e7b3786187790791a99ab3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0b05cd18074edea81b423d234d0a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811eaccb1c07d5fdcd978b0005792ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc867dc1ab8e83e3769712f3c06105229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418a8dd82f799ade306895ff83dce3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7767cc5d39392e804f568ab0902331231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e51e4697f78ff16dcc84fe817a3323232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6a8a325e7f3dda6cb1ce16da06095233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d9358a1e3524542936f18d31ee53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3d62c334908f267830183714b8c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041177b6c14ef059d98d44656c3cfe6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec7e19259fd27a3e7fc773a73afe73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e551514bd7618833849be4ae00fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c7931eac0971b514090af475750a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b9d042a5a5df9e5e4945335b38e34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790216b2f98f9baed2d34024b5cf9fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e325bc07bbafca2fdc6fc64b3914879242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c015e7ae6d8c2b830a036a62ea35c2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3abc55fcae0df2ee286fadc1890c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509be26cc1585fbe3e936c18152cea2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cc2fde0c14c7cb3198d24162007ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec6b7001112dfb599d64b233177f1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b88e838dde47fb8c64c26236a0748b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaf47583232e59c3e808a71dee74ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4ba8cdaccc5fd19ce47cee5a8800250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d226a5851b6573af610c93204a391251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d5ce54dc7684383723f06d87c831252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae0cf9d9833de736ed8cb46b69e0e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8640218b3b6acdf86d9cc45a44ea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da0478fc48eb8dfa3db948688b2858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ae7f1a1317f60db42f302a7d9115b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f47bafdcb1bc0f43906a2dc37276c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ddeba9789f3fc6fd0e92b0ae351d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cbc6890ba485d3cdb169ca0cde888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077495b5bf0cd7c141bd00335b2edb40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4873ba3f4abb1804e1703a97caf6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde904a9ebe820fda6a510d427ca7616262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01158e010c6ab3afdeaf29b7e5898170263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6271adb78c3d88e7413bfecfa01a337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5d302af072e5a5463c0aa7243cb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfd1bcd1d2a61340d77f880d9e79ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074eef80e22c3a8b96b2651462a4a3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeb4398c4a21aa55583d0b178e4675268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674c2ae542fa45643f5829cb16fb704269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c06dfd27e60ff203d04f2c3c6e956270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b6d40d811f897ef509d3aa4c0506271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00e7083c6fc256f236d5ddc19746f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808e3cd3ab534c933be1d5b8de60512273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e37bfc90b2fddfc62e7d630285c43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee73105bbff298f0c31b811166335275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d55defdcaa15ae112ce31f9b0a159a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaecc710162fb22092e1ddd8a87ada2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a37735eacf457a88e1fe3c1904100d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a39251355d38d6aacc147d5171444279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f28ea2dde8380d19936e40fb141a46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172cbb2a45251346cc0339e476ce348281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d7bed37ab650b2549f3fc94c2871c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8657e8c6fc535949d1719e76c5bbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e5308b577d45bf1182e31c168d9fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a6c8b4929ae1d81c99b4b39574bf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce7d7032151e8907d3776dc32ce656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a792105f7ab47b0502b28138e12c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb11c20cb692dbd4779e9c075a3b7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc9742fc7e5ec1b22b06355c65cd6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ff5b6d7f7c0d5520e3e6ae2ea3ed7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3bb1bb1a0f7b2613152e0a6c3eac6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b3809f32c1a7f1f84302139e8cdb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c488f42496027a386b85df815f817293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835eb1447756dccd42773a53049f1d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659bb8ecceaecc8eb9d0548f4c4ad57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d68a2765cf17fa091d9dc1ebd27b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e44729a3575f0a9b7b37ef6102f9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a27e5e97c18138a4691897c6455da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dbd8ee4353ecafa1fc7214b7d25e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f8d2460cd115036ab2028726d99a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff98acc43ad32d266bcb0c7efb3debf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d1aacb72ab4b63e76ac64747614e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba61cc57cb6ec4803f521a0d2316d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388536c5ebe12b3814753bddab9e38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b166e0adf43383e755fc4ee337e612305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952d2193bf174a12d1176ecbe1ddf93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5212dbbaf320129716d8ab04eeb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8858ad63a1388ea65f77edfa38d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f3d7e73b1788dc392a055450be62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3526f5bb9f085393a06bc74b8a35f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6eac7d38ab2051a3c951ba193cfcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ff0db785a13fd267e94bdb144a30c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1522b260a92f310d86ed1391c3f64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c94474b42c8a8e0bb3d64c46fd92b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0a932d4a248dc6966c911d1234f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dcab672ab1e16ff5f61037de0af62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aaa76bd555d4997581d3bbfd54743317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576fd87d7015b0852e0e09d1bd04d58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b28aaf6c9a41fedb792e2e9ba39c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d8511ce975c7fb26e6af3d5c87639320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c281beba7d57594ab60e9bb391ccc46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19d63d1498aafceb75c7048fd9af8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cacd34141e07d4d1ef16558694efd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04279d2785cfbceabcfc5fa999956570324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec458bdb5061ff8fa5a642f09696b620325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f00958342c67701bf546548716d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032b882849e61a17346fc25a62413e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f57f8bb0cc102d6d9955ec57373ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5131fcf26bcacc1831c2614cefa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a460734f7047792a988f3cc43246b86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5e07bb168a1e7fb70582c0b97eb3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979cf07f7b5e65e4c16bebeb10541fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac33e416a2670061221ef555f9dbc333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3cf64d8fb275bf37d2e28f615158d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7288eef2739afaebdeafff6ec6d2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b577638d7c008a9f4f25fdb48be3483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb229d9a12e1b173082a3aac412a2c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752af0de373edb24c9698ff40a3a9eac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c438e3ae3abf0b8a3beba39d1e51566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ecb26a6d114e8b65ebd0c677e16b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709daab9f2a9e0deaed885f777a94238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d114412054f191469a6eddae37c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a410c4c40822e753dcb3405c1b1ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6004cabab57c7b5bcac0b719b7bd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de22f7405470319bfd5531b8934e5a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48c9787c7ccd4e20ac52aebad06e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a262b14eba985a503d1baef39e3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb764ad5d9da61c15b5fb9a389bdbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f5af51b16f5b3778d81650dad28916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb4e1abb4c5e59494b2413ad13f1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f920f8372440f21e7220376b42e4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70929ea418237c37df8dba468748410f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a478d198c134258a1ebfd457509320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec383142b24c56f315ba3a5e299da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71f11aeb2663d2f32f26b1837c380d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ef031c098d56833a483c3a6eb79423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa750d99c9f640be92c2fe8741183eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c8a1d7835f2bcf6db5c876524b81525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b71aaa7d2432308fbf8fe934a1fabb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdceb2e22da7fd680aa1b084b76fe0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eefacf7745ac1739f4cd6c6a1b5dd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e241f2c79b1fb9b5b0d23ad573de5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0fee69ce278c189551c06fa2489330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073700f7a845126d1a900ba1be3c8fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf8608c7fe56883e253f0a366178ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653ad194c7429b410ef394f40986f7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a061c11c903f5b2f9bcf1a550b4a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88299f8be13dab2426a2ea5cda81e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d48cd304519f85da65d4bdc6685336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580cf1905c176b01795a1b17003c10937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aa0e214e63bd6af6b5749a5c757a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb74f59368378fb3cc0236cb6b8160a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba73e02e4fa898578dfddf7b1df6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5759a1d7c438ce5e86ed9ea16bdc25641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc40026d3c6d1e0cac4b999085007d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581cddc8b3798d7979ffb2c1e7d9e9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c112446ac7e3eb552b45705abbf9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167f363c229cdbb237028bc2cf36a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585ff604bfab9ac59ecaff0d736c6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1dcab6f70e0f43da176d1bc1b14347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63032127095e8cfe0432bf55a84e20048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476e68869859e29b853bdf36f26a3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da3cf0a619bcba2f2558aab2af2c2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1175fa07bd2d7bb8c48e458c7030051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5bbaa99c1ec7b18d85ec3f20be86252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae342caa8787a4024d17cf7c22c88053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de12ca1a583dbe8652dc0b54fb6a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53b29e420234b25fbfc5ec903d1fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5455cfe9d5346b0ce6dd52e2de8f5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f24262ddd3b3170bcb963428d04d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d7277d490b9da2c895d775893ec2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73411eea91115a528e1e8b89731a2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874236240e1bdbb250c5a6bcfd808b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b1bc7291825d89caff250627984f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714561396cb764cd4c3833a1f8ec584262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54da7de77839a35be836aeddc38b5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae476464aae8cd9fce4d46571ec0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875736d2cfc54e3df84def346a068a0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666469156b20c287e6dc53dd751390f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4e907d4898be79e466e0d7bd954b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fae73cb7ca8fb3046b8019d71aa1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193a3be3adb2505dc43111fe95b288b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b2fe419096804ddaa99b5724984b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98636e4c12964f29491cd9649e98571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6e7c2e6b561036f3d6c9acc0901072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314399ab6da8a21e76143baee9fc34e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f25469c8acc0e965ae6b50ab71494a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb997ce07bd7c74483a7fbf0f3b3a9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6a10eb8a876ad31ef31fc481361d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090e43a8949db8005af7098e30ecb7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03777f6466635070882798852c47c0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f243e35de52411684bb32cc2daab7e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed040bd8e095c0f89f46473356a77d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96348a5a3eabf3d8b8f4d924da71b18281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdebbc1485b275eb7bef6459b0c898e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf086a252b3d1de56564806d42d45c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d25f6c31b01f946117eea2d51fe484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d8c1f544029438a908ba06e5c94e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cd70e5e369270f2833577b859920486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fbb86828fa7b65314c7e59bf9a68b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82027caf459f691a55c3464c7514c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b6ca3562e8acb46809fa13504c11389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff1d41f29f4f35119e9b6954de81690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf572660f018a93c7a32b01345c1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d6c4a74d70a1c402a6a47a0b81ef892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd584f473011343faea19e7fb4a76993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137821c594fe18fb80c32d56b4c0141d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc928a22c9462a91e95f0e05d20a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf46bada87d1d91c2ea8e58b582f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619fa65c8e847de7f6ceb00efcb72f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049312bbfa4ad615b32127b13d414498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76e7bcaef84e69ebd3b7122de849999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba610dc8cb719a89116a5516829f92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad3bce9d58f1d8a8911613848a1ec8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d9a9dad82a37a12b078838e3e939102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f0f50ff82fd2d2bf628bf0a39245103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d94d105aa9a842ba060562c11a6362104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2183015e861b86224b84e34a63219105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f2d759a6a22c4039d9801a0860d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e11f794f666d0967252cf22978e00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9227ac4a237724943f6f62de670a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3311044c306ebaf68f925726721a9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c9ae83ce52941001921035cf95eea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99218479c5395b3e47ad24167c6c0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ead5fe8923c992a4dce86d8be3da9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1563ae0afc14051db4549954510ae2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086c841fe874478271eedad005a31f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd38537e8d16cc7eb08f2d6ef43ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f745ef786d036375b1a650c559e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517bc81c5e618b22023b3d45cd1a2cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea7b063f730c659b0a185409455729118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c5e02ad9a9bccc0333d9887962732119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b544713beb34db90fbcba39451a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbe7386eb081a707350d0c25ac67e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c51c021153db141b9e9fc486886a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b131eb0095b86f709a40f092e3b67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71037740883cf90e34627945162381124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb6769650c711b5d8bf881160ebe6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd879aae17ef629925453ad8057b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04cb6960e06cb01e20a9455f04e27b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7480b317ca964da7cbaabe69bc2c0d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d929cc89eb7b4233a1c2544c891c5eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1c99e2c686f96a0012c84f86dba03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c57df505a4c9cf36cb921497aa7530131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092ec6cfd8ddf88216563c6bec6960132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb72d456eb2ad1d8295806a9f608b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbaaf23aded349a3ab1bc3eae0fd25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f5051b24bed026fa6098ec929b267135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abea2fe1dc5d7fd574bec523b6835d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977908ff6ec1aed795bd74ebeec318c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86388b1935c74724579916f03aa0cacc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3711b68be9b7b67adf35a1ec9b346e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efbbad8874e5e2ebfec4122d238681140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a69f72ea7b54a71ce14df20932208141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b7ba1c025fece7070badf68e9621142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714eae27e790230c73ec896cf9a9efb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38619747036ece495f767e39e3e14084144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8011e062917f60dd9e70893c543432145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a82aa31648832217f0817b67a96a63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceca72a16552fbdb907a18a11ac7132147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481d48451e5ee36f5947ab1d8f5231148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba14bfacc4a483400a4a474c187e02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd966678f09441abab2038e44ea93b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f928da0a49f8a02536eda09c6ef1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e19de0cf6fcf24a96f4c2f13329d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662ee35ba770486d2b8a962eb618818153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebdf1a90cdc5bd6d30c80a481c118f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bef79d57712bc6e835b6b4e5b68c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f77768f7032313e888d56b3f084d3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63249f93fc7632f7204325c8a4b7157157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791081c003923e99dcd6de5e5fb2ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7806615b44df55ec8d897b5443b41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe10a88846c0d6be210be97b6edd62a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b84c8fb9213bbd1bd5a36d86f16c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00daf9ec19cef6ff7234d4589c516f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c89915a4f446af063fe00dc42ec7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2a3797ac2f66b0c5d7b8c78e2b80f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f522c677b7c35e058932f3980947165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bee8662b07d11b82658cea7ef4a1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f46aaa4cd2fb84744fe0207c29db5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c452f1909b6cd495f3a75a3b2125312168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa5ebb808082c197b403d704b5621b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81478931e079cbf20b30ccaf842a14d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f094377a604b8c9a1e921c1dbadc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996a583c4c783251ea054c7230483d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa37e134976055d625a2234a228ed9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ebbb70ed235ee066bf490206744c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f20623fba650efe0996e1e3949f21d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966c1b0b6f1e55fe9513e2f4fa031e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec042b58433157d8c6fb1fcf47b05f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ac156bade9ba2576b3f738769387178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fe4c446790f364ef5d95fbc62a343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a3e028a8aba7d1773d330c873d5b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32151bc571b8da6c904a8e702badf46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbebdafe0aac60e43137ae772a9f97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd3a9ef361e777edc42cf0cc5b4031183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc126fc17fae4188e8972e82a5ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf628f91066d01d9b7fe355e776a434185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ccb1a7ecb05083aedea24f7d55821186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0ac7ed5960d1a95d13650974af80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f970cebf73e73835556ee8c343089188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef46126a5332a414f812a34d90c540c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31003a7a29124188f02c0bbe5bf329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46141bdba9284eae1607ac53f1b7c01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2d105b3a983f210dd37088ce3738f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5a83ed989388e79174a8de9ed2127193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e442322e45f5b7b19fb3831a2c9a99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430d7117514f19758b5addded3a1f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641355e89cf1725f2be5d30bba2282a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e98f686822b86c36ea13253cf9b33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf98fa9c06d127d67d67d6f550a20d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25379adcfb7d1a17e1791498fe25037199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f9528f21fab5d59e4e97519b16b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6bc6157fc936e547f7cfe09af62ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaeda4cdcdc84a0aca01b9cca4f077202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b35d743a90ec41c3406142795906203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b09831b4151b14c9574135b448700204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb679cdb6fde3f1f45ca351727a9e04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2c58178e1a7c22f14750ce75c721206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10828b610498ceaf19960090a7d8d54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74125e333f37cce117bd6147a37bb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822f51e939a6927d702e666276d538f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d450ba0d5a27c0a37f4ca0ac9c836210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd07e982ca31020b2a1368b57f0c3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205452ce4bc14e6c457add6fb3bc3b43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cc05626713a1670d746092812c05a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e048fddcb9ce285224aad0e43a3dd39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902990dd0aed78dd893bc02083dc932215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4bc9e2f809f2c96b4667a44bba80c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787adfac072f2504f8a2a9cd2cd4f2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95cdaf289d699c9cefe29a7ce7d294218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e49b412cce14c4bbc4075f3d8959f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc11db0594aa140670781a77db1b6b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e1154b8840251b9e202ca768e60e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249b9c188e1a69ae8961baa3da054a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a691238fe2700b972478a6706a6352223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b8a54cce40982f4bddb9912b84cd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225fa7ccc036b2136dbb6b93b74d52e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc39bfc7072c0101981ee8188f2cd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43d34bf23caddd8b45b8d1bb3b58e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56215889164614b684505ead3d0bda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247b3f805a42b7aff7bf2373cb02d57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006dc843b6588e27cd33b27d6315d8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b622953340652d05ed00365596bc89b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1879e1082465593dae981d660dbe3c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8168710cb8e030351dd1b4dc7fae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431b900ea97b57cca1787bc3b96dcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5581865f1225c7044cd67891c342b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa986573e068e9e6be846dbaec82ae9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88891343ee9ef7e6f6e531985a594ef8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d8e62cc38659112b86d4dc68351e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711f25bf9eff4ab7152f62f536006a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed49da028ae980709b17180a4a6395240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673d91dd2edda201e0c44f5e31930d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d7e054bf7024c030d324e5ea7165a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd87a20b3ef92330540532150898a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a6cb40154a82515200df37c8d4584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4569715f447cca74e5c2827ff7d89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531416af3cc1c7797fbbaa201e526a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e2f7cacaa178840cb0357ad944e9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8216f0bc7b636faf01dd308d6229f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d091e0d7f725195424366d32c8ba4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1a3b4359872496385fd319a44f337250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0593c8521a3b81760c5eccca17866251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d571c1aea926b366a9a2e02cb85f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e9a51be5af6e9edf7dee30c4fccee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d0d13804f8909b969a2de108de6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed246e2c6a3d4bc61e752baab7e683255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3505670d1917250bdd01ae2e21b4d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9df1e209e419f99796c9ef736c75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e07c566afad63a67aeee5dabecd08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66689f3191e4d050e204e672ec62d7f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591742701988ddbb9ed0ea04ef477f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32586595cd174433d7201368c27570cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173720539d49e6e1071468896c981f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d6cb728a9e9a6e7d7f7632fb08d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f74566a223842c1c91ca492205a84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43a8aaa50cfdf43fea56b41ccedd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f032e4b97726d2f5596fbf29836e14c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041f5931de1b01a01122fb8a0cdee9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34488363a0d3fa31162e5c56f337d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b10e1018f6a858e181066735cb633269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf6f48f1411bc5fd0921b6fc5a69f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91373e5fbe49403890d3cecaaae21693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac39674aea342093be485b76baf55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d750b72cf76dac70bbcf058ac259a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1a7d834fb1885d5d71499fceddcbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991017579b449a2681b13df411956ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c337d3e508020b662f764af99243f36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27379e69f0afcd1921eebe2193bd6d26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c74fc951512616afbc985d0005c9da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41557db5ea9956bbeedaf0b934d61b49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69ae2070b7d175e1e692d809e0f23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73522a092deeaea746c63a765d031e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114027ea4bd19f096204e36d42ddde46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c9389c4a56bed65da1ae95be3cf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2c8bf0623e57fbca7cb62460fc7db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e1ffcc70ed00109e6dfc3e08dd0ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deb78345775d96aa63388fd82cd3e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf01cbd38fed86b4108e1f527d6a3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310fdb4e5607a7b1255fdd280d271fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239521e8a0c4d00eda606d35422b4250289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86851abc3ea1d4dc902532aa1a439290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1881591745980f7211129c81b1875a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e1526175cb5138748cf8fd8db5b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618be848bca8fa677f6e9ba753fbf99f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf3d8b3f641915c151ab5d75324fc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da41507f8e17104e7db7d6667ce2379295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464581b37333ba97a0c41790739705ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa757b78187cb3fbad27b68c7a58e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886b26df2d47f7262f92f8bbaa726d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c531e137ff772097dd120ca048327299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1810b00f6825b5f885f6e2543e17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422aca27b2889dd4212f733f5a8aaf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af87d539793641bafcb57c0f122d499302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bab4b43dba7ddf5581908bf6e88a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7502c067e22f0a54863f3140420502304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e89739fd29300d8c43741f458adb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5558c2b7564a5f798e4ab810a8412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551158dcf2050e60006ce8ac8d4abb03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b64707fcf4f4215c465397c432b69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051a468743d67d7606d344564247519309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67a4ee0ed14fba809e00c021424974310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564d5daba1d0ae49f432246f47a6ee5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c364b521e3522e33b1f6632f8199f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee1f450f0168e067454daa89e42c4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459366a9d50958a6d5614a7d94349026314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c729f7afbcff2976f09416a3e50a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b1eb84ce8f15e07c83079fa98c32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59488551bd0a3a635e4064c89453c2fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da01e8f0f28749f4e4b13f2ab0a8c21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c575d78dde726d6ce1eabc6518e6eba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3d4e40e7aec073c89264e34fc5233320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca07c469b7814617d0c516685049e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec65292dd47ef40bda138327b9451322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b6a5973f13436e642372d3dd59dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ee51cd3298cc7f7c1260d6c3df77b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b54beb44e84eb26c5849f5be542c2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>