--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc13cd43acea81d44b9d63dd55fdff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e78bfc85988f90463d0d24538ad8cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449849f6ce3e9eb3614a25b7c9305ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9a99c42fda180fbd160a35f233c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca57d7be7a57f092684ebcc0fd2868a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572ab33c23f9098fa009f31ffec16e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567ddf4dc4fa166530ffd6e308e6cd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c817117ba71618c0aba939268259fe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25dc051e9b1645ccb7a38a4488f14e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ceac4c1586e62296edf6763a062de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09a57ce50929754c466baa97b1c51311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21052be83813b94781aee455b3735c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a6cf40a8c5f98db499df12c6fb8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442b6c78b013c4067d3d4d6d3af206e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e83ebbc2b3bc5a85ffdb7a45aea59d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8afa6b7703c916b877f91bcb3b7d8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03803d7d8257294d4d16886868b4249817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399181c8bba4e291fa637d6f637a24e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b64b4557df3f7cecdf07ec07c84ea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541ce0129a76ffd277e08320204b8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f3bcd53213b27821a9a9decb8738221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cda90c9c025701bebda391023754c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ae5374016c1ffe4edbeee3d0c120923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee157a3c1e6c4753e74c7389d506c7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021151e30277621022e41c89e96564425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b29ed80ed677e028615ec6ac4967a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fecdffa8abe304a675ccb8e4aedd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb2f1acc9e0d1d9a056771fcee35cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80772450238da6db1bcd0023d24f3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0bdbf646de3daafc209547fa277c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59733efe423e53ac83780e1025e3f5dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc5e82996fd194d2eb60941b6c3ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe031b02dbc286ad71a426d91931ee333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b744b570fc1f5ce193e395dbfbf62c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907493e19ec23b98d6ed002457795d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f3966e479f2dc3ae2b3c79b6f659136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0980e3534350614eb616e72319eca837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1a11681a12364867c408c670a8c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e652936e7868374cbb9e6d860f3bf9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8acfe3de825c2250b5d60b4a13c8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d929493bdc2a1a9329b7c1d09828441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606393f569f4f7089a79246abdb88442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701cfe97fe35c9c12a30c519c9afa7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c49f69f36074fa9e30444660db5e8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec432dd306f535a94b5b23ea35aea5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51fd7ead50ae5da7e4e3b3df30922d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb0f7da90fa07680f82f91658740747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201471b59216bf4847a9c26a0ac8874348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc79a0c3d8f7d1b99f68baa388e00b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29313574db7a0ae5af4fa7080caedbf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7d8ddc28901457c86aaff6437a4f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a3b5a694f8b00bfdaad6e1e4faa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb70ee996db0fb3a82cd6d4c9e204c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b2357080482dcb871d9033e6959a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985e521421835a7fac0258280f158155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a68823c049f1e01fd45c354ef019b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18f62ee83f65e9351716291e6085257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7697fcd67b300c052c0db3110a5f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ac3f928b61fc981e9a878bfa94a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db6fa4aba64e7ed7f77cb40cb7ba2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4a87dc1b2b3e4773168baeea0b52561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd7b00edcbb7facc29c0f58731839e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c48f0596d8124e99433e574d0a830163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ec9ee974c499d3324db75147f150564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaee510e1eba72dc89513ae372e3a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919daacbf09a3db56f080a943c62c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ef0b5e763d94e89ecb730b9e5bf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765075631a1bf330e14ba38defda34c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a966f9deea500c2aa08fc1c1b0caac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe425e5a199f47bb9a072624c15e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0de128c6a437ea06851344ea5fefa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbc7cc440e93b08978ab1dd84ebc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eeefa2bbe3030636da3be4e52d61973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c177a097efae4d94495df1e3c846774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7b448928308fafc4f4f196e24bcb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64708729e11a85bcd9575fef0475fdf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d762278d291ec1f7707d8ce2df6cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8c9067dbd7eec2accc460b428b8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf10e5e1cf7b7af49b90c415f8d74b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc108aae0ba03358b0321a60ac7c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10272338725cb912269ce12e86b8759581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d967fb6e81dca7e55da05a42d781382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943379d33280e0bc6a1bbdc2d943ff983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9488bba96774c37df8a3264d818ac284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eabbc6c2479c5a65521bbf872577c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8fc9be2582fd0e8f58ee8fd1df6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810110c1e304af359d75051747fb2f9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1e0ff3e2de8e75bafb2cd5eb785588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5f64c8a66320c6daf942a2a8db9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35a1241cec94cc4a15f86e1fa056890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076228eb47e1a2f251ca373c3217de5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02525742a9aca078d048975e442e1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58283aa82920903c101fa35d3cf2892693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daecebd2676334da54e74309ff174a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4054c53f154abe723e35a183af0a2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414854cbd928fde31b09430da228bdce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6392aff619d62695d18cd939ed8320c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d020c361cce36efc39652bcf3ff5ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999def64e59e4a4c185cfe0b99e1a4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b6766e4dfbd5a330002f3c8bc39cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beba72341192709734e6689642f08d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17900b05688ca0192883fa16a724aa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320fea551e93b7adae97483a6987af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57256b1b9afe3404ee70eae56116d97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce505b0b321ec6ef47b5134e4d601105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad07fa036266d086a3c570a748dfd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f30f05e74967614b837627a306cab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b3480caa79446e49028a9f2d697f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c292a0b00f1ca7a5b2b585f501169a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a442ff3a0fd27b9f15a8c4a817692e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e9cf612828bf70aeec1ded4a6f53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a757acc15bf8b44d52e87bed9e89fe5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474977b446e429364182169b1a5e19c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c1cd15d9b383b7d8df022dab0512b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c5a0210713930896c86383429b82b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cec076a1c68c1588d230414213490116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff90afa5be03d8a488c08b9468bcd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e227d0f84582b3d2fdc1e8f656222118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef1bededb775a90d00549969a270c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196b566b24907233f7b8c4631a8ce3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371dedd82df9f1d32ff5cb0a0d5b417121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829a5d83418d1c3bb3e957252bb42bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b304ad9e009655d67966925c76f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b156190801a7fca01b134b909b6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4e9bd312e0957cc14dbdf562bb32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceebb80e87a4b3caf17cb6e0e9558d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110ac9e327283140c66fab9649e222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172d3a8574951cb8df9af507bcd8ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf272a11c6533d40c53d92dd8a955129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088b0769b440392d62b9f829883d92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8ba95d0681f1ca1f290c50da07340131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80d5803b34cd7af70459c9d77de9fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527ba8928dcf46f7bdc20fda30d9c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb121dec021f8dbe6850d10b635a3ff0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f855fac8268565152f523b297ea11f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8e51a46420613a4ebc20bb7848a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a093c3667372be49bfcbf0ee71495137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795acf008c44fb82f9ed9de1cfa8cf1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf86f18622c182cab645e1298567b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d080fc0daeb6ad8290b9b24034fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655af94d3b577f16db740b26e73ebad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefafa682c5f5b2da9216e1ee53c983b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b85354b4d2ca3771a67e483c257274143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794194bac33f31e9ba97a94e4c0b1622144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bf0cb351a2aea7e8f4d73a08167c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae1873f95d2206b9cc6e9901b20e49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617e0f57e7ae8b9426bbb22bcc95b2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b4004a0ef2dceba54de78f4b4e7ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f008881d9b5471e99a5c783213e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364d2b2d7322e0e8e1e99451ef2559c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ac3ce98f0bc9207084239332db47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba98fc7716e2a2e875784bd954de992152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752cf0c4f48572b8a7b2d7ecf0817ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c68c08d032f22b3067b4e9d0f9da25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f5dfcbe919ba9e4f2da5883ca9bbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8684185e151551c13e084a8d59727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add488d46fa44509a813d93b6cbb59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ea102338565ecec3158bdd2e7466158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4109be72304408bfb9a39628506d00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83b8766448f64863728c274734d43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f53796bd77898652b40fdbf16b09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742d72385299f41da9c3b840af74d25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d030bf027f6142a3709cb09a54081163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8040c83b4905192801a00ebbb4786164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d59b40019ed174206162dfdb4f618165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc10c95f88e4acdfbdfddcfa51031e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f612c13c3abef412670760be378516167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b527bd6202370e83f4f1184042727cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e07dc3cfab1673b694808d49d1844169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a64a9051fdc1c39573b23e141e6839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23ec48457c7313713e8f86145de1bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190a6693d0f1009e8078377232236e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12290d20b5c45ae87b1e024ad5463c09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3712e792cce2d28294c38eb127404174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b537e2506e7d17a51ca3c0e7780186175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522d3fe3c8b6d61ed9d789e0feff359176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffdec1947256632b2e58266d2b7220177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59cbdac8694f52a349fb0c1d47140178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d53a9cf1ff9a64e666b355448bff9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946c41aa065ae11f15071625e1614d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c17fcfb38da6c1570bdbcea863591181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332563d4a2427f90c3df300335df430182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940fd64c01c5b9f56cb8f1b1b6f765f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff48c43797c769f175b510457cfd60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048309878f7e644798a94843a48e6925185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e339efa2683cbb98199a9c8a5479fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32526a759a38e738649ebc6a9a2a8a9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445130e2b03fc34390b85eedd4b0e416188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09129deafde19b78eb6be058f26f58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457b4794a7c59a2388df0e107b7294190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56201f02f2c1d648652889b316bab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6830964c81ca371b70765b53a2b14f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346eb942ecbbf3e1ac7eb58e8a2734193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9412b51cbea0208be6416f924bece194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb848668755f010f2fc56fff87a974195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df914e36a02cd29b294707a54893a22e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eaa2602d3ec52894168a4981f4465197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105aa04aafd66091e6e42a1b63b28b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf76aab537b974a2312e106f191513e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753733a53406d5e17caf6828fb026b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836c2f912af5226ea2da84434dff3ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60b5a0cdce6f96d6d983766fdb7873202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bfad27256297c05d3672312345cf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652454505a3c8451d373b1c5bca88cea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0015afc7f8794d2c0d533d30b0aff7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba20dff945cb1e3a1b11210e722361206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0347259b03fb258001c3e77f2331d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa2e36e8dfc856424e2fa134e0c05c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ec8adb2d84831c4728dcd61275d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46304acf544537e06c7b3c1202b1bbe6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf0b3bb22cf440629bb9cde709ff6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13327f005443104ae0fc95c3bd2aaf3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbcd94c274df2c3f4505d719c25310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb0aad7f1522704042f69cdd31e28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fc86c2272e6fd57910196eb961f77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c19ea0c1db4cb583bbaec9e0bb413216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa705186d4f954f8e91f2c3c5012b673217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c8dbd99d2e3343da6e0df3c14b88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf14dd38a4ad4774318dac6910fa5b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42013f20a771bf6a6a7a010be783d71d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1892aab16b419b715917a934020c0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c619f2fd93fb7ea559d754837069f7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dfe1a975f9b0b9632ac592db4108a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6a603b89adf636ebf1476086eeea7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca396b46dd3b0028eba560162a2f9d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51efe7a4f174b537bfed7319ac95ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22acf121c63d4be5989a0bd6f2af8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b996c639c52e8edc309bbcd736e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b1a8f6a90a3dcd86edd4959ee7700229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9be7ee107a35a366d77cb431ccb28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a5f1e3cc3cc8d9240d51719a5a59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be72ddc6d68fd256644bf1cdfda69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd7354ec320997f7641e893bdb2c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc2b3e1f43aa1bb8b79d6a4d1a1bf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0901b30e83da1a24d7066d5d3016f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f30b979f42cfe0eac88caaf1f919236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2761e57dcedc3d1f7ea139c8bd9038d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b18c4818bad7e1d2997c124191a14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deacc4f45d400fb730f83d5bee8c02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc31eebbbad2c299121f5f99e1f21a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dad4fccf386601e328fbfa33ede6de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c69f91453f2ea8622f0e61eca58f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc89a13ce38d24d754249befd2b6587243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18034e8f4ea259a10cd27508f3f0220244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ffdded67f07d83eda30a1938c2094245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941b127a7de9074888b58dbc584d198246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ee5543b868dd94b327d82dfdad3f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8451455eb7b4d30e37c1da2b655a4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa98384c6fe2d56a5f34504a34d1e13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3158a9f601b9cb90e64ad5afb2c286250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015584f66d3223650b6b5d1967531374251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78770a35772e10223b076d0fd935ed1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf7fdd8c130bfce9c908cb96dc0e7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c3fe0664e01ca39d57d4407f15277254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66d72c2e9a38cb6cd95d14572e63f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47258996100eb4f66c65d7b2e8648777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9724cdff96fff2034b421a534336d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce083b8fd6b407c226fa5da8f4693258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a6a6444de4cf3df1b577a7bc0179259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0c6dfb1902ae38162fc36faa99b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075860d2cd2d053274348e24e23210261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aea784e226a5c9c869b8fdecceb74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b8ad3c664dbafd5ee2f4cd13b6df7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9f57bf260ac42e5ce0895f7b1b25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690700fc89d00ab727a1e4c4f9ac3def265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf68075c7bb92cf2af40829ac69f06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c98d08babd6969767d85551f0455b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264dc1280f25531c025ec265e795324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b93c8a68cfa506abce4e9fd4580e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da375e25e56979e371d217df5ad4c7f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db64ded8b8a8668374c9ca6b88d523a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b190f21b2e6c1836fd8d9ee9efa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc2067a7e19202aefa4ef2bbd1f7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4cd6cd5f69c83948b997d195a26cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7b9036e5bf5fdcf2016f835345da1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b948d8b5c1e977f8f1be81d45304b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0db1ea6e3166817b8bc85ea796eeb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244509e29e253550b211864e5df9529278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b03f9d88b216545634512432312e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37030ada006570eaffc5361205a0c352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0b2a1ec61e210773100cc2e797447281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df93b4572e19401d760476f1fd541282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f59388d7f64d528faef8ace41a308283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03511123f950a371237f64195bae0fe6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52ff1279a8980e2ec8d163046bfcec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8621bd74df39c5fa7b11b68a6bf6745286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f907b77fbdb303073e5f19b9bb366287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a728510e56cf904bd3128fc9b2e9fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6108b7a56b6a5cdb527068acf6a6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74eb62919b868362cdb036e6c251c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf5144a06f8052dae7de09ca1debb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e864e91c5f2d152dd0fbad383d90e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c169ee099675035375de432d179240c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487905ee45b09d005ad558a86fcb5349294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739450371f77caeaad9941a3f838b84a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421f5588cc20322156e9e34d0fe881296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca09fc92f4ae60869115e9141e88d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd203ee00c32f38cf7ade91fa259d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d9e98fe6f6351ab25199e7f51299b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ae60456c56d7cbdf79ca508862c83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e815d4366c3626b5c3df5c0439a7fa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd006e29ef9bf6907e2c2241d3c78625302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdd3db7dc62f8d9adf0c837424c692303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d006612b6fd9747cac4ba33400befc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c45b94a11160c2d1666c1e144b9572305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3934e7839359f6a38c6ee773742fd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2948b46cc9e970aa6ce7a366ff8c7a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73256a42fad6e23bfc4e40451ab7c242308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc604542fd9370f44a4b3fb503b217309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046961e3a1b26f9fffcafeca039587e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c7337f6e3b758190e0d55b3de2424311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ce269456406b51474047f6175248312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519e1c7a9d3b31e92fde37c2c3664cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b713e5afd3a043758b6146f26f34763314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47509f1d3afd9606f1376f8c2d21cb1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74dc132bd2dcba628edbb7e7bd4c9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419b79e83239c1189709e7efbf491c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049a0f49d68ee7c24031bae83c13438318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8bb6d38cbaa90613c5c4ce36e07f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a31b692fe5e492b51d74c4b135302320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8161dd9fb90149426c6a7bc096070321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37657cb8e27051037f7f71f6dfa3851322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571658d24c55494ee6692ef394160c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffa45aedbd389974031ee7e188e8fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b220002d3db53902097db797d78dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd570dfc0f396944d1f794ee86d4571326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720064c5aa2ae6c1f1fdf2b99af42cb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee57593c1cf093a9e9c12aa98752ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f8223115ae55aea7d08aeb342eae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31407075df3b84f41edc1ef0f7442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048661e1009bc5e68a8c53b395fdadb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056251bafbc8c8e5002f5530eb03804e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f107dd54c086fbf7a8423b8d780848333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6cf23f0a3e82c5a3c6aaf3536faa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91036efee2fb9f1c319969b352f7552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ad9f21e8f6e8c76ec513729aaa573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a18e37372e7844c741da6649add6ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682054d3c9879234f2e59dc2b486465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef17ece57f1ea957c865128e1c14f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b420fffa6d3e1f8585ae4b6c7ee7287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e1b553430adb2742437fb5fc67dea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32e8edc575bd696b31a270ec8096b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e232d8fee012357f5160db6c15673c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085cd98a63883974f1a91ae9b8374e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c2a153b06268157a74213af13e8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64681ec8a71382c7b19448cccf3e7d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197fc53d920c635e4d9dd67db7bafe514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def22795b7f0c5548517aaa31ed8263015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a6d1e3e916983c07f040f7e73f7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426bf74732c62e2404d097719a826c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212af2342eba3a709161aac72ea7751d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75411fc1e9efa9623b5cfb5556e31c0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060fa95876c21b905db6716687bf92020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629e0d1f4246adc7271832d3052e7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c9d1333fab34a2d6bbe29e337b5d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a3ef91c9ea611b7c3088961993cd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23b69dc579edc8bedc5e82d0582c0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405674cd14fef4ee2e1bfbde4f482d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf84c8093f62d81012b8231b1b7f43d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ea3ecf496ccc14981a3099c7a99227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88e272871629adfe57b3d6327aba7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad8413d93e6e823cda9ddd7ebaf1a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc7dba79911fb91ebda7bab5be98530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4fec04ba2520d3d4354b43857b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322dc4159f11ee9982bd3f3a87aa5b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e0cf09f8bf1282d2d515c93ff01d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44d7a5263d9004c1d64c2a8596b6e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e92ae36ddf218b29e18fdcf73c36135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef5691c652bb7c9793092d85d6b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308743d49b7790a26fa1ba69b685437637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ca8340147e25949eca34e2b3a87038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7313a710633366deee685fe0e8925f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac920a3d73ba52e8866afe183cfd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc274f0d4ab6eeaa08ef8b8f46d5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c02be7ff66f23aabcbc1d6c6ad0db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52622a11d9a370e03752e3a4f4a9cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74500977cd837d139b8c78e77d5cf0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5774e9a7d32e28dce735d3086b5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa130824419f516ec970c2275ca997b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497e41759ab656a823bda32f5a137847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab0ce40f48b3a94c95f5cd245daacc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2735ef6448b56d81fd1f17913f36749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491210f99077fd972f712825af532aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07f5fbc380401b602fb756c1bf9db351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c96f05123e530e39f145924a335c3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30034302682899f02136fc39fdcfa5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee05bdedfea1174a7ef99cd9e313f0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff888ccb4b2fad5d633cfe2f75ac44d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d2d53c24da1999de14fb2daaebee956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f49544d026daadf170e3e80086d9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba436544b61fc283f45a0d0441635c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b638dcde7bf2cd45169cb9df7c546b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798f3451675965d5382207b2a31f6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade792e2ab8820f8ba3455b29b561b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85434803dd3cc7b8e63e8ec8145aa5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3daba3d58ebc8f4e9bc49210443b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4497ee1efb9a66de9e056e90ff81264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ec27e9f132fbcd31d796a7df3212e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e52d374cc0cded89815385ff8b6a6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a8ceb3f3149828ec1a03e97ae7fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73213d36113f27fbc9e7bab35886094168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcaf5f3052d64f6d8cdfef9edc4a9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19a3d2f27992cff6ee2b5e74a16a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601f202ce568e2143bf43512460eb0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416030050524d07d29a6c2ca1ae7b5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04c9595c03530053a338589f63888973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7277b945ac6be22c9e11290ae89ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73d3635e4a96a97b3c7ecabe39a79b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed020e8c23ef30f662f9aa8296e0b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e7cf4ef2eb72be630fe7f89f4dbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c258d0c9c5fca661e7f047c259d0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d01a7493dbaedefa50b6401840466279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2a1e29926978739c3e4c6f20072680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2c6d46a0659ad7d846453cce913981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa83e14b7862e2947d6486a0a5ec4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314e36d6784eb229553727a8ee3476e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23732ad7607d1bfcd82f6f6542b189a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8b4d3d904c641d6ca790b4ffd9ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f48742116cbfd2d3bfaf80c21d5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad91301a811738d6889c1112df21d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b46317661bc0eade852232e01909588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203db6c808cfcd13efe0ff4011dc7c9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411137d08bd6d5be2ab75e08f2779c7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab60d35749909226311ae45434260091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12925e5d625c8a081db4721a36adb8f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f17bee393d8bc1b0c57c410a4b008193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa5369993db3f95aae7ca9301b5e1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda3bc8032b53ef0da3bd86e94d6cb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5377a4e3597ddb3e4b97c7c22311b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a103ebedc65644038b91f50a15891397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb8302eb3ebebc5406bd3cb245ef3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d851846ca0ec0efb725da16f2b8c0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23aece04218623ec27ff7bb7dfde8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ce76bc484a75fa00d6401f06fa26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c001bbf50a1c66941c015f8b1afdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155502dd6f8a2b7de111c9297134959103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76728cd881acd3a19cfe449be1cc4581104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60a2d8794f5962c9cb8adb750feb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f960eb237fc36fc74786ecbae088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8620e737b3dbbf929acc342b45e1bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9acb910b8fba76bd49b46a7d54bcd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbc833c8aece4300cf28654757b7f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f37b05f92b5dd068192503094d71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fbd719db0f18995edf626d8104a0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f820f0e45aee50adedf41b4a7acc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca109812893b5422bb0043815a213d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7b82f168ea0e5527667c98d473a74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b294f334e58060d8f2e7745a229b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f53f7539550d90fcf10e2b2be3f01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553fcb38db3e9af4045cb0ed2c4dd9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad48e681be6250fce652719995187a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19049ab548cdc3aaec476a521b8c521119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821060227d8b46e3fee66f293fff015120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7213bab62e05ce03b05f260a72dbd9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c86a456fc16c61fa8220ebb1468a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418c7dcfe1a8d8ae6a43a8a46b0ebd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fab6a69de1c21d57db421c4949dd4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f37c29a3b21973640581566d32195125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c30323f5832d1352409b3e5e022f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fde4ea583b227656a86f916ca371d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6cae7b463fd7408411e0ced95502e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4fa9c83b1ff0ec57df23fe885d4c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508aa2758884321c254ac5493bef7bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52928afff2f420fd98b8a726c545c9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a345ec7b6ad94b74576c5ef2bfb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb27ae6e6b6630928d0a01c9d4dd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38c4c2625e39508d0fff9e096101d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ef70609e41eee363d08c9dfdb481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5eb7fc5e359c46af5d4fef6ef4f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac282b2e2c959733ae7ff0f69114a9b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aab66ef360e07f58debb76a5110c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5422d9624f1ed87f9d6a93d00013a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1159c8f930419a55cd58c8a15b86e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356fff9465a2f3e95d4ea9affe3ef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f1ee54ff27284d299ed5b8cbfaa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed95d76ef7aefe9d581a326c2e6685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468f9a055813d35c3329cea66c9cc57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e68e788a62b2b2c02d6d31765888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84ec1f1aadbf99e30e3d9f938eafc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27202289105b57f9c9971e4bacc010147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a173a29cdd247ccec0aa75ff938a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e079e8538108d88ccdae850ff6d164149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e4c866a66b7a418b7cb755de92d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98dff3fb3100aea4b25e4e0b57ec92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527498f33a3213294b3a322032315101152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b335a5f2ee8fb3428ae13480ce3b9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4134080c60e4d439b83411ba081c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba245ab6c9cdeb5671bba1e277430cb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7877ec0bc078a63a22f03f948585f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6e876525728c42fa17bcc61c9d27b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87052cf22295ba65cc17fef8dcb0fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717992b50ce2be7e98cc75a76aa0906b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a60a3ce03772db57d76e4bc7169db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb126d0f03072503bfe685bfeddfcc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9937964d1c9ed6dde1432ee1438ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad01958b3f3059341b39b8e9df69d39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03459764ed7b0ea9f2281e9f463d8fba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dbc49e7580401637c3cb695007a10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f26d2f648937556c835ddfb4d4be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca041db0ab73c622e83ad182a206fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5db6642d1fca08e30b1b61cc56017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f96ac288fdb1445332759ece6ba22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044aefcfe414152263d1aa35d7e412c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef15ebe67e2a32d67de7eb9e419953c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20639df009d4619d693a012173826c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369f22989c09e7de82a5d1d4f7067a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538bf6203faa0f642b169e6decf5c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c01e044546e59d6a20cf0bae78e8af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635153b135f0e71a81ffca36337d548176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6f4eeac8f60b81ffc57cb2e133e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd70db2a5b12007096384d1ae34ae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18fbcaee9e6213240d7aad79480fa2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce50c6b1121ca34ed94285437d880d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3659d2a398fbb8a2985b8bd5da4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672fdee84fd8b5f56eb024cf8930e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf23de703efd947dcce87998489cd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9deb7d7a51496792b990f8cb8c4d31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb223a859fbd7053e088da43fdf2a899185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af32aadd4e207bdb4c3c25be3962e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd0e6b82540911eb303531d6922cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4442c1fa4e587c79bac523a3d40b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b854fb4d3454d5785b790370e3d703c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933dc0fc7514931e740ccb8f8872551190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf83c19a182cb7d67c60148db294f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845afe60215bc23035747196f5be5dcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc59d553fb37242c7440cd912ba61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629879f35e7b743a902b9a96735dc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28248dff181a63daa958c29729ee8c00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ef28b8fa38ed2bd8ad80a3c0d706196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68535d38ecb5769c77b3b05e70f458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ffacc0c6e32bc4672ae9e54de4c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e9bb5dd031d05419d9fd87459a61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e0512142ef51aa60606e9dcd60e82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7261e74c1cf8d127bbe40caa07b95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f07001e0c2effe8735e3ff1983755202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50a4aae3ad648cd4177cc256ac7917203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b5d2e3f537e0338ed409a2de5f883204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00389dcf1c7321c0e2c0ec44fa5affa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e0c4b689a56148c488870e2dc672206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df7b68566c0e14a83e5e916996c70f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624172367c3b7f2fdf5a55d5a3c6d76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bcc94943b693bc93cf76ccd4a2c4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2443fddb9ea87b3e05d0b5fa666c595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cd872ee6be41deaec4685ef7fa720211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5af9e5a337de87dc6a2a71388d1af1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33721dbcc2a408115387b61e89ee6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f86f932a5ea2d50a393dc93bb8aa38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0fb7ccc7a4386a05d25959f580164215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210668fd112cc140e92a69b0d90a54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf02380ef520d3056ddeaa7f3fcb144217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349470b16e6d30b8411f24d837a6c91b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdbe32db4c27370b8b0149875aafed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f41d2005f454436cb81d7f312f522220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584389f9c2a7eaeb16e2423aeb93926221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3e61bf38aaf90ced0a4c9db9094d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0376a55ba2d021bf988e03d2df787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a0d4524657a8d7d5098b2e2ebe2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf36ad8d17f893f77b65e5ee26efcca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22b8762b79ddc3aba01f64c79f1070226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f9fd3adf23489d3affcc9d0c7aa94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75f19eb069067bb06760a139445583228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215408e0a6d8ffb4fc1dd3489efb63f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe7351d79bd651f7901e07fc6b1af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996431f2d022132062982b4c3f61bc41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1ba2be94212cc136ee274cc7871d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0acee86f8d58e5864a7fc7905652db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3fa41d82c35482e03bf0517fac67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3aa261ceffe86350f1cf05c3c9a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a3a5c5da379ec96e3f4d312d26ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f4feb7f18a639e32f692829057af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3aa271059f8f35ff04ab5a389b24b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3245c62bc11291f2875f90c8ee633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d4f51c7311fb1a53ce4d1d6050cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ccea52309291dd0c5c46e6e77295241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a825e092cf40304bd397afe65996e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724468fe01b6023462d89a6598e41c3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad33061c47d819e252e85319dbccfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4e53a793efc6ac4faa5f6220fe61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca9e987e97578d3bd6c918f78f51f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6085d4a19ca8fb46b8bf792a681964247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c9d5e07fbe860d84f744f62802c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2dee091312cf14f60082f1ffcb6fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaaaa399906c18731db09e7d3c700f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa1d69d3e436d3684db48ffc1c917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325bd0464b3e2f0e1788dacc359c388252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc38da9ecaa6817155bfaa208fcb4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b4bb75d6f007c2ccfc1e19481f6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c4d54f9270056863dc36690c7b4ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f9d1d7fa44052c702b6a282047941256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd858e3c69dce2926dd72c79c5bf9df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819e1d76b688aee464082d814135e85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a72d3e1e25954961468b09794dace259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766a61946fb06c98e8a0f2c5d2c672e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233fc9c1a2dc5fc73b3f967dacb981f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5603326963dde28a6357b490bbdf9d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24298dd3b38e594d5ebb5faf06b8839263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998ef48c10a8824b77fb4906c70a6fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ec45ec820b41fdcfe2da221f6672e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bcc92bd81ffa4b46963befc608743266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7315014670b0c8ad5294b01d7739eb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a19232afbd26d97192dea8fb11e2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02cf143f7f0e2202aabe4df2e68289269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca544ca2d9dfabb43ce6da7d0d26ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856964035b79ea1900ff2bd93f13d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beeafef09efc9b6ebe2d7cab416a93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddb4c2828c13df375a321fbeecc0a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff73fa84703c00bac6b05d3a278ee5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5408ede389e283706b61a6bf0e322275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b16100dbcf04c2c8d010fdb62b2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d165439009411babc8daf2e431dec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ba4cd6ed9c2d5890ee45e0f052bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e2fc6aec97186e66e55d8509d0aeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec206094df1e7036607b8531be340280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a963d3a995296c1473b56b12544ed1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0232888c716ef25109478da3987b8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7dff2f120facf0f7c3c157fa18627283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa49b4f73adda3f37bb8b3ab28870284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a35da1a60a174d4b2e092583d2b69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d0fa234d0ccf6bb3fd6f5e0cc766e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f27e6e1a9ab6fa5a36cb15db8394c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c893e0736e90ae10b31f294c09bc129288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891d106d45dfa2d53cd3026cca8960289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b429b8c0c29f324c0876cee86bbe3c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705350ab10bcd9d66740b95b169a7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d7a6f714068a02384faf9765e19ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16f1f441bc208d487f587560a333a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb47f09a3670da47bcb4279531d80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b78e755375f0b22e5f1db0b10e570b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d470a5bb65823d9b4b9e2303677834296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fcc499e3671c32d78029a767ffa66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74a25f124587f2b5d6770d2038a57a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70b4b95f922759197d7d168139f3d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c117e2527de4217ecb5ee8240a98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146d3029c8333d7cf815348be0eeaed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af91d5612df0e89baeee11e4747f90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f451d33c12488f040833da7a246ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677655afb1b0ce93c1df0781be80f2b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781de1ea12ac68d63e77b78319f0b6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5f3d2b45fd50e2ee8e7aba14f77f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f192dba45469b40c4ae9eb177b00409307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2fd04959a9aa07e19014d08165499308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb8c53cdc07c1188e984ca32168218309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f987c2e02e38852dcd4178a7bd516310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e115f1764e447d5f56a296bb16964311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211530b8954fc7673935532009904ad6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19511ea7ec0a99797c6adb1a6bd7d00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9df75eb801a24f380d4824b9f557314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddce40d41eefad93103668aef11326315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cdf1ea2eb48289df0ccb1888b875c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa634d5cc26530b49c07d1c1fc5dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c8d0629eeea69fa9804d2894fa79a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe276442ac6da82663ed517927c5531319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d24c14d6fd74ce27115aaae459a20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283246db13bc7e67c909ef385cac5f4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5a5a1c389e6c0022a9e6b84696fa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d719bc2b1614bc0d7ec556eb77f982323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b603407f4b5b5aa670e66bd94b5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff729f0eee47882cfd42b90edbe1ef7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>