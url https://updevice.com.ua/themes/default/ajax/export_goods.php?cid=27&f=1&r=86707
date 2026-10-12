--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e55d05efda9e22181404320f4dae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f6777535411cffe4bab454160e71a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477359a61b04ca78fa2ca288063287a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe42395a8246d10ed4dfb513ab5e8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215cb81161e9b71eaaacf3ce4086605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c3cb67e71100fea5145a1e62088496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e994101a10946c96be354fcf029177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07485aa0ff0ee4b207800b7717264c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11f65837fc15a59ba50b59c23a6f0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf0607c748e074cfea2746ea57ef810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c4c7e8788e0c3616d0edd2ac07b0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b640a3e819ee2ea06574b9f1a7d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45348862767fbf4f63c9df3161e5a2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffe825e46394257c58f9408e88a83c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcefab12346d6a58a4de727bc605d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695544bc71a0458464a0da3587797a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61afc9205767fe5f35a430fd5b26cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8fe85d2b2db0b0c7b1482a3fe216b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465d60190e481e39a550aef0b5265319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608cf36f6fc7ce0b4d4f0e5272558c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda377662969430f9bd7fb738644b9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e3e609b78f86a43914c62c3f1427b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900694058b3aebdf48f0a316303f24eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a8b504bec1c82abbf77e2db28cdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4022ea59d4f81b353d3b945f51e5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6043231019b6ae2faa4a78546c8cb2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f3d48dc764fa75f36b27bd2b4d8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8040fd01290fdb3370d39c6b778ec528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d14f654116c45b37a5848e7760a90429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d9642ce85fb15cab9cf8196eaf5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33bef6790eeb128f9741516c8278dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc5c52b2dc4ad0f691457f93ddb74332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dd3b6645db83f08006b4bb1c578a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6c1721bc9480c800c5a6a1c6477e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df58eefc5c06a9c01486e1224fde18735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8dd20d56f3249ddbf6798aea304c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7dec682d0a069d67246b620aecf4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78808cbd8859ed6e2a0d4b607c164b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d593867b6121a8bb6036db36fbe3db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7af0f1cbbfef04908d5835b56cc9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fcfbd7953fd9398b1ac71db150b9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0042b5c0f0f55df7f4069fcdf583d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5d381a25b552f3bdbf04c049ce46943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945cfda369a5430c6514d88c33020bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5fb7a596f7c6b83132a17b6bdcb5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd492e010be18b8c1d18e3aaab0ea146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe346b6f2375ae8df1d0fc6cde6e7ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd940bbe7a71c4b0897dfb02716a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee5337e7473f155660ed5532bec23549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b0f723e30ce8d81da5f619a2459150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742bd4054795b3e9ae3a75444919fca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c75afb058e4a598f274255fff8e34352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f1035014f01fa0923d8106496a0ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f49c404d901ea805f7be71aed4a9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441fb526629b482e8d23c3ed7edb0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789c5f7459a533268153f70aa6fef8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d073cf5654d71b1707ef4fb1d401057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e948b5e50beac5196655f47d2d76f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc2a25caa5355578d89c0d3994de459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f102dd2356a801c3f43fa87836c6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21388c59be31cb4df5c995886f132861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e39ccd0813c6ab305986e31ff6d9b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dba6b2abc08e2fc32282ba52d054ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cab49c0f03ed401f9ad3d047d127064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d7858b61dbea9e6369f2bc3dbf9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c6b880c9c4d148602615b56fbf98666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d647a15fc447e7596b96400cad8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ff7c1e73bc3d7092d5602d828aa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e87e3b4e93ff9038c057e611e858369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6866bd9e95338d188adee396742c6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113d9e8633604ef274916ceacc3850571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8e0db90709af1337b19f8b8473fa772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d139047a529a6c32ddbef6046d0bcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265a592da3d48b45e994b6b5f13b2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd90178651194e5c7ef8d0f01d57375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b0d67874ac1a568d714d5f95704876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c42264665c3eec74af06058dcc60777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dc3b8fbc610491b74a8649348d89378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19984adef908648d52d0b7a95899f59f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c951794d645aa6c4d6d5ef7f1228080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ada30a2af14833ea2b1b0a9f147181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93afc50c0cdbe09de097b4115d255e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714e298d7edbf4f424c2952733f9a8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a5f74d59227e7a1e9ee9df5bc20084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8170cfec82e5233692c5fc80e46b2e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c077c30af2de3d8ea53231e56e1f6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9024aa9e94700bdc5f770e6f1b908c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ed26bbce874b7c8bfad933082541e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ee1f1fa6d3bc04e298c7f1e32391689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449972a1c53d9630fef38b816685f95d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a43f59ffd4a7f79f7ca5b44a099ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e9807ebdff851983026bf9004f4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb598302d1096b363e494ce16f297e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e765dbf7e430c24f1b919f3347dcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a687dea5d72af38d987ce43ea31095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fba0fcde09c5a6734af20c3755daae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c04d0c041ee88add1f9a6772153b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d79ef51715ff138c703df31cda18c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6b0a6ec1c811af8528d05665466a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64946a3f335bf003b4941faf15fd8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09af32b3b1c9fac5b0611e82529082c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750de169a738edc7ddb2d945a655c50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16aeb3e166fe4f8a025ec765bd633103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cef8fdcb834acf70cab4d36306398104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158a29e8bd5201ad03fbff0581fe32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36cce27f2c7ec9baee5d0fbd11c2c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7185554a8707d8e8643cf6e857287107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057e49d4a957e7b112057e3982b624108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cc63ba6bd0d09f807b16964aa5b01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b12f9566e403d8c97a4fb7e7e1e3bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df0f9d53cd57591402977deedd9067111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a29e1a9d22aa0af3b2dd8f015cd4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f583ffae02f9acc766730e52f5f54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fc1c11285b61d083bab202e8c5033114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9951386ecb0a5de733aee16be8e19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326bfab32b0265ba5fe31d390e092b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7ad0926be3cdd89ec01f3158f2f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f436f690bf8272f34e3f321e5805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7b02ae40686322f328417f2bd2c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0888a376471757d85959bcb70567d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb5332f394fc251471fde1879105a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049242927e015b3e717094c437ce732c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5ce6c38497b69c386ba07ff2d4c97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9d139110bdc10fac8b0e4dc10b531124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788258fe89713693067888cfcab55c4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82a27a7a50949a0df9ae39a5dd4e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b8195bd9e2d447e497fcc6bbfa9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081912e72a137d840df00dcc37d0397128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64580190e712ada46850f2f7eae91109129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac600e97fa2829f8fe45dba403ecfe05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb565a35d0c42a0d55ae08dc711533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929874ed0430759c0f2ef79cead6ab70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44fab7a6c2879e0bd1c1e2d8aa842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b46cb0272c14e4b5e9ba096da2fd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccdac5f7d7a754ce56b5c7c5962428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c4eac6440225fbe123890173ba5cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d876c9097a6cee2885a12bcfa03ae3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d2f2a0e29e8331cac6de2dc52659a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7262afd57c937949d59d1934523d451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744a27e55565aca6debd9d982321289140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fe1e3193e30eedae9be3edd0a85a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8c13592f9b4422cf5936c8e499977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f38abb83ae4d40fa9a4352dc4c6bef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247ece09370620c459c3edc05052443144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f7789a72a2e3c11d35440c0c6cce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ba4a9c373b79700ee9164cb58b5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568528c9db106783455a4444a9ab2bde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa3546c22e6afa62abfcc9a1d0846148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f646d352c71b3f31afe94c156d00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a7d64153d6cde40b2b0a0db430477150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87986b01fb660a8d8497ba538fdcf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cd7568038ff79c05bea3a0157f630152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cde9d98aae0079306ea4916ead8c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b309ebbb3ca9a7bb3acd58b72522fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab984baa6c31a4aa286b621b65705155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ecf59bc93e09c3bbf10a1d8d2406156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7429c6bc05b85e250ffc87aebbf007157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432b525326a1a0b4525222f9682dd4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396087e693763b8a3f7c3128edf8f05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a4e58d23f6703f0e61e9b829f16e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4725f6741e63c4aa2c708cc99df5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063f4ad5bf5e61d4fb9fce361ea8281162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ba18060de5d8377b478d20a6026f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6c82e996650e0000ab4b16402d6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ee1d4fadb76688b5813af5ea20fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e96b99364884ca81e99fb146e236ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62555706e6c2df15eec3a5aaa1e7f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6333f0c13f6ffea480dac041d90f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1dbae039f0ee1a47c126e033f6de2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d3aeb5ac156bbcf559ff2801efe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb20fadabfe47e08a6fe7b3daa481171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152073789fb433d4968df77ddd75bd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b07902aae3aff56fc3d8282cc51bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d6e815d0ab5f7d94fe2c5fec4e51a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc7c236cafff8694c77a41590eb19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6b60c413141719a7221c0282d717b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53e5c9380a35480fa26a7cd879ebc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde611174053f30c111c1e5e5bc04e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee264337a12fcdb42260cb195432c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b56d0151d505452eb8bc7af8d3c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56854eaa5322ab9729a8f0969a6a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764bfa047d60e894d5aac9f58436028182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05386783c736071f168c02b9f79ddcdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef962eeb680d6eb35d1f51e35fe338f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10b6c0f091201d903dd14b6f532cef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76db88ff3d1fce6626a704459929b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195282529b17b4bdd9f1788abbeacfe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5331ce171c2bc6e426b067ac5074f19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01a584513d3da5a8999af07905acdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99961e656b75b6e88952939ef3675190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fdb05b25a622da57f72e7913f7e6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19103a60f245780ecc918580c45df82f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1138484ef1dfa2b7003e0145dbd13b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0bf71bf016caac3c46603114703b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71d580a99c3084f4376d8fc7f2b2b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40248da69a5b64483f61a49b6bc687e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cffa2b71459f71a7059d435170295a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef4461d409de3253bfc4d01a3c1436198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaf8cba4a1e77888c9d021f4217fc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080de4a63661d5503252046bb8fdb47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfbba3d215c73a00ddfd2049629652201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee01a27182f697dc7c9d44df032085202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5ca5468ffcebd2efa96379b50738203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d58f4aa71b593b8f4861552c1e303204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef18dc7acc079379a56dae81eadc55e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03a90597fe8cc76e59c00d06816d26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d485b3afd96286897f3b4946524f3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d41f385c369d52eaa32757afba2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a77aff75a8cb6ffe4dfa86cda2d96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39637bb3428640a7f5e9c97990ad539210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd03929fc3dfd8b93c591d4f5cb2ef3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f8504a63743cb42f97fe8b5429db7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e474c88cd9bfed5607eefaa23ffb46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f761d7fd10e277e53385ce4b655b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5aa6c9301b1b99394396cd9e2a57c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695750ff7f11c5732fcc7512e6d70c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739e24c19f1a05029f3a9aeba3813a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05d52b5c475cd0121927a4aaec93a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4393eb4eaae5cdfc7ac7095895a661219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b7eb5d69ee7602359b2577617b6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4d70362587d911b25429da19e6eee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0286e822672eebf5e1913f8f41b977e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fda0b0e6c9aba62bcead94432c8727223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34709d8ff7ca8d28860d94d9066581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5112ae296fcaf53c2d60e57173342b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea56ed8ba6fdc2ca088fa6c2c4f83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a215f305dd7ec0e9958fb9a95eafae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c726a8cba36b9848a0a441e1f5ee060228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614c9057a30b158ae48b4a77d8bd0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b009fa6b0483f7026f34cd39102b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093cba45c511dcc055086086115a63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9cb6c8d60dba39fb8b48f0d71aabe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60f7081eeca66f5529f89345084d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf488a6da585bf12aeab201d42211a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b7b64c9710f5a7ae9b017aeaa0a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47bd0afc8b83afe92a85df96aa5726236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f5043303e3acf6a50570758ab78a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4181f1c62702c0e99f2641c9183a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba590b26ac0d5df80d6d7adbf8599d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a706000e0f7b51d39d669f181a3d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111eec85d90e8753eb94ddd99a2b62e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba3df0a1325d7bff0973b676f687c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5101cc2cd6915e619de0ffe82977b2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df8445e131d51abbf9f13b55eced21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d4099cd50a0a4c69000b56ab454a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03edbe8fe381c227293a678c7813788246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b58617f200b0c1c20cf27429cef3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220b1dba1aeb62a60ab04199b07860248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e38d651f6cbef16b1e04b2e4ae6cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6b008581461c075cde67e558e4c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd9f5dfd3ae6db203c26da57e5b463251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71893ff8c083a2b6a00a9a5631ab90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508520974b05644c5cc1d4fd7464452253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559120c1260da60d2913fa4c712a526254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857958249857e09d4edbf22c133124e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b35412121618f6cb0041fe7bf0e55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c750aad19600668bd5732b2a7b81a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace4eb143613f2a875fb353acd00e24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adb50506e91a44235dc3040131a615259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd17a275846ae861ca573af229193260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a6374d5ff062f2415830c8e57efcb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f1d9f1142a66dc38199c50c136d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc77db1b057e61b1f96a9d9415ee40e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a78a69c82e2d10b66f4e900c0dfaee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe57a177686d4e8a84b70e62f91b59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c367fd9a4089d783b9a52bce79b6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b166de79ff51c8b8ed2329f82c2a08d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3d5e23265f7397f3ebc5ead4b3886268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f725cca1eb95051410fc2941a7a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da08afb2618b3accfb6d73e1a92edd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800fffb4197dfad41097ef2e885a0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9848dbe5a663a53bcd305eacc66adf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6444f5e653a4a79c28f49c136eb220273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c206d0d98f312b74a2f6c159a4cdbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d602ca4b6e5bacdd475c977966c1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b4cafa524ced121090f7f17c435c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7256bd55818506be797eb40c2ddd21d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf3a93c658d4760f691b647705800a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb903f6e086db1694d49424f1a90d1c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24501fa7c554ced16c725591ac1492280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedac64f49e739dc8c6a0e6c3870869281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955eb85c00c36cb37140f4dd5369554282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7c27788cc493022551aa50cd4b687283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740f3feb4f7a8fbd5b5d9bd41ab0706284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248debb61f1531ed6f851e918411ce5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea663772c817da5e3c1f0c914f5421286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963035f37997e7d789aac98343950cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30457aa6c76a977016b5924878c9de1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c2004108bf21f67250b87f3196ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43673b8c68e53a66b2b479bbf08aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b69d7805a86760776965a2a76fc9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fbab44a972610d5b57bcb8186c677292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac93115018e1b755ecf86f4ec5be0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09ef3936c5a831a97cc88613b035e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464308d8cf6195815d2c92967bc3eff7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a392ce2589cc01fac7479f2cb20ce9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05996e3ac90d772690d83c3ae303c3a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57d25cfccd16f4394296be021dc3f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad058c382930824d8ad5804a7b1221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eae393e1784458a3ab0d95acb2962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a1f1583404d54e846e00d695a6a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933bd53d232537e62bee4dfe0837625302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac35c468b4f33ae623cd37a006108303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3b66acad6b5177c818bfbe27cf657304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081084046a47c977e9afdaae0205ce91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3b22c63ee1915079fc0d23ef448a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3eed91f94287b38b2d37b315005d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0688e30a131f67410ba6494310725308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3f94e770d283e89e15710d001f277309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79bb46adedc474da8b4d9ba5b18662310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd23ece65ea9f5ca4a5a56d0e52dcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f149f058078b77736f6905539a316312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c39c76e0c4c8cbb93fff63c6332173313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63af70193a95948a7a16ef0f7fb69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb047fcb3f7d2cc50bcc4b93060cdff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6dd5a98b77b252f92b987dbe90abd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0b594cf7acc047e2c808b117431c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a3936b39cb4a9cbdb89a98d84b92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea16875e9dd2b37b08ddba81e1c2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a13f2370fd1c4db4d517e4acc29d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b344df90647337708cfd72d3099257321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdd447882ced5bd6f0f472e008cc4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8a6f4572ca983fad4afa288ac253b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097fa8aaded83395443e99e4e15d6a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6770993745f0e10ce2e33a1425232325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686e39ccf11512a4dfc81b52626d7f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada051b7743143381b18a6402486fab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979d43114a7752f2c2359ae489058c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67cc4cb5b7657504852942c4304f91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f30c6f49a0517e7dbbfbd6c6556d3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b296c83fa1e7afdd5e2be9e2c3a7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92bf211cb0a9a33dca58e31e5d93ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcd253f669d4cc276e9ebaca30f426333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3c33f6544d7768aebde8038cd1d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8b79fa398cefa86da76bb52976b8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6ad067b7c8e41933dd4cd828af0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e14370b3f31ad39d30e9bc0ecab8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ed912664a9512eced36f562591d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd77e7eff659c6c4dd2088880697ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf246cfd6636518e11d4e6c6510db5d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca03dcffce1e9be0c7405ddcd1c82df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23035a9a1180cc9acf69b0225eb4b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a10653228d292ef3a747109754ee3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea72e337db2f193fb21e6d7e857a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657215c2ab4963931d258c04aa40b90012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287bd33408307db1e5c87f55471dd4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc02dbd722284193c74313f374a90a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54d04ebe5af7094afa1c4004ea7ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8cb156cdfc245f5d7c8a7a5ed433e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c822485217d321df4963ecb8b155a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d281a0e81aece349e14516de675818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc83c8c05dd3fe226aa10a7e562c7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649f3cd864d8b141675596d867f2d9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ed158f7cc3f3d19dc90ebcfbc579821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feccc114f4c339728d21637a1163e9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205e7d66e1526fec3e8f946aef431623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ec6c1c65248242c0a587f417ec1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859228a5b568af46162142014bd470925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1beeb0269672f08506831e39469ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c0a512e577616cbc7c4e5d95913027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc09c0598b73cdba271d85b24e3f5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec5f33611e1f2944951b6af32b6c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c988b6170786a0f90d753f4df17f86230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf81281b64b16a770e7d60bd1a84f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bef987f0cdb229d9177dbe79ba3f5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f517b0600075c1fe2cefbea494b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493b76275a6f20ee1dc416298656c3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a050d8dd1bb54935baf495233b8cda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdd39f57fb8e07023e59efdaf8c43636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f380ea6c9ba7964d9c17c7f609fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889478c592198e6a67695165e012184b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcf6f072aa368cb74210df7a7325a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51551ab8a0638ebf5006469e8c6d68f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266004e5631888e8c3805dfcedad169b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac4d557f8dc2312114b96c2f9f902142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42543f0f43a6e520a85bf08f7d59336f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ec370ce82219fc51a7a360cb5041244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b9e5b24f54946e505d0b26c65d52c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505763a0d992e3fa9916712cdebf04646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc10e89296e791230c02ea5846ae0ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c2521d174ef865072ab115759a55848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325540058c0f920ddf478c32522c9f4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa10e4cbc9ae2715b4b3ea334f09ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7917164d98071b7ddc7532eb3b3d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f1fb11b591b9ae13ecda8e80bd67352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31920fc8114162f31afb17b684584d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c509f96515c5c9121a12a9977d5d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528adbc59818d279df84ecd37afa45455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d44e66b624c44621e949548085ed9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea302ed8bcd2dd2056b5bc99aef50557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942121ee0617ba1b3eb036c841d356a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb49bf94b7b0eb6a400668324fc1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057743ed7e6003f28dc74b5a8d31dc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572747537aeffcd174deb0e10663d8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0081147cb62db410b064e2d7e3a19c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b009197bef202219e2bacfc355761f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cfcea5b12f8b28b769a13152ed41664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b192bb78d23d3a44771e28bbba037d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2d6e0652fb85dd82b539a7928fc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340f62b18c156abf9baa7883213940e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e927d606e452415c9e25d488541168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ac1c8bd81a2193e52e1edd8ddc6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff5217f8646a12c23d6157fe2f32a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a9831da722e0d99db478de84b88c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dbfff447aba8eb5887e108bae10b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18243b532e41a6368aa8d59cb81566873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726b10198982380fced14f1ede521074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ca461c7abb205a3261244d0191d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c06a33c64f125d34d6d2f3f9da5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90513077bd2abdd8f2591cf566f53e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52325f1768b6cd42775081c4e885663578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1759be56d5a8aa9ab4124389a8d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b2e882c14c76af2d359ae9f4d836d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40324ea71f7e86a700937a4c264d014c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5670ebf1136c96703331b935f0c61c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f3a39430babbd5d5e52c1a8dbcc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b4f44d9158d385c75a9d627783d2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be7eeaa82fbb01ff9895dde2659fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b560f64065727a03089b78c004250f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf6c76e9e57ab73588c8f6b280696e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34056057d45191cda58569cf56222d7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe522186b82a249e849b315bfdd6aae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673954e0c3d856867752a0ac3737efc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b790d90f9681f905ebb454c8005491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f520f3ff890165b39818e78ae2dab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7191ce826d71eaca5ea317cff1d5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acfe850ae99878695c54de8c68677494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0d6bc626692f93619af0819b887cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5eec24443ff75c3f7e7f8153ee3d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af8f2463ff083d5e8b01e4a14991e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db24b58cb47ccc6048217daebfe2b3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe475d43945bbb91941e103a074f2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d25af89aff9eb6c05a6de061ac306100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd3e658601e897fae9738b52eb924101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cda56d1576c9b111508ef2989f954f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3143182ab425975fe5b097b565d0b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a534dddc23f86f174b7cc030dd3c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e8be63202e49812c5126511ed192105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4431d00260a9e86292106a6cafd962106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5007f06687065450dc857c53b48e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca145e0cde49adcdb549330597a6460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bafacc203f71469f042bd04da4de6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34828e42bc17944b898c4fe2079d1fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939165bd98d20cb9ce43aa72dd10e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b529a3ca8b81c166a3cda8afb3d0c88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051c8b2d4f33f0c35415ddff5348381113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a36630dd70a831b7f71d415b85470114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a26df5ce260d09bf6e945bc58d46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f754a05bafdb06e4cc7292ab975ad8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb022ab1ab95534289115c8588bd071117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e17b8a374fb18a47112062e47dee9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8486a2ec3db76e01009a0f36a41728119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bbdcd5d62e3a81a36471c46e47e28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f13c04cfb358fb3cf9b1e0d7d2ae3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22ff72f14bf3bfbd5ee791a658d68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d5cb40b447ac373ccf98425b8d81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210c93836a17f248446990f7d56495124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f128253536409c2795811bd5b47f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e58b6aacb2eb2ec5a1671364e3cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4cf56994a1c86d5652e13bb9fa61c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e04e58804ebf8641255111266e7102128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9ad3fc569ffe96f12ba3fce50874129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d57c1b7b408a509a2b3d64c7c1ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8d8a0fe671ace4c051d0ef582ac97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f93dd75b545a38b712061c609781132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303932350ac207566f43914b9af2d51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161abc46ac552f121cdd4369a1c070c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed14579e4c5226e26ee5a1b5a2956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea6d3a8815897c794b5aba589abab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6b2837e1e8aa55dc08b191e1523f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667ac9943831f33212a66b5dae7d9ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bce1f691bee368a7264eb9d9ff786139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee76efb5ee9c7a3d2668acff90d520140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df048f91510f53c439a0a1a5dec7c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9917731975c04311791d081ec8624142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcabee49a4e35880f5cd278fd5156a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ee466bd763fdb5c53e0c01cd635e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab576321cb687ad7e50445593f924d56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca64e67663098a50c7b2306af5c09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f4f46effc271d54939c2ae9e88b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61d56bf43fb2a462f4ddc5d9d4a67b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1f73c21e2e045ad0f0f2320d8b69a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f41111589818006fd2d4c3a8ccbe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd59bc2fcf279af00677dfa6d311a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777959f8b246a4cb167f2fd8b849966e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e66b826b6cfa065bdcac2138489f7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571059037a9f0eca9317b5b104cff10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9807e6222c9559720cf255be2eeb46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e2078eb7830f2ca528d3996cb111a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac549f15c3733ae4f260470a32c42d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0939485a47caf6f216b5260e195085158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabaa11180f953bf662c6ec91de23f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e93643f4b61a344d2df87ebd96829160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb984d10125d91f871921eb55fc5ceb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988e6b9e5f2890b174ee52988460be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4690104ac58640ef472bb2a1ac8329a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd80c7627b0077949c06a1a4aa8fe4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f7fadd69b9bcadd172b2c486def6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158e967a50efc8b0238cd9c1aca23ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fcc141dfcaf7f42d6e141b84a258d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1302f7c62c0c5beb57386e9c5955e54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9a7acc84a1c523f7cdf268ce25e67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b532b30c1edd5ab190b6391ed7fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecce991b73df68ab0870647a29a9c37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301aa75441954e3bcfe770389b70e27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466574f639c34e6093be5d41a43d4fb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e669916e291888763867917e632fcd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4475a8e91846eb6c575f92c7a2b41a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47c20942a916ecfbd8e785529644d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4022b2ce9e0affdb18e6979a683eb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cface965d9dc6c7717f406e89bbff74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dfda239a35372ee26b7d8a83fa1a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00f542f586b1d56ee7258e03941ea2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295541ff4a3320e6dd95b5ab180cdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8603845fe8412f3389d18a7310365182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4059a8418eee5edce19dcd2f6a079183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce30fd452d683aab8df98223c0ca341184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b817652c6ad05a7114f6ea488fb08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8e5541d476f07395e0a705e68f6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af24e5277d1675aacf007e5dd2f77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e01b40aa790e4ca279ab1bac99de8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a6b35b1317a8e88d97308dc3aabb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167923633fef5d88dd8f8f28a2f8dae7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052fcbcadd642ae3a7c32a4ac215109191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810d3dd8c53c65586db7e74e12c35f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c670f6885a554fe3f832b9ba44e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c781e6ebf6f97298b8951a1f84eba03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80999e1d0b9105d5d45f2bf3e10bf48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133638ee9df9e168d56a35a9a42075196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba58bc442bdca0a5dd6472efecd9ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4cd03023da52c92177b98f892686d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fab508d3f8b4823b56f5538562763199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7de3ba8fea025a01371e6f0d9f8f7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba456934080a383b4e9d9eca8df47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707b18306c2097551ea24111785409202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f91c77dfab852080d9f732b5c1a18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ef866fc8c15e048df8fdc5ab5164204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da57465d895e966f1fce11572b34df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8cc7e511096aa21b8f6e0d5cf7de0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d28ac8c33f4978a9b60794b755ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d3898e06ca0e22af1db1fa900b2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5d9d97d8e43a83e890723f4ee43d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e5cb849a71bca7a331952b48db9d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6239ef42a4becafd9ace5c550eb4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a243bbabf44519253bcac54ecc43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee7ce6352bae1461be869f79d6e1dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336663849401dc3e271d535c60969c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff076d2b4d3bdc76208c53af9f632215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4200bb55a0bb129845a5c98aaf57c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abee3d412300d6d81636689d56299b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c16698c4e63c92961971176e7ad722218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2089ef97fd7ee7c6c345af46d750b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d592ca977ef0f0e9747d174f0d950a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51c7cac4b6293522a8d7d360625f78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf5035baa1c3fb16d42b9a3644a922222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d453076fafca553f71600eb913640223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3593cd5152c8ec69dbc364069fbf61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31713ee5b98478748ea1d173493a0834225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12f1440da207b36981ce9a4ad3e62a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec46ca84550b1e1dd73e924a2cb929227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0a39ac32febee28eaa3dd007bda5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af278be4ebeb6c49e0d3d7093b458bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95d833103efff8afedb1aa93c088b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff77a80b959aded1ec1ec2684d7c6fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ca36cafeea555ec1c54f41709223232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deff710230b7e5c42bc7c6eb65b5be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635244dbecf0758d6e8b91eb52b09ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8dbf418e0738a21be05592e95f20d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1bbc13bec083bd7434e4891d96964236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f39151eaef3cf3aafe78eebb863cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04dfdaef3eae60ef9cdf2a61cb138238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e2c28da4a5110346c76b94e6c76d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad1f3736bc4faa3733a80ded5027e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea51fc292ba1cf4228ddce28c02a37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b25bbb3d02f56b19a83e371b8e123242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de90b931a8d63294c3291201caabc46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46558e04f7c964ef50dab4477c910057244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacd2b15f994d3338562aa2a76d68d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f7c1bf3494c3537b773073bb2bf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db19c27fd527879acadea7eae375b3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f262c9c49cb8d77909f7ec7a54153248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbb073db71fc64520ba759ab100061249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a3f4cd9ef99833336332e17cc33e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdd2b42b8af1bd887050a0eeb83e09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa28472f4bf994eecf1b9fe3cb8d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5e25288932c9565f2389bd2c548c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b87c1469a092549d36376e6c2ae01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1f8c73d616143822be3d60faba2a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922a0c1ad911462ff07f1a830dae87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c86824212fdbe8e8f0634ecce728e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc71d50c5927a58761f511ff9ee2af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888db4855481c36fdcf060b4f23fbb8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13c5593419f845af6063f3874a0d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c7abed28229e45ba29aad87309d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7273c18c0067aab47c2311af1bec67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cdaf3b8fbfaf9810038036abe0d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5a26889593659d628083a6e1209b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b609805167ba2e5ea2cb9eecffef794265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26713e5636d5dba654fc17b776247266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be97b048c50da997b3d773abccf90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cdf5c9017b9ad5b7564d0a34f64b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e705a17e9200f677dcd8db24d631269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee53589e9dad4cccb9e8d4106d802ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab48c896ee3ab448f2f0287080a2ae6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0b524f3b44042be1118420b5d632272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac1ef16a1efae044385454fc1c6f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc86e4d51d77ff978559533d97d09c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1b43162d12b2f063e2e20c75cf7b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55505332d40119e60fc327160a6fa764276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e7fa5b55262171a33c143bb2140b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae987d584cf498a8591d7ed06485d24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee54712d8695905d6b81329c8732f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0505de0f0f5b7d95892763f3d80cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100775d2bc04d967b680c09e00ce5b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb213bcbf29ad111adef214b2ae3ee1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec0e1440e1261ac2fe43e556e9a40f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a04280bec7c3b2dc22cc69489e0c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fac10859dd60f5fd13a0c7ab5084f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c462796770077406e257e714ee01a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbd88b5ae8db587c47d5112461f8ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326443c249fc4deffa857ecd0a9d3cad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6853e00d65a5cfdbd7aacf4b69564a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f2ecfb8ab6eeacbbfbaf8b311fe97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58096eecbe82f185013c1180dd990e37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d919e6ad4e0351d08eb3e7fee376e67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97a8f2e7a9ad016e9e5612981e4ea0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c28700ab78a1360b1b3b048bf128c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c756526dd3bf197516900e7989b7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764091e9a9d52d992b6f06f7f6914dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2423681cc4dee8f0b5866b3c8b2f3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb6d6996a103c4f1dd20445ee7800f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43679646a407f39c1b17f1c51239b12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e32f21f28238d1e3570d206c3762f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf415f3b3523b2e84714294baab2235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd0bb6c44a583007dd5a16c6e41cf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d826ef83b045efaa964dafdb5add8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d313a83e1e53d8923b96ebb1ed64d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d9c9e98a8285c4149c69bb23ad4ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988a9d92cde1e472786ac223182e592306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430092295ffb074ec03e67310d15de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e7d3d0cf0e1c9cf102df1e9ccd3c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a273b2e83225cf9c25d2bf22df96fba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9a1687ece6afa32bd452e2fd0f93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84bba2cce075ffb9231821c237231311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045527fd8612c58c502ea54e42c14efa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce86c896fefbb4aa472bca49d96034c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bb2f4ec9c8182dbe29c10a25afc86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27fc0b57cfefd038baf02718faf43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c8474657d1642db07ede29714a47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00bc84a4b301050491dcfed7b6cc2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fe415c9071697c6c51127158da1c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f475788327d3b07aea44755d2b143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae0f929328f8d32eb1df864bd602d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d3e4f0db662b81e7267500ba0accf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44838f6ac5feb70d27d9ecdaf75e277322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95485bcca58e17db1f1213b1f2ee34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954ec9776543b5e32dfe9db5aa1da8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca4f3182a54b94f3ff05c85d2fc6b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>