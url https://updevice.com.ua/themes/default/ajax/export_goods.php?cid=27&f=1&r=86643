--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032359d1030b50391698e0995fdb3f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e439eab886b3664363e2bbaf44d862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651f095c40cb7cb7e1505b12306793d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3b61904503d6384cd6eff40fefe84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93003e7eff74072fbe8af77f4753d5d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81068029b24b442b42ee121e31150f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef6431aaac70b6794f8fe4624564e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c6bf58f529d1b6075cc120ffb5678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b6ccf5c108dfdaf692b3b89d45ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d487f2d1e5dfee4aa765fd372ada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ba0d96a45ba5ebf0ed781efcf0ab111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5352e955db03a0d319eaa26dc90ca7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a145936b6045bb7b146e835cf69013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad782a02f163834b360d97fb2156314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25c8b2ef2f15c47f179f6912e4da0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5e24cfcd14c53e6deb028a2260aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565828a0a3009bf46f763469fe05f1da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae590273854b05cd61d167b3d212818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5460fe4b3d3f469fc586d36a2ae86dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653167256a615111bde9e88278a582c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d98f98f4a58ddcf6a71692d468dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014dd8ff0b0d235e7f71175dbf3e31622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d98cb76ae4d713e47371bf6a194e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfca23c2b68f646d5f48b0f8ad8ac124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb128e90f676af6e0e98229d02e7ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7241d948c7e1f21e5e39ce3bb489c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbabb3cf85d17b8666256f541d8ccbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f9bbc947596e61c5d9483057edb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1ec401cddb6a7d5cfd0b3a79776429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977183747537a6c3062e98e36c0a47ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d23f1f135ec9342fdc346286d3b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219abed8e7b0225dee25f4a60c5b5b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15965bb99bdfb2b84e48232b661ee3fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3f44d0f13d5cefc6f0c3f9ebd7ffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c4dbf86244493d9f44337bb78d2b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a67557e97ea19ae54a5e58f8c1cf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff99b593371dcc4e2e64b7b36a01937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa555d207722cf92eb276553e3b3e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd14abce8e1e9e34b1b0e81fcf8f2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8459b7ea7e1cb772d19669891f96040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669bb3c74e3baa8a47556ec5df934f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc832895ab3f173bd1e253053ec108e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78fc5f13d93b1796583011208e103a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72895600d9e6189a8668122ef530f6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0b2cee56b4276375e6c7cec073d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e4af49c5a38236dc01d2360627ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee51e8207b8a0ea3bcb447b829794047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e664579d3648e14b561b6b9a243fed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fb74e82876d28a402a6e94890d4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef6690f70b0f321a7b30a4d2cdc47f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71baaffc0ac1c56473fba6630e1d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f12c6c7eaa6c96eb2324da6b74e6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6ce1da18679212d6b6d962f748bac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb90e6e49e5ed84d630521938c65b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d1f98d2cd3640b540dd768864e4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503ac083b2cd050a577f2077d10c4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db239f08544bf86840dfaf6bc915d84157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11a88d7aaa1f4426180ce6258c49d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391d5b8fe4af419dd0cbc9894e5157459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe8e8de9cd0ddfae684db2acdd8bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774008af136138b49c05665df888ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c810baa3b375a22442dd6065bd2c8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa79b8e9ca8cfa7e369e187255565463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9954e990464fab535de22ceb47eccb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d531c9c969bfc67051afc9a70578c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf1fe731f4d4674581a40e1e2097b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2faeef146c18f3e60afadd3f2c406967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf3c3644365de41b969f93feb4c2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3793f97b635a60b52a60e55837ace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa1ce169418b77f6e7627896c7944a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90110b85809773630c44b4ee6d431a8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61425526bf264f831f09e05bfa33a8d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ff11590614aa24416df0c5ab1c5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d478d7bceb8a9b1ee41e1456c68f7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aeab1e058776c41ef2daed435f8c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7edefc047eb291d548aced5a12a2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781dad18e2662e2bdba141adb20c31277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220472cedc551e8e3505dff3f68415078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1487ae569b6f62bdc39c3b77ddb1b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8af4db000a1e6e85d45e8b7662ff980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e311026b18e485e68f5e198f654f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86114149a56898e838dfd1c8a39e560382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c70232da80ae43832b0ea078996a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5e5e75b9bd585e838d72f05fdcd0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5374b2d2c40d030fe9c775dc6971e3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7c89cbda0b3dfbca2e6c6ca004d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26ef3ba2f8b2252de8c4afbc78fffd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2bf50c396e609870bee51df08b37d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09486accc57e5143360ffd7e2b403f7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5778eb97a9439b40629292651f3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b5e804bbdf8ccc5ca5b0b497176f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0ef82f8161c20f87446ba77c239392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb952530a52245de3cd0de842251d0ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d88668434a2c18f82f9688bde2f09094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c02d28da7d567758c03702c448ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc25e9dba5f1c37ec614ab676e25a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783a008f0aa3bab120f1b64bd2c804397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281d89877cbf066f4e7b5fb515b87f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aeb60a7e97d0e01864b7cc164a8fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8a1ff909bcb7d0fb87b923bc2b7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a21c1d4f3699b926a3291e3d0a3fd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5c6fce225c711e3d62a03d8d6f415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540bb4e46aff309e9e74997c1021db9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b237987b5286e1fe4be1729ad7cbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dfc01af204293e013860e3df39109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb54be55a901efb5018d06ba38c45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161a0eef395eaca37c332de9afa8dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e6559b2e62609874be1c18f1d1f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2c1f9d690aba2ec9f2893e3cabceb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aeb36083c6c7f4fe00a45321e5d4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fe6d6de3b66b71d9fd6a7e613079a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd429f602628421ebac930d8f75e51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed26603258673623e9e3467576f0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a6bc52b9cdc3baa6ea33051a1c149114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1adeed68d86ce2a19abfc1ca8ae28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1e95010feb91a74beba433c4edc67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb125602702b112356405123c34ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13616f7332ee577f33651fcfe4d5c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380ae52d2d267b3aad120c25ce4a8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0025e5199909f32028cb07daf2afd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fefac20f8c14dfcf328b1deebc8bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152824db82f06965a0ef5770adf4ae62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a4e963a82651d91988a55414b8088123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518082f41637dc0b73cc0093977ab92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077dab814de0f4d11846869aca0c2f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607f9fc0783faea6b931d829e8d2e35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af8068dbb440bdb032d38a01289cf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf4990385f65bb9c9733f5a6f0915128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ba73391341997c21c0daafd7775e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e0fd6b1821796200a3ff9529390d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655db7e67f2ca8e8d8150b8f962b8f4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b1e0e92075f45b2d7dc4b61f04b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9446f48dcf89bd9ca84d9eeeb9640133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f109e57b01633b0d5c20c1955f12e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc24ddb13ce4da87d4e658199eaa61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5088645f94da5916e99ca5985fe224136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002595b3a25f93030dd4e4be645fbdec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8150b334b904980567d42f3cc807138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906e7683d8b3af67285c2c5fceca60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5461881d501082b3982a2c036399db6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d7b481a247d01ccd42f6f1398785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31be8f703adc5e42eb0a7f236095a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d68c524c55b387c384b0d9729c14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b60ff925776e33f76541b5a73159144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e95b98edec7d1e77ec38fc5a3c209145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caca9464b7f8db9813108453d1a38a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07790097d17eff91be52a3b21c541c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e06b98d9f54efc955603f932da811148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156af7382a17172a2abbad13fb0029c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86997093b5d925f88ba99bd1adcd5e8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eec0aeaa22f9af8ba75e388ba02f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ca1fa8badaffd9e86b640e08a072152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc952abf4da85e1d3ae1374904d7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e5e07c86c14931dff425ecfb7ca70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1568fca9575f2106e2f4b0b41f16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006ceee7a6e02d6037a6210f340616156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12dd024ebc10f052bd0d4a02c97818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d4e44680529c9e06fded45efd475158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acedfd70740bde5ac761d3a0b102b45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a79f5ef6a31a7b14c0fd6ad993ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28280e4264cb4fb170f930b95c5c7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c387cc42a8095c38d3c462b382ea3b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e6590e8a684013af3dcccd37d14b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af1b40474ad074d74a1209a5517d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea1a4747c39bb0ec57f8f0149d6cd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fda8267d7bfda1f007111b49c5e20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf04ef3f62878f5b588790b4cc8dd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e38b3b01ba5589a4e3b7fc03469af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60584f7ae8217c741a49c17d74041e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acef1bc581db6afcdc0fad3ab57e6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd90dfeb028362734485258a1e9df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be641679f8eb68970949f9e22d3a4598172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0a2c73f4ed08b958b4b48e355919b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9aaa58e9424170622cf47ea8c70e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a64b08189b3bbd36c278437bbaa8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacc2d8bc4ba786d7e929c92c510475176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac027f6dd2c5d482306c4275115c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43801002a0f7ae31945e49cbd8a71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e308ac6aaf0d3b6673d29648bf2f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb90a09dcd6e819198252faf13e89a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99809b769a26d9f2a17f189dfce185181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a8cea3068834466a03a3eba82e0ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a48013f36bf82f21e82404f570362d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29f4e7e7b967284ccc35a4da9883b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d9feea786b94413fc56c4be0a514185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0293999a736a3ce7dad74929e1a6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3bb1eb268d576b445a24e16d99d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0109dbb8c767f019b8cf0a6ab1b1b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e5e1502e7045ea87db3ab50bf1a6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76a7e30702de73090d3bee9f48b059190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbcba2fb4d78f4c33e4a3122f20430191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18980ed0b22f8a7ade09419e67a3bc88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6924a06c2c47f08ecf805f1f9ab0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf1dcb116cc1ec7c24ed205a337a0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146baa45caa10828de4aefd2a1246cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceca98ad8283ae6771b0ad8d8cd282196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a971eafd9ae59a19c54fb95ecf2e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ade7bc137404c955b2a32e386e7f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863a9f0e1f9c8cf689c7bb4f269fd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e53736c50d29e7ee3da38f36eded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a57571d64b4198f2ab74c6c4045326201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea187aa08b5c63f68498f873231dc72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7e2b0ac6d3994674fa64a3176c47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c5c8c764fd3d0a6648520d637104d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522f3ea744cfe47c83d5900627e6d83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a5f4d61c2271f24a7a8813a2dad2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e17dfa0781126ad26b9ed485e5cea1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc76bf67b6ae0d5c005ca511a806b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5db58591ac5ddf65bc3053d74657209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109432d6480871c48010762b15f56d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df65d8910d1234cb4a82161cc65526a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03487039530eb2959bffc27ef752c983212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb0088784d74efc5d04a5a5d4da8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b13ffe1ea07e74cd0e44a06ec421ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a468533566394f195a829c89c1117215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ddf5cd47c92ca2ad6f17e7dc23691216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24f6a077915d8c12ba0339925bb7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94781e6862ef0f736c023c4e5c08c65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b00f573c77f63a8b51cf339efa30a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd4eb0f836dd607100131e4ffcab8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612d62761eff0048a79348d18c88bbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dda7d6112f11bb5dd93e0722ed5d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c84175f0e541782c919cba527384223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787785580e923e8e29d63f514b7c105224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5565dae2eccb924a30b3abe0abb09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da795c7742ab19e13ce66b1523f662c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5061ca28c31aa10fefb3af5c0be560227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727ff97db3142f8c12c34f43fcd0892228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3590381f9c86c950d109a54ec8bb857229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a451c406fe4722aa58162eab1e1f613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6338c66131886e11059c5fcd0a8bf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d60a9d677c3e9df1897f6a1deb8f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d0cebf8e2f3fee73d61975971b3c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf77e1a976598859235deec6634bde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51359f043abdb3e9f87bfcda764a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e39997fe901eb50fd92a521610e157236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3762b2995db0e03ed899f67245a9f17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda5b4489f23a0d62ee7f266c30ebb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f1dd229e1413e076cc867acdd0d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6ce5b39575c6223578c556fcb9b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30f3a8d5903b7fa11bf49c811f0e6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ab00968b87ef9f0c8b416022125fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139198e53a2e1a49b695559c7bf01f41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0a4d943bb268f4b0719c068297c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ca95408f5724816f7fbaa17276f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070f1385e22e4bc1202c3848eb9288f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2519ef8e9f625d7840e4ca3c5d8f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f550f896b2dc4b4e70f5e516e37c25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec184e6b7ef09b65e88b8fef30b3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006839c2c336c838a5459f5722cfc6f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cbf5654067d32d07bf4ae9d229675251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e35dc18ccc48f2d538aa5d879345e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93713b559920222df45bcf078b9c2ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1358cfaa7a1fe80da3e66ecda222a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6549c96924b52d0f47fd365e2481570255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60e1ec5686b921c26ce208871a36ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b422dde6e289ac60eae32618aec0f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9567339f391475e7521a751325fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d17fac9fa99ce08e1385e973050553259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa19281f61a0e392a0693e8ad30894260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345b041cb76b0572cefd2d380bd0c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4999e8a6e915e57c6a88f0b6959e9b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e34de76e9318ab06d7921ba51ff0d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dfed0088377644daa41254f5a04d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b03229ef6a9ae5620a3d9c885e5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919aed5d2ece0da599c050edc02a30c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d66d9739526efe13df89a14380cf0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18886aa3fa50c7e260c5fe101a1a78fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6f6c1f34eeb33528f50ac7490c92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089ebd41047950eba0f2b249815f4dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b295a12c295406c6556230396eb7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554142dea7908faddbcd9cebc170e82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857631f1be5ccfa6921dfd71f5f6c2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8808fa1d4625f8ff6c5cd4c4106471274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e40d839dcaf0d9999ab7e8f35be9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41a426473e91751c3f8303cca09899276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853008526c4b60f6843eb3d66c208c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef8a5ba6c8ecee130f598ce5a8beb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ff505f3c38d6a430269fb6e86e8ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70232c5c5729bd0612d5aed8e998f900280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047ac0fd8c5c1fb78fc0fb06eae3373281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f02c353e200ce96ddca00e8b173b72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3660a270566dffd66f0d2b1f50225a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab1e60c38c4e807439a62adc3e640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79fbcc76187f6cf41507cb59fe5d4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab96d86a16ed4445f94290845779a30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc83596efd74ebfc15814ba7ea8c20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6170af69278cdd255f0c8a124bdb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf502f59510149d91e7afe4327f66147289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a79744f643f3a6c444cbd77693460a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aca8ed2620de010a5806bcf0aee83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1124a36cf4e9cdb1fe79398c4ffdd2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166d2ed04c7f5046d3b4f702cc9e28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431c083db8ea4da32d1148d2323c8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b316bc7238f43bf973d3cf23360d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b9e6b350b96d2bfdd6bcd0fc968bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879f3efb84ff7e8d614efcd4fa60272297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbed6e707b9030dc01c2afc84b082298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741048539ea5c41074478705afd98fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f64eea615c8bcecd53b16e997ae3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537f4c613fce2f09d8275e4ae4a6f15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84690238ed5cc173e3b872a46f94f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902133d5d22ad03101b4f3dfc5e3cc6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973c852d419853a8a36c758063da0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628118635905aadd95444e343d4f153305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bda44a62b72faabfa2e4212e909d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54841ef9dcd68de9d3f28c69b88248307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9277b79708ec3788faaa1f37168ea4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66987c8c22df6ccded326ee262f3578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a096df5c79994097cb9e797bcb5792310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30824d96d0a9f675a27abad078e550e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c270b8e7330b2eb4b38f243088e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed21848a9c3c40df6a9d642addc5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe4061ab8168b0ea78939c49a7f33f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485b90c40bc4e8c51ea7c153de48dd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47058e51b478fc9ad756ce3bacf3584b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59452dc4de930bfdfc3670cfa4f35c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064c699a26326c7aa0b3ab66cc543ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203009d99c0c33ce6aa8e62096c9ba22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3ea24750e2e7b65d01bd1d6b7955b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d83b785eef849ad8798f2b5ae2827c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43989f7394bbe88b63c000519fc97785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4605111e50017cf743977ff96185323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2554a6c2be12d99e89f68a9bdc951324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017532c06add789fb8d77973e3e72537325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99008ec682cd533c2df44ee2cd6de8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc758fdb81854f44c7c1a0e8a3908b15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b468888a6936251a580d5730df282328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5702b464cfaeeb3607ec6be949c4a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e748e0f2822d37b8952bde96ae5cd5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e71f0ee138b3355441b44fccf78bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96253afc8ee5e1697751a6edd32543ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799eef64f67ed01bac5be4766c4d191333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b65cb4fc0c5ea60db87bb7de23eef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8ec1b93e35e51a5c37dfabba04d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c738a9dc9dec7575fdec8e8eba58c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39120bb1c6a12bfaa221ccfb682740b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438812aafadb73f08e673e47faebb8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb35d2912aad2110d05ccb50059276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ec6e3ba91e3f22cfd992ff330cac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bef3198ec60d2811df57cd5c20f7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83f9f26e8991a5b9a1ddf0fe679e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271a0012915cd59c65aebd4c59acad810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2696b136a27d4f7f552ed670f436be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d554ae8705ef5132250ef4b28053c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda88097167ab8b3c8ada7f37c1d639d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd728a7a6b38ab73d6d71c587175b3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c13061ec85dacdb9d3d0f6c2c03c6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f177bfd1f12f46782a2128c5d8b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9819f78a06bd304ae35dc6db9c29c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577f51e3c47b0c79940c208f00012818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a126c4abe6920bef6f00aa2612b3a1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db653dae7eff10caa3d875c7a6198120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01210b80d848966a78dfd546f0476f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edfc90c95ed3f36ff94b8c30b1871e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a5ae0a8eaf683f3eeff4df5b5e2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf3c3ae78ae6fd285e9b10fee2c30424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88efbe1ac90fa2d8de250ec07badf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db740f46a66b9db0ac5f48216fd704426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb226ccab74832c02b142fc70f8ec6e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b8b1d72357f4371a282c5310b8a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cdbfbce4b25eecb1559fd0609c01d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde064d187600f0ff6e1ea21f78a466730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6c679f45383b8735194cb7f88475431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f9840cecb490680acf1b02e634e1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f712c6403682417223f61a2516d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d703aef7b8d4e4f8426bbff05ae69da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab05267b02f954955fba619f9f07f9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216ea5a0445f9ddc9d5e5463dfbada736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93111795e9b91ac53a85b6edfc74f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d67929a4436a1f34ea833e7212e2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac865d1e657bbd3cfae930b5660f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928a85af74abfd3e2ac8563b320677240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b841faff9b5d49704b72603ebc25641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00748420769a4e3810480b5d5d21a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3afa664cd29dcec5835afbeeee00af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df00eba50405a23b58cd6bd40722ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9114c814de8a7e869af3b0bbeaf44245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0332a859087bd8f82ccd0d04f6bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20635305501bce2629cd6ff9422c99847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb3ec56ddd07ebc2a622486f8161148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174308261b1f243f363e3979a3cbaed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e85b84351831aef539cbcea1ebac750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c285bcebbbf32b4b0d74efca17a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba9c2c94ba84c003d8011b8eca2e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdff754b5832134d9ce58cd979198353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ba28b85a9f5f194e2557eb9a6bbca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d9a4e6abd4fe4aa416b6c803233b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26038ff4917236531e8611f382d18956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffd558d3f68ce4d54dc422109ef9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1e71d96de7a4bb658244268fb33a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f5ae7a8f6eec7e8ef6173dab794f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b7108a0071a0289c365f538122d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577aa78d7098ad06812a2c71ba43f4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b7e225bb965ae01e074279f8432eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5b608159dd7db20071816c6abc55b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac30195d69dcf2e029627bb880fdd9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9ead293ee1437af9c24431fe9a62565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6bb8d7dce0f4a7fce74e36f88612b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f085dcba38f4a07aaea2480ac67fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea4a394d0221369d86899e3b45002068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024d3074c507a0f5bf4a22d96d0174169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb6646fd7e4eb51f2cff19b4ef39570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c7f0d9921e90d1cd1a951cb8c04f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa334a8b8a44fc1bf757f709ded54672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83503673998029dc29c69f4cf817cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dffd01e723c320668614bc6a1c8f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e42c670b0940b99a9f5078065f13b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963d5d63d278bf6bbb84a7ca81341f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414457cdc22c739fa07ada2a4e1d414077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c11073d078a1b58f47ba8780c1667d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3ca1ea69f241687ac63bd4f1d1acb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4495b4a23f435b2e85ca7510f3015bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9fc427f19e28552b74f7774b57f2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5647a1a96cfe57dd980badb74ab64c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bbbdd45d0020b066cdad0c57ea7b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f20657fcf7122fa2005b78fa9a3ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79602a4d2c2ce046b929f859f020de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae93fced9a4636d2f6e4328ecb5a88586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fb3765e61a068e4c93009eac088887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c0293e80e6eb429ba533f16eff2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ccf50c5d023bfa6c07266d7999ea189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f4b1dd348df1f439dc7e76e7c39b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36731c1eed8b01b603a6a28cb906a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835021409a53dafb8ed448ead2b3966f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dcabb916f746682f0406c2f2bb0f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445f16e31584de7242b78f6d6c558194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17727452b95bb0bd564727700d08eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9007b2076c8c0a493e7a6ac822b63d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69f859eb1a0aa8129dc00a100732c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723539c00584279af28fd09d83ef9f6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f8faef81246e0723359572857919799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562c0817711861288658a64e37cb112100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883028399469caeafadbd9dbe3750c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c79a682ddd079fdf6a858c5708b3a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5674eb1ad9ea7085366e09cd4c87f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9749d962b0463259ed29528e4f30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a1e98bd92c6cda00b9aaf0ce3af7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f4f1a90a517170323ab75a8949a4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaebf7a352c96b13ecb069e25f635a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabe34842d45e4917f53ea44b37b0e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cba672ff766c783e4c53541dbf712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cd2fb8e92952df7c9d8c60d92308110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d6e6b29525bda49dada272ad36eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659979ea5796cf750eb6c8c2a40b741112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc81df71144fcc135132e3341d27f63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4259bffdbe1593aa3bb05b139d649114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd27134e3fb1426336ee3570733eb6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d2b47a7807532c5d4255b52525eff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cf393436a0eead76736b511dcf7f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87219f42713ad2022fea8bde451139ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912e950e1f245be735144cb87d2cd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c251156125dd8952a10afd0d5441d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e594e49add60c05b13010ba46e7b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8eb7ab816910ce404f5000db6c6b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c836e8ca7d64beb491a6f4136bc705123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb8cd7e6d78e65ec408bf6a947c4a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8b652cebb3de5d70041cb820dec0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c762e242d0d959fcb6abcff83b419a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da230979e63684b6efeb51c748b153127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963918175757090eb1ed6cdf6dc6bf06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f2b2264811501b2e516df25eb03d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c324a3682715ac4d87d6a0064446b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1be6d56a8782a95555922ee60a29f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b11532cbede77902fa42d5f87eea5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28ee7633e9fec60067602262cf809133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2639bc6fbbdf9046187107fe0c91ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720c508aa9030f7242aa871257a9d7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc413830dda3bc8200862586b53a4be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fe3c8ee97cc07717e1dab52703ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42c8bcad9a07c2514ca87a4ae6951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a3873e5581651d3571b3ad9854862139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ec9ea93b0243aebc6f35f4e695380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c60bcd32346202670e93d32dfea237141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9828e5ca8577ef631237c25dc7be2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437e78db86680b5625fc8e436bdbc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98837a6fd46d3d829148518988a8b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159558b259e18817d4ef5b50d3ddc8bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343a77c1e0ad5c3723e65f3000e7edd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed668da29ef38d590ee8f4f8ba067147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030242076ab2187f7366ae3a42e9d3fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af5c7cd7e6be52d2dc65bcfa144d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051af8003fce758217fe6173eee4b95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5318b0ad12f92f082693ddd9325ef6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f4c99a0228190dd1d7995d666d1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd2bf7e653b43b203ea3bed00d5177153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee159096732d5cfb2c655dba35f0aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef19fbdc1d0a13aa7a14bc98e9fc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a04f63bb546ba1d723ce5e2722faf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b41e33b74043ec6a1ffbeb42688e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b8d0ffa7f5f8c00c11f595ebf3b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91991d0de0f1f4e33aa48de76f6a82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3170ca95b880a9482f02f17309415160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1b9a816b1892faaf50d93bf993ae4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8f5eafcc4c1480d9d383cbb1a0ac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe60ff476d20f23dfd50be3dafa78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa67677d9c6dde93bb53198323e2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963e4e932543e77c8dbd4725e2cbc3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b1f711c37636a7f243ab5c953f96d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23ebcb4b9fd0df6f7579304ab8fe92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8438d7bf582833ef4fbefe23765120168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e0de6097d3ca20d8733746409ae2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc3d72b130c3f8d5466575d51686e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c975f286e3095d69844886b586035171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792416dae4126243ea5bd0ac2cfa4ab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126599914bb85a73549c70b1a76c84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351988f638388b51e91064a2f90ff93c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3d60aadd84b92ab362219991da2a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a1663c256965cc4022b3fd54ca0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbc115f4bfc5acd7c4c35765ca5eec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d91b8dd4bdb6ccc53d255f119040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1370b480eb51f9b6c8a23ae20a4b46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f92ccc31640fbd2c2c03031b0813180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcd077eae6c686c5ac9f95de8a3c46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568bac4f1c4985de3dcf731b8b2ed3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f6cbe0c58d773906099389040822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba97233d893ddb8f0557365bb7e96ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3e4c7f94142cf0517f303141ab1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df3c30092767a4162e60093d27ca7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaad7744a80c8986d134801572f4d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79ed06e703b3451dbdb2b97ae0eb52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7f9f9effac02bc9efdbd0ab6361c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a87d7de61eb68aa4cb3d4c5834f248190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0129125a03a26a193d97a770d870362191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455de436a3556077a2153483d831a1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89f4202a6310cccd1f01c3dd42e054193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17b544d2266cd85fed6f719f5c8a4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50a21cde29f754cb90480249b15c06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e8b68240a6f7878dc35fc3dc43fcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670871361ebcf05f6dc71d8defb2cf3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8bf09d3999b64e70db9d52982a054198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7369b5250f3266443eb9adcaa2125e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b68b34db6b5cfaffbc362d8893e0a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc420baeec39baa26d8bd93c453af5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceac96fa84119df3c13cab6a5e1f56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9897b5e00ff3a8461e94872930b2ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bce0d6eeeee492b0eb340436f97f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90941203a2172fbf3e453e9ddcf9101205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec50b55dcb2fa7e47f00a59cd973bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7e2a66d633f527b7608adb9304fe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728fc404087f39303b5e7ba6733079208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649cd9d8b3b9d2042efd903525f3555209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c860d2e0d27919e287edda5ebe3216210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3a8659d9d9d305319a2e6cdb7952211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2bf1dc38cd2cbacf8c0024ea96e72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34549536330ec467bfac61fbc03a0863213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba0763d270592939aa5f4553b228e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c3031971494960fb4848c37f2ee1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bfc4d11e4d4f7e759dc242173abed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628538ea0e41443165929809f32498f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b446a0dd89087627be63c4029cd21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8494c681aa0ec55c9570133a66551e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2120bbca5e063885db4d784c76d5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd0d4caca370d6ae169d900819b54c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d0da433acab49efae9fc3a70658c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97fb9b0c8fa2b6a9f5b565c44e74cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ab1bb673a897bb9ac5cf0994bd541224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb55d080cbb838b7c87251f280ea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a582fc50894313ae1ae535875b51a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466876726fb0e0afd64514e3fae6b859227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06811c0d01cc9820befdca61a31cc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31af23aa89636e8cb07c18665b30183229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239880f7761f332ba01aa14c2b22b6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cfca81a093124b85c137928ad98a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016baa5f5150d26a0d1524b8185ecb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43471ec3369269f5ecf793d092396ff0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b58da09746e9f06f05e758db2b6207234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7849cabab288675e92c1501039b3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af36cabbd021f64e78069555e45f5ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43815d936f55e888b88ce4d8f0c41fd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41ac02f2a5c6d497fa9110cf627b93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cc21bcd5786520343e85c214a84fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a09b5bfad24fb70aa44f911ddb317240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc6e10c2150a91ec95f2c67bbcb98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d495a77f9214a31a10a7f696b036a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe380bee5532c4384b9bc56e0b999e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11872e8bdcd8f05336fd45d53f9de14b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446213d7a872b223cccde9cf8897491f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec312fdd370323c1c367c0bf384ccc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5405d7068c2e8d9eb1a1330418182247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580655c7a656a5de2b303175aaaf99fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f931bc7a0b015ce67c77839a20981b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a014186d9a5f5fef876ee9e9a404ec8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b480abade8533f1de5713d795f106251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7169fed4370f000157264d04ce740e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ebf079294cdb748d26083d3eccfe3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9600ffe5fe5f3fcd3ebbc4d44d9b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b68fa5efcbd0b439e94bce2f86769d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69113639d29c2e4bcba95071d7d50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101ef067de95a019fb434eb51897eba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d6ae01f75dda20a6946a16702923258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d32f307d0279b34bff16957d0b03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae5ec899c8d3e39f72e395d3e71643260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005d37109a7fe5e990575f716c00c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85886d0176d1b5a98a91637428daebbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad91240dbf91d781eb4f4cda7a83f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ac7d2b959be0c091a7d0c61ea4ffb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730a98f12e9c398ea433c0129ed39d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd8f0eedf8035c5ee4e50da3829a99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2874af67743751caeb84e72e3abc86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b0543392f86d92acfdc60ea0266d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180b53109aa7d87f925cc7e299cd01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6573eaf370cf434bc9710c26333fe0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662273fdefda353e4b8e1ee54faf010271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7bec78d8db7181112791a782e5d06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d920d9f338b62f19e28edbe5c7f2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71fcf12b966bccda359dac1170461274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411915ded1ea49a5b429310cd0220fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21dc52e53af778d4b1ce1d13d57dfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b6721c0a73a3728eb17dd3f76962c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d652e9b50e71b9f17733b80afb9ef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e328e44afc184334534d3faab5d2bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e3dc54ed4e70efb4842f45776efe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d36a744f272333a1609c779e706e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5aba9118831b6c04ef2703b67146e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489055b338fe0b3e373787c8808d20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e5007b893561672394ca6bebf94e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c89155f2cde39b4be99fd383f4f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e253b6941776f91373c02ee359175e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01ee766c4462851b38a37d66015d0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aca01ebb4facaa5d7525e630565ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb66ca6f46bd5a92860ce58f3fb18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173f8128240ed496dd382f89cb2418290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b40c5e15f43af88f3183ed3cce052291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed1c43bb43f2698225820a75f97e6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a26dce269a200828e930d6202eab2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337db9800c9be73f69ff6c85c8972b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf466f39420a14151b8775b07e5699295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6715a6bf6d96ba197caa4d536769b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cac8fc29c2e21ff12d9464826db272297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647d56dcc5767ef4a5298a3e843ec91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f425dd8ec8f30736de104a5c75fa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106598dbbc67ff9a561afe472ab7996b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7884de916fcbd3692eaa8cde62cd7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832736c0b4bfacd8ec313eb1886c3b0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf9c699cf07e4e52d3c1d5bd455527303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b0fe2195912f570fe77d7d64188e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fac0fad0ae6e8b0d798978df6db5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32933979c374fb75ca3a6bce6a46b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c79ca07f0ebbe36e2a1286060c77bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366efec630fa248e5dec589d0d8995308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf69032277320b06ab90fc39ae9ebe1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf235d281cd492175fef00ccd3d4049310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f0cdd1fc431f8e4582be07d3432c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb0e858dc6b2659b9fb4de280eb143312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a720bf6d908599ff05c2f80e7690313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2454270478966110ebe2cb33b201088314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02fd85ecc4b363da5a1c184fb29e07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36012143e0a8d73c8c02735955ea8220316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32bd4a44191a97b33df191b3d09e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01c8c282a5b597769e6541615badc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0704e5dbb06a7ce458889f2093363319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df209219f9aeb2f3cb40f4c7584320320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57e029850a07d83be06f771d4365fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4169103d50b966a32ca2399d31fda1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266a021e52dbee64df5956c29b15e00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d004bc08cefc259a0ec386a33d1e04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34497a591355208d24d89c86922c4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>