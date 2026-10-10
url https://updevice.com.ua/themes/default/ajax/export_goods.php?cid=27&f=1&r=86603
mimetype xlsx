--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eca5368d26bf9f60025af64dc7d6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a48dc64f72f395bc203768801d2a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c24ec339644d03db24e2d3b44a5943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd00ddcbe92f69ec55364e4be066f544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61666e02f07c043a4c782ed32447c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a9488b4c56ea329ddc192b2297356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f036281b6c80d3f44758b21bcdb6fae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac96a2ca1f88e794a80bd2ec8831868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7b9fe08674e7e88e860eac4c54cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11aa5581fe4af5918bfc55840c1d0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30182e9e6a481552d6511286812d65b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6dfafb2d351cc2822690e76dcb7ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26a23ca979a03445a11abcb7d14ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e417734fbfe802bb839a22c5aa33fe614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847376bb7be0bf28a9cba6e0f84778915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a745fb7f6f158d8290d0e340a100c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b1cba60bf27ef4c89aff5244b26717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c44bdc80c690dada3551584e352018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c3de43827cfd2f5e23b0f4014d70419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314f73caaacbfa828248ce4872402b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772260b07c081702217d01f3093413c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703a4c55a4027fa18a391f6b5196fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8f243db105933c5e51169eeba34a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165152583ae757531f14f21166988d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bbf5034fdace4906ad9e771b43d8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690780308f5d4e31a80f121e91791e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f04f9c8ebec274abc137f187f7958527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549918ad70347c99172d3c4867d9e7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dc87ab8c4c23efa94d8a1bbd1f36a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2f51fd518629ca3c4f111587a15bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19094d977960cd774eed44f88afc468331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771246bdbda357c3acd5043edb54c2e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde34cc8d8aa8ac48a21d2f6942ee04533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759360874230d60debdd845ba098c45834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fe71e906414d6052b6911d0145bb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da840507874498188bd7e03d5a9b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278274d8e3de33a5329ef0da0f9a3c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377592ab53e80c912ccea2fc62d4e0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e92328e20ae382484c88b08eb6250439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331432ef69ecf3c39c9c9404a257c61a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c73f6e1231242c6430c569480dc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2174436cb637767896a97dfe3712c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb36f47b4a806caa64b70c2d6607e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1bb2457b7054d73cbf0d79b287a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e340edc04876ebfc97131301bbbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14584aaf28d71643b8d48c52bfc8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc30e59983fb5a837d27f5e0aeecca247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc33de06a4bf21f6eebc6591a91e54348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499d86dd4e410890c167beef4d966d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e709cc94a1879074935cb7cd8974550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb135506493d94326c0cc827a98a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b97ad36881adce7b4be00a20ae8d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a4a33279f4d230cd199caecd032353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd729c95beaa138bc21c21fefa1e98754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6413617521e6fec7da1e17a9e2920455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010b50717c08d58c060780c5aed72556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b916ab696f902125f13c1b958321757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d7c4a5bf805133610f5abab63d1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812e562f6272fcee49b620edecf734459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cff3b1ca7b7b2a89c4b8c9b5ea41da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b383d018c1ca779a7f67e20941da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dd90aa60ac72f42718b1c6d3e1f2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8bed6ffbcee5de613d9792c46405f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d30fb9a6bbb4c2e51de53ba41284964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc094aa980cfc8bb63c8f09fa3f314c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadc01afc3f6d7dd32ec2adb1487b8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473790566e676b8cbcf494f22114bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40396de17556b8a452f59e8996b2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414cb9cfe65f97ffa819d5da6978b3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a58267adc8198a0807ef5b9e4d45a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6b85b01abbc670658ca8abc3ce81671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56ed25973e91263bd75a42669182e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f71de4ad5a2bedbb5a1fb1aeb5bb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a023d7e271a39c90ee41c9e5ccc004a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70827697d076d91cf670abefe33745c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8476fd0c0568a4c45c130c68b4a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e64dba5a6009e439043736712ba7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae0e64af13db8034dbcf0ddb8dffe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb6dfe3c999edf3517c57d277cb83179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14bedc47858e2abafe7c54a10f1c3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c98672fda597f8eb0aed9b4e8c65e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656de3ee849f19e854379c71294b0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966264ef5af1a239bd82050fd067b85a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e53c29d9efb6f24f3d841b82d204084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc20c437527d73953f0cd0a39bf2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376a2497cd390136e06d057a037ce4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b4b898e198fca0b78db4cc421a88c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c81e5c71e52485894775ee8781a0b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39e344724c229d0c2957d7f81cb93789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca76bea50984a82668b4b5630be8a9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220069aef0bc77c721b42e9bc302aee691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1712eaa1e0d3eb2d755b9235fcd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac9cfbf6efaae9cfa3d9607eb8df6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf59abfbf01e521696e0d05cd7c88194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e13592949293ac3e74079ea0247b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbc2d0927c4614fe1dc045df6f8b6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a5727ed756e779cecd64216a65ca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effddd076e34060022418b9974bd57198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422494378577ad766fc5f08164857d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64a71a96129ff5d28fd846fd2f8086100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d11cd329c1d22a1e0e64cbdd7145d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a85b9ca44a1310f76c4fb3b9ecdb8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c6bc3b1bf5122842d571b415da084103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce400f701658e5e70692118d23f7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580dec56d372c746791c32899c8b60c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586409e7055562658f1b049070974e21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c721c6372a648a1b2aafb4c05dc39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a5cac97d8c7b3ebc29dbe77f42be3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347c967117ac071aa9d270f304fd890109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b8b308b07e99cafeacc479a0b878f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde9d52a8eeaef28d39ae9ff423aa6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd0507bf99434d28edb7e7c08b08c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505655a88f982ce608d641f06d24f34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da177f3143aa0fadf5626b95845b828114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0edcf9fb46ffbbb329f07d42f9d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8dcbc7e04e14d4c863b63eebaa736116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5e3d77fc2bc88da5a609ed8025a78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06bb31e2cec19a0e889d6d558ddfcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dfea6935da17e850109cc05435e8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd951d5c9d773a664d44992eede8a62b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d51051ee5691cde382daa20d2235a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aead0cb75850e131ed2e72cea6f46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc54b24503539dad410cdc27bc2e7ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9db0dcccab36428762eb5e2157e99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22637077e6abe8457b5b83818828c5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087b9e7f19c3a4383a8ea4fd436f50f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8b72533ce0fae42c5454ea51f48e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3552d644edbf5d987cee59e369e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0002bc5fcfccd9b45881e1a6b5a59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeed0ee5ec4c522b7dfbf8fa6c54b81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606519f993eaa43b584ecefcf27b394b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197ef52a46c7cc30dcba92dbd1ef4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3997b0d391f29913b525998ea12fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264a3b8cc76bb038269782f21858f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38a17a750a8e604629e408b71c0bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d436afd6af056f80fd8fb0555e1b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe4767edaba1e7568b0ad2c9835e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5e158277c8dfa5e1a573782fb207138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6317a858c4395ba1b73c78ade67494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ca0e26afcd7b1a521da1b79bd574c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfcebc9de6875f534b11eb77158ef4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc332a57a6980954fc465deab1b484142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9352fb9a0606ad9d7131a08a4eba8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ccf97d20d05d6cd77e4b7590a097144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d18358f9a687ac549acba67eae0de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa45bc35e48c29f9c8b9e89899bb65b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e938b4d780ddf837a7776caa85e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816629347109829382a0d8f08644c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd237c2773cf70cbe1cfe2182fb3f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a459838125f27210c97f6602c23adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0bcfde29c6368cf30561b1ba916ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba214b7a80947d04928736d3f911528c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275cb922db3301643640e040f9180d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c2e807ee46b8d91cb395607df01a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4b2fa3e2044bde1bde674be00f141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626fd091775ffa079c4344b607b488156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f034efe6906f0b6340767acbfbb6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bfccd641ecaa8cd510423d994a255158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bf214ad260bde603e7770c3c39fd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc85dc4a21f32cc492980fec3e24ac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272df13c45eda58f23a23b7650dad9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad785d80994176e54f1c0381155a49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d63ea7f68a7329d5faa65b77bf16c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2ca626e857769895c8d91bc953c47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af55c09a1ba44d69873a68c983bc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08879f4f92a4a1a82a2ab8261ed6e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03433a0e9bc30ae17b56155334925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd61ea99f33f055b6bf8b2f9d138f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3fde5605b9502609a8f0e8a171e47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c74e4a1eb5b46658378c6db74c21dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e204cd78af2713f90e3313d47b7344171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779939574c377f7f5780612fca235b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d63f98758dfeb18a9758ed76b1da8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff49917fdc0a779a1a2526951ac77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b66e698bdd4f30ad42a0e2c2f1f550175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c26460216c460414b33579514ed794176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ce63c711cfb0b65240559fdb2c01d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c972c8d00cacec2e75877b61b708178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725d4ecc7d328aaf4f353ce7d5766ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109995b63085b728773279f29972c9d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a25c4d140a66894478d44177eaca8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549593c5d7435eebf7144b9031b63bd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b701c3059fb100c2b48c5618c722183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8964146b47c0b310bf6dd6a36d4381184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fae6ebfe63d390793e5fdadad1c13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea48e740bd9198a32245fc24398730186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d0679f6d34e95623529c3ebe1dc7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a059c728c63a745a82109c7cfb0ac7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a48c58bf8eb596a75edd4e6ea1a8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581b1806fad9ef8dfb9fb30ecef9905190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48893f88cf0fd1cb46df1c6d8be3e2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08597b2303e41c4fb1a15c609d947192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d86e2f9da28a1ec1fed0c4a78bf59d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de75d5405b48907c9e7b3b0c09c23f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267efaaa23c6705ba8643cce2cc0d20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7035e1fc8acbadab67df28d41300196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0337b3e25e1c3ca14bad90cbfe6e471197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaca077482ece58ad005f426c600a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b29df291121e8e258b8051ea2c78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca2f5598cfae940682b5c4ee28658c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc2247fa1a78f018d723732aaee6c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb12824ddce973f7bca4f763591b45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989dc6b6205a45ea8c4d71645ab9d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5546addef6c596073c687c27060fb18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ebb9d5497a6eff3e0ba4f313609a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4915653648c5daccdade9c07412305206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572af0832e31e39b5e6136ad4582bf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d3f1d5cc2191762311a738c60246208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1468163556b678449a45b2f98eb8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e6ea592845df49addf72a368aa24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0a1792673b5661c644be290ae36d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ed9a73b8cfcd1d46fbe484b1bd3a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd570f22cf8530139eadfe3b687cf4e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda47d495ee528d57f03fbb320d0419214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157cd961d2228042ca31e4ece52521215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824fed8e1cdd5d976e4799804954c6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183abd2a99aa296df12884b243a54834217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea19ea1c0d3f191291f8eb3d4f577fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59cd8a951e0d48871c104aedc0333219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a5ba96dcf14debc432a9e2ad9007220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f8cee9358e8d8f7fef1308d00420221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd202c871e763bd723033ce5e1eb927222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4348f3fe50d4cb24080d4be5eb208223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0abb0afde71cfd86f387f33458918f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fb0d1a1b87a5a37771aa61cc2d5af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4e27b8eb3fe5baff3607888bda5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf398b74fd1f957a1e427547b042ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeda1458f5b1e7fbaf135407a23f51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc0c82271c9c67553aa5567e8c35b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43669912b116833b167c4bbb7ca908a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9062860868627ada05640e4265f1ad2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ca9ab2b25ed521efaee5373366e09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f631a68fe9a7b1529d6a3c93dcac5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d76fc226a02644ab5a5eb2daf6870234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16d69b5cfc3457a734137b4438e3ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5a78782355e82a18d86636ceeddb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851d1f33234d144d74d9633241c3672237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed4e57814f6111af36190c7f80c89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ebb29360c0f8903fa05ce2f40384239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa0bed651ed84cf21e69689ce3d9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee46de1d03470fe7d81bbd08234967a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea333e985b0f9a5d6ccca63c07ada0bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382228390d5440433d172dd0dedf9b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733679c4de38f766dcff85befbc6c13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2085da7021073cac51d3cefafece15f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b21ce4465a00eaec01846ebe506c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272d38987630dc99b5effee2c288710247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa7233d85b4078b1a00b718a0ab68d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a545158ab2686bea12657efb9f698249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de3d6882f841bdc25d8d274b2aaf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911787aa5af7724cad2fd5f381593afd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0314cafb6eb2060621c00eb77d02d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8579c42fea183c957dc13d6a970b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3f09061b81f34a555b0c80751b65d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb2312e7cb15441116add0fb170c36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e974ab2f746ef27128e845a645267e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f8e3af8b77c933ae63411f9f95ddb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d602f85da21b450c93d7560ce376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5331d88025b64213676ba0c2c1d79d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1245a93b4f9d6c7ef8e36da56cd09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959bb7131f1bc40c0fdbabb1a0eb939261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521067a96c0015895469fbb06cfdc54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a714d4f3913f04240eab30b8e4d06d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc36201106b04b23075c01a60f3de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654dfc35eafbf9907800260dbf1c3ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d526809a129a5b3b13f0b398eafcb7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38492d6351ea366cb8a6f99404a97b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74352dd6a73f844dbf8101fe429238f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5410c770366b2145ed5ad05e9e22e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f969e175a3e57b998c87affa56e20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ea73b208e502103095551a54890e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c300d659df1652f1d069757da2562272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc09f8d0da0e9c93c497ed8901637273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6341c136cf273c50f750ac53814e3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee79faa0e4202ebe6a60da9b14730e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302e4b69145a87426508eb5b8e41a55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d7932e88b78d1419ad4438e759621277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798a80ef434b0b59e02d0b67b82979d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdec5108e97a3d9fdb8a8f599258e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4bca5cacb649ee6d9903482779ef1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13be195e4cd5a40636e9bfba864a6a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd0af304d0d24b101256d9fc45cabd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abcc6263c57165b49088d7b7e6af2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941d2ea758d68519db812e1213ebe0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8088cdc24f38ca5455b0a2398f5bbf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f9736c010e270a4c7659c59a35f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae33f8e2809fc1f56f1ab8a2a3461d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fe488e5bcc28da295a21ddfad8bf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334fed6aae4bd59a01fab15c9d43545289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e786361e07fd81f9f026dbd01646c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72683fcb3670037ac82e3fcddd42fc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fc92c87df0124f05e2b942fc692bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dbc2074bcd81fc116c8f1673a3110293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55fb5d5ff4cff124800f7fa27d3388294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315dac6da9527e3da90e185887d7d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e497c2491181ca38d297887980404b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96edd11c31b592d008a45c9006f3826297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126b866e2b265a919eff99d1dd45944298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391154de05bce69b549d1a5cc11ad3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d058e07f36b9349f0ab8bfafaf78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057fba1c04256cb10295d65c6ab8e11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9427a39afa5322ade12df12dba675c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49aae8d63e62f5bb248d115a98846303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b11d3d82b32de809051bc70c22dac6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c589834c6c445cdf0c416b7ac99f02e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7249b401e45d36764704d9e65eb8434306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44871e17fa494761a98982210b61a37f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c927382aaeebb92e47a2e1496a154308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d680bd3670c340ed595aef079eff63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9ffeba69272d5feccd2faa42ae9d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f555e03dfe55f21169bc04a663931311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb049ec9ee444f7e654b869e19556a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119a7af817c537c394783ca88b9b8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63353c8b870b7b0a14716b5df6e957314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a32907c68392c12bb1b6ed003919315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ac2e143b5f9e912436a9b6fcfb65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67404884058ecb89e525223b11142317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb3a61156f3b109b95fcadf6372ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf63bf8bdbe0e3079cb6e16be1b53f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2db53039b36f10a1037d89d99f2c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc9dea9742cc57de75f18188650099321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8b44bb94d75bcf2d84ab4f6c1c0ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dfa91872e802b480d43dcb39d149323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442520c2a8bd74503289440fb44fb110324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7281a7167860aca8673ed464557993325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b68c7f4c40d4fddfc8efc49022648326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9741e0777891d1adcadf45cc372684327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ea7818f8b55c1eaf1c1d77f2c03e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca77121f9a9adeb204b8597fb9049329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95fb239bb70661b0595ff131e4434f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0969aea258c156fcc7a36ce05921c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175113c21988e1f2912f71e7ef57644e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c27f29439d5b3f79be7043fb632a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871053894cd75b90c0c5eda5adc951b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b70173c8c0413fe8280d6f46c44dae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e4c0c3285838414be475a26220c113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcebc9be91a0f2a3aca928765dfa2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f90f12688406bb683e36bd8bdce885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18ab70719e8ae8fe87a7f33a89f186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da73ea8bd0a356b67929419bb6c4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59cdb0088fd03726092beb39cd16818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948b4964db65b4d1a7bc3445b6f8bc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8463df217eab50d68a068083dbb4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394f4b001a8a5db2c5dc61364c9a1d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9b17f78853e4c65c61695450cb7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192b9dc5319f2445c2eb5d97ff3e8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c7efe6bda16daa6a4a183947e917e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcdda03f078e19b66f79b8d4f511da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3839f3e5492ff75d2b979cc358a5b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015256095e1f2692e2af3715596c88c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86d833e3b853d3902c1515d36d66c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8f3dad7de676b5376f548dea5be3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d952e09ab022890bc083839f629cf3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347305a49f0f833d22bb2f9b72f21d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4861b38f54da09a1e9802e426f850d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc437381e6eb8e97417f424a061433cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e8e93c39a50697a79363ffeecaff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6fcb2a1eae2576cc7832fcf5f95825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0afeef82c6ad49a82b16cf32356a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c390aab1e0ba0dfb80d721764ffaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa367aa780b822e42c80196ec93bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833562a7a9316c3b1d5968cae3cb97429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708f58f467f8b9e0063d37747b5519830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8ef71c22a917898cce36c4557f6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bc07f7c2135126b75404628eed34632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339918ba9574e0f1cb06795f6aa50ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c33abf12abe3f395dcba4e2f06b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b9f3df4622b9ec65182221b6bf5c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a39687dda948e2ad23a8a8dc13799f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd62fe1c02910cb3e35fc0932f5df037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439ef1aa6f436b08c0586a1d9eebad338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b147ce71b5d79160fd66f3a581510539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f2cd1557e0e74493915c5ff3b5d5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90569ce5a52413c580cce8f831a03c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c83c75dea5f1696c88d8e2e1e0da142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cfdab5f648fc5358cac9793a72e1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450f3dec1986dd2c230e1b9d02f487e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc67ae7b3b81cbc71252236b45293445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9135abe5fbc27eb3152b083abbf3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e051748254ffd858fa9d7cbd4c30de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ada68766e4b8d4ea9610a3b91205048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d72948c75ec6bb48a5d60863a02b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79c31aab07fa5b4b9f9d668ae8ed750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ac3ccecfef29fb9eb2d1a09180ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ccdc28c73d01916a7bff45174e9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ea92a73696d4c7e70adc2e1f46dbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf74abe48fcaa3f6e22ba0c3dbbb2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07dab643bdefca107365a3495ebc9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11493b9b751870b52be961b02491a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a25c7f11ce74678225394e8db0a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf399562cebbfdf2acc2eb19e1e33ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587f80e32b0012a0dbaaf7f7a8a4c1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf0bf885523ace107ed87ef4e2b4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878464cd139d75de0957ffbdbe394b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e8b5477368c09a8d52f08cb2034162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df14e9fa8811d13b6a32d4b475a68c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b7880f6c17afbf67e415ec15b8d6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3af25e5599b42ce405dcdf435c458a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14093c092429b4c4d51ff72e9e86ac166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c71ee96e659de072e1e5bb34c9de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375ef225ff0a7a9ff4d06c1b9c853068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86ca3204d0fd2e38182d699f0978569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314982b8dd434f08d0db6afa14815bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3dd398d2df9c49229c6a0a5e1c33b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587906f98d06c5aa69120aaa2a01bce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e7aee26b0604028f22d23bc7a83d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ed13ffbb217e79fd8dd6515c6e3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8cdaefae3949b1e2716e5b17b4fba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb949581b26c7dcafee8323231b255d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e842224e82113c3830b1042204818d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb4efd949068f734b2fab810aea9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1cfb8ee30f9b5e7542728522ebec079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0779f9c0a8147fcfb65ad3f126f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7469d385caf366d654e43adbd61be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9e64b9d006f13eab0c0c45a9b0c4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aaecac5d770e76046a61a23ac61ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a0e235db4abed4fa1bb0cbb60939584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d9a538c5c7f0c22ba6a2ff4504a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8253deccb2e82baad41e8ff0bb8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc42ccb09ece3f81edc5aabb43f19287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2554940d7abbf2735ca58ad64e5df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f56b60e83484564bbaf70dd6de5d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b0c0761a3c1025513ab9ae7c306a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c8388fefba6148e238ff0b37073691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca7baa3e4c2261f5531f39c16b53092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9397956566dcbb3576f649a89dc1c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad728c879b195dbc696ba79a5f8a96b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b392dd90dda52c0e7c4ae539e53e50c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffa55ac6cbd9e218beb4d336da830c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840997210437c86f86644206ec8309997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61deca451a6f18e6d0f59f1ae694ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b485c83d8f84d9a33b6a5eb1ae7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc5dc1d99b6361239151e7ae6aaa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037ea957ea230246295b9b6c88fbd3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c902955faeb1ec8037c54ba9e67c08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f080826407bde92216dda03e4faa1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d12c33e482fec39af0983ebba40a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092c52b469c9a836bf584bd38ff5b9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86721b3d4f4dd6061bb80b055cf782fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c86e708707eef8fce931aee9edce6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2384a6e02d02ed58477ccce94dc0a68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b5a977a031e505d6246df0cdf9ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae8b6e5b6e269df7cb6aa23ef0dec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61dd6b50f5be5d166852d2564b5d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf6fc8c7df32a677c5fd4d34d78f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb18451545fca4dd85c1c1309e46f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb453c714a51e0fbd309e487f66beb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5169b6ee3b0b6eba9a7a4bfa892cae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b541798409a37bec882328e8d77fd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b63029406cca43bfac947328bfa59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ee36bd17b63103dbabb01c2f5cb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca1f96770217c752b164fb9112078e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004f4a748b178dcb84a3a8fdf8b10b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f72e8a62b2006ceb576befeff5f4bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9868a14e17ad2f4b18ac4551304b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff5d88a6e42d9743a61beb4cb8bca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd21c446cd80ff572d97686a996c8f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609264ef791cb82718265b0aee845b5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41ca3983f05d43d684a0969e28134e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596f220680e7ac32891a614ca00c8d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c2e6ef1c2d6ac71a7af5c4edbf3da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89e57968f87fb5deb6c789e7d3a0c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8436b3ba6f799c6a284f7b4e58ab8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbdf23b3571be0abff0e79b95ada93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b931329dd977867c161235e0f247132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c1538bfa28e100ff50b9c1c92f57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c734325d4a9de2e91399ee280d753134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c0c334292a889ada71db2304b8cff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33adbd1667129966aa01ca18d795ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa3f087a907a2e935d5b82bdad8e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c443946a096f894fb9e9b56e447e03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6cea99335aac411a497e204b4753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bcc1696b72ed085f290324c0e2e5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299eaf2ea14b2f874acf3921fe93952141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2238281a48d5c01fd619a99383e1f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531efc99d2ac8d4c4824136ad83f820143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5581c740ed7ca3c3a47ac7bcc7396f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b6ed61b2c8e7b1c02269e14a47e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ec8ae900be15d0156318ae156c7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacada1003487dff102992d74928caa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763e96b818358963ee802e530e65bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef9fe557a201224f8e0eaca51b7094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ad3ddb54323e6a9ffa77d99b97cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a6f92d85d736adb9d75eae850431a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed27ca8efb2f4e298a767f93edd50a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24174a4558a53afa9b88908535d67c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000f9b66c23590f93a17a8240d15e88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd00a35987d446aa66e70f839c159ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34302b09d23cbd43940bf14c84b25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9e9a8f64f667e5f66adf2e3baf946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618110907ea950c3724037715b867fb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee91e84034162da6a16c6db8ea5e69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2227fc735569c826d477b103d41c5e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e083fd7870729b87720a20df4aae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5df0673df1233e99e04e05e95fcb30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6493557614922cb65733ba0d919795f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49394139ecc236798caa4eef98ed3ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aacf255f44379d4536ba23400effa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9b6527748152981443535a51824f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc866e185f07ff3c8f61081bb4a302b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d8aca1d28b6e574e098728445717f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80421a334aca811979464db15f0e9b19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae815e80a87d924b29d47bde61b6c54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f57449b23fe72d89bc4a4daac725fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d28198180c38682120312e5f2b61b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6358c93c917f2294f41869e11b6c6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fac80c0ccd1f116813e1c7e142909174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dd2f237499fdd8bc8eae4aefd3bfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59af32697a91a12ab326437a4ca58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caad7f726f5b5428e0f1a16c90cb13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec22cf5551d2d1426d70707a0ba772178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388545c35a6663ad69f98122bbf936f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e1f0dfde538a7efaaa622985d5b2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e6ab8c5a986a61049c53086d01cd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736a27d334f99564cd3622484a42c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada5f64788fa522cb2cdac1f36a6fd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1bd2765f94cc96d1b2e17f0a9ff78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b3ed380be11ee6d23f9a8db836b84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b02b715748eeec3aef478ad6ac593186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0422196d3dd6e371bf40f9b1c2d8fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af3389f6e8846a48714789ab23837c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60e79a2ce06f55bcdfc4bdb165861189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa504949f17e8a75005fc4b06b88c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0caeeab501b6982987f77429552fe9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d13ba62ec05f99d27d9bdb0e4a215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b67854d076fa6f53e4a5cbd02fb2ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ccd12f68c819de83054f43d574071194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d06e4c61553c4e489bd6f3d0f2023b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7593491280c35415784294291fa67c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bedd441848e4a7929a927db9c606c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1efec5b7fece3a5f85ec46ec013d27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff53f0757f4b56afa6e460a91d6a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9f326b2e4a14a7e602678ff5a523200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa758f413f9be5f8c3d2840e53cab7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144f963bf2698e012bfa32dc13edca5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928f88b4479b64df7ce6c17caf20f0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b17df37a181b5c0a0b48510b32e382204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc0ae77692ace65935521351d5d17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa09ded00fd0844a733c10de6395f7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db73aa3c90979208ec665f926a4ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69e193438db361ecc136f3e38a755208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4b84640decf6aca065c8634df429209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba20b0b5e033249bdb708f4f432f2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fd15b0417407ec9df5b008d8a433a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d99b2da67837433be0f84b3343a2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de60da6a78881fd3ac42794f0bf2a61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdb58d50a59fc6967ae1fea388a7db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9abbd023b7a62c880310da2c047f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d423814f6f77729356ef8c9d75abd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48287ff71943b57f9c01bbd6fc170dda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dfe1ec5b5e7ce22beb6ad5ff254e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeee49e9bf932fc2a90ac2e0286453219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ad3fb46c3d86e073081c1a3bbffd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c785c9bea1f5ed0adbd19f9b1655f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7250869fc109168d7081949618722222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452be0482bdf5cba9973ba8bfe3aead2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cc8d13e6f79b8cff3ebb39cb9d72d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d65f4237a4bd865f8cf814ef5b494225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb72b5c440bbc5d4fb184c925805bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f7dd6685d637ccb20f8e40a6dcacd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ffdd6226896e659e19c2198ea105f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c62454d45cdfef66b9a17a7b56ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c87932238cb1e921b5d9d5d4135bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305666714d557bec04c7781d87748e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d037053f746fe9d66e7175971515b0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581f269071a0526df018146f342651233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d487575779257756f545a4ebfcac23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206caf0f1173531ad7c54f5759ebe17c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a940e7f7a2f1f9e9570d8194955e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78af904899be8d564d97e2a3780d718237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452fcaaadeda4cae338809eee281e49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e2790776645cfc1754a5b9f7757f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8390d815e757afd110c3e0bd166e7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0636fcc8b4e6779bb14f58b6ee1c04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420648bad2e680705c359f4bd89d7320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fc9aa430b18ae591b333746066114243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97510185191580be4a9fdc1dd3793ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f5f695f6d04277d16afc9434c1bb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f83dd16a6f84700742383eabf6cec9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0873613babfbef69ed87aaaae28621247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17bbfb877b7e829b88833cf53515a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc5e311e73c36646525a84d4c000d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1f6b891b5b6217a619864e9bc5584250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aa3edd8aee20371a60f744b757885251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2926272a2e0577bf95dea093a92f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eabc98b98409f85141943cfacee4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf93477c7794164cd8d641ee93f39d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120abd17b77272f81096ea1d1e715ec4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59ad53b6e516f75b4ac91e53f635f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026abe431c2406d84972ce2ccabed2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f62cf5fd3dab470fa8ee46c2cb3d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c900b729786d3afd6d5da2e567f7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03799bc27a0f5c6cd73de4b3a197d9f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d3ce64846eea4af25e9160d4f48c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb8f87b71ab688f99420b120ffdb61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4946d1bcb6d5b1645fa95d32c2ee38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058130db0c36ad2e96fbae35bb64fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861b33f752f51afe7804db27fa6f95c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d11da2b48ec687441e6c360f2fde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95339790a6f7b1b6bfa04264a175fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917aa7a2d30d2fb8fc73b4547efec89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7fbc119011131136413f686033bf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feb41ad3ff42a9bbe2dccd3658fafe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef80f0f8cc258d4604b6092212e721d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765abf71f9156de0a9900ae693d7fedc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab5ce471182ff1644c9ba05e0abd87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91ef1e23fd45a5f8f6ec264b6ac8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c2db699c3e0f2e806dc13ca12bac4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc3cd4fc536395061f59413aa8ef67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544deed5c34ff6777e18a9c18c60c8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee867e3054876c439326cbab1d3653278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6fc2cd9afad37eb0bc65733319d43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3734b682ee4c273fa3351c7719029280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657592e1e55b771bf08f668911ffde39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48650cf940cc2cd81959db874ba67157282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82a1f0a013090029b1597574bbda3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a5c569f2f2193604068e80cccc871284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec7dad30e1926b147fe4657c08b03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c2d054ec04743f9f166cfeaa14633286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2281737f9941125315683edb7e5071287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba00626d5f51f035572d997f80b7ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5201c95bf7a4291c7495adc1d0a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6a3c780bb8e5eee2377473e693a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9dbe3a8fa341c5deb73c077020b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285320125bebc80ace445877d772af59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac2b5a60edb1952da9dfced6753bb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c04916a502b71b7ab227b08a40051c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0e978b4c5aac8f86a33396d682544295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b149421c7c67f58d6760a692583e42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260441500706ae8b1a429e54f19bf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc091b3fb5b6af383a6f8761e9a391b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8862cfdf3e924a9cf77074e21ae17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff1ce1a19261648bff791f672fd60b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01607a87794226d8287ffd9bf6f9b929301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08714c95ecc8be937b1c1542fb32139302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf61c593e5e5314d219c4a6fd83b45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec08ae9baed2165034bf1b102cef12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a34be1e7f52bd3f7cbfcdb07ef1dea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab3794f99f1d7be42f0d353a36ce38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5045644154684f38b5d2730c513be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348792d894947655f7b91ae842cc3a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ea9804c43a356da320300a4501830309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a329fdbf969b6caa24a7436bf07244310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3f86a089cfd3417093d96a88aebbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348563c0c95841105dea5bb949c0d139312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f24bd823e1dde583322b339be54e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd4fff45930092b063321607bc06d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59eaa73864554db69c52c60b184cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14dcf9fff22b3d92616faacd1f66d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740550b8a85e1925d97181ecf4e4f1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72c8e64af34846b5cd5e8cfebd9251318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a3df999f0d138495632e9a00f167319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e422a01ee43e9855bccad2a6e29220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4aa521dfdc4abdec6e4e4a01a84e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2824131cffe32bf7b3355c393098e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080998922a968c107f2bd29e3ff975bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e1031f6c4cfc9d28c10f0ff41068c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb81a3fabb31814051715ebd816c9d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>