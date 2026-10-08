--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06732d4f0c391cb08f1823d2f0932f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7a4da038361d64e79aa69972d8d332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9864eddddaafa9db71e3e42b92f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb441c86a8990fa45118ca627aa8a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ad7c25bbb2cfae80f544ded3a92c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2345e7a447fbc959b51b66c0b63146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb7daa13e4349ecd370a3c0c24b0da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fbd5cb2e208afa4c4d9e6b5c104498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15e8c5dbfc7cb3ceab730609a4cd209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b762c05adce2fcd1fbc7b5773845a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc3897fa23b5f9a106faa0b5ccbd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91060886667e4098f6e22610599034512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23a9304666efd22d8620ce59f5f44e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b75f004a5a972f387d72b7f0ea6c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d6f745f6d595f6303e3a7506f117f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc01ab2af606fed6ceef89263bd3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4616f346c73b432cab555886de357a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaec8eb23d0988c8f8fea1d6a12f5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df958a3ae7fafde4cdf06ee153b82219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b51b8146cdbd647c6d31bf6f7e3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86301bec6f3aa24fe6c1091a2614c2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13454065e1f550ea714f4187a7ebcc2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd61a51ff396b2385d38bc1f7303ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98a99556b38a571d2f273a9ba112ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf6b48ee40441a30f436913cff61c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040550572c2d329e04fa74ee57ff9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c811e97743c75624272513182c6f89427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563da72078117cf626248370c8e89728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0093e4ae8cd8d2f638347a3f5cd4ea929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f723be40cc9a6759430cc9e48f41530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833f9a4d871643c28f7ef6f12b647131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d79b2724d39029b7ce6fc66e25b6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e9549a22fc3403014509367c6e12c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ac1a207c3149ece94dd89d832346c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c5e4e1e7203aa597b1b6712b5dd8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8879df9efc3401c9f53714664b9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4541ec916d7f64973f8012ae9b94837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6f30abb4ce70cdaf45e2d22735a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b973ef4e871e248420ebc1b8c617cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e40b91cfc9292750087873503f8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3617a34c447dc058f2eb95a1560f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c2383fdccfc9f505d17f4d12669ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f7915e023fc460520dc0b2e123e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209076d19435f5783d24adc169c1887c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add884c679a25685bb7d45f4fa0cb2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e03ecbb64f66febb2ef97dafd5ebb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b779420d459d6786439898a41ac4cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ac853a400941590e344f21362815b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a677d295265dd51168b30cdb04bf2de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5ad05b2bdb1a1e8e61209f7331b5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2799eb243eabde84ebc880a72d68a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9ca48d1e64b713fe685f88181c9b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa626c39dcd6ee579a6f459822778b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbde1e18f36ec73895af62b1d1594854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beaaa4cddf68450fbb53051ea94d6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ac857ce7ea264d768fa9af2b3993556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a7b447f4474f297d1d7aad28992557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331cc7dc248f85b5b507512e07497a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8aeb8d37c13e18a4e7ef535a6acba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc120e15f025a432b4f30d00fe84d8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b21f9f4ff241e68fdbc6a41ce10c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fe488a58e634b6448f54479620c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2c5195ca5e09925c7e9bad58c459963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37639c99de4b34a440ebb50e5cf352364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7994cae500630638b555e7a4b84651165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee825e38fafb5b99c5597efa3d8b2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f2ea24645bd91df5e83996ac868a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaff450289e25dc9aa81f840567a1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ea0dadf6bc175896595d99ef4bb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684332c4c06152ff734ca8da40bcf7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf6e6d2834b8c7465fa0bfdd13f0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b85f2616b45bf848dc3926ea9c7ef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6f61c4245c5e404e87bbc426bf1ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c65950f2855e50e765156c4f567c5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eece9a18babd00c39406f9e5d848a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee524ba6a6c8944ceba1ce8719e24f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fd9030edc9452241067b960630d5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b14d9ec0d323a8d30584d87e9afd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa88f52cee54c47ce0e72f33e82edc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aada1f50ebf86423f63739071559380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d825ef41f423c4e406ab32e806853d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757a48b5578422ff2b851ac3faf9fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a91d9744f57760b97c6a2a716b36383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a2014758e1d4b78adcdd3f0f55a9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30601da6032481a6057ced77b7fcfdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f17342d6f0ae1ce7eabf9de8cee2c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c89ad766edbe7a9f212a4008131b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192422993effaa93e951eeb0c50c532a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f98ef20fd7afb587ce3c815e7023089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6308dff2023e6acaa7ed05340249290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f32ec7d90f2e61f460bd619266936291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae71db4a244927933c102ed4f433692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ee1156a25dfa6a97f83603ea99b2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d17e38dfe78ea1dc2ca16bfe8bc1e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03908e780fd5a451a9b4c96cdf8a7ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608d7cf4a1a9a8b97d944492d5d53c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044e2f86769c2bec38e129bd47c94ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eefdeb7c9b7bfcc755afd2780227ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84afb5b7089acf0ae5089568bed73d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40b4a8f82d5a525738fa509651329100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f39ab6e517e2198e7785744bb87d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93528e095260f34d63b94e0e2625f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235da5150cdaab4afb46fe15d4b588fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ad51d727a5f351a906f76ae9bda15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf6165d1d39746d795f24154d579ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556a42f4f37ca835452526041099844106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2415d7b621b9b59b7b31177c59741107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38be33bdd2e09fc516209c02566a42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ebe25552ab649eb3a80799eb3984109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51c5456adb97aa05bf1d8ac6c95d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fc20ea916e92df21da06c4ba268fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3da2c25d0bf033f583a2ef7d40089112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d563e69aeecb6192f5b403bc73461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e13fd33ee67b1ea6d820021b00b2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5487a2201e290cf49f9bc10aa7f19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638627621d561a5088fb22cdf51452f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea04bf20396ae80b321fcd92643db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ec20247e81d4a874351c3f706e77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4859488f92f73c46de805d12caa608119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba43caa0cb63e09aa0d4632bb9b21c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799bf58a567b762961930178f719001121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8522701650e405b3f987dfe32614e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263909c5483a55f9343d3a0323d4c78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14eb25dca7dc3d18b0ed52f20f23ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8243aa82dd3668ff67a3f0d56add0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a20a1829afe9285b5fab00d40619b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c94cd093e402dd6fb364bdc996595a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765468901be78a4d0174f1042724af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f37706c3b6b02c357d17c99ced42a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679116a1daaaa474d0eb6d4156aa3d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c7d6ca1a06a0b2942d47299ca246131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565228da67122e6664c12bcf9179831132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c827e0e9c25dbd13d3cd9b0fafcd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a81273585acff8ec1380f969489344134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70de04c6f74777aab16cbc5edc8c01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3936882e70d83e99f4dcfbd1a1c768b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fa95daff89fdf3b6d28523827ea33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ecb028024d284f2f635a248015276138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d52ef15d7c9be5e468f52956f0293c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5f2756154b50d5b7564781923d82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95afa582cee1ad8d6d15eaec549245141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc831495769fef963c718c144354be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd37eabf34c97515e1b3b99d13d7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955543e034fd183859e0f2f7f893e22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e587700a44fafa9f1bea3feb7e22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08728accacd37ee511cc889c90151c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add35e06b4051325123a3e3e76e46968147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709e3dec689a55e4ad1dc19bf068203148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6c7b9f5dfb0d2f7d589e2b98b4d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18c8f5050a80e6f6035a2a438a909c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588702ed86a63fc9ee3d75689ec0ee32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec375156d85a6206011af5ac7b811ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f604f3eb0876824f974847b7125bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351cf1f069e70dc2a51a43ad605c64f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33c20c30730195c709ddfc31ea9418155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93599f67d6ca57cab6f81701b59361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af846ea2f7c1064f9c00264af0fd1bf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63251403237f7dc1deff3c071fdfdc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f6b1d126c2e7d9e181317bf6b485159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76785ad0d8e4e3c6d5f5419730b655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e441bf284c640a8b3a63b1861eda3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12379111b7a52d8164d56d957cd8017c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67227e124d6426b2c775048e59fbf9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a318ef20096027f0bc07ae95b88bd72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071df10cdf56b272e1667d9fbf41fa60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18048b8698858b31ddd1b57f488b4fec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c3298771faa320d9348f7806d0191167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bbf3f35ae3ec2ccc08db6efe75a78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132caf51d6ea895341cfb71c388386169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa9db15ba4d1550617dcad0373f72b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38988d5673f33fa826f1c514a4dfb917171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9ae5d696e6ac25479db4ad384467172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a709a207d242a2ceeb0624799414d26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ce441fb894f913ffc005d6af614b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff7ac38dfa0c432f2f040af5f3875175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af3dcfded7b961125d429b84e1ef7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1e657736fc99ca0468a989641348177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd7bdeb48c631e3df29629263e0edc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f56f2a18e23f84487d219a91aa4ad3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409f16e9f77b9840debc8deeaadbe0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76270905f993c5a8aa6c51b324df0285181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526323a9d5fd48cb11654b04d1086e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d4f28f9f7f51ed030bd438edfce05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b795d528bab42fc51f61e81430e653184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d32357b902339313b1d315f81b164185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e552a148e6535dec4ef780de1205186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f22883c0a876bf7f67c748eb537c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0301b28f84a251fc8c6d8568e249c71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b3dd08a23fc0e8a17cbb0e745a7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bf1fae681868e25fa998162354e58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71154faad7f552980a58641f0d4a6720191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c094d40ff120d7112b176f632e9e73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af74596d60174c4a5dcb2f999c127193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822795002b01f27f77dee8c20fc053194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823dcbdcce320c3411d7299814cebc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e408949f4a9a25489510836016e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336de141ff5ab1808e3b78513d14f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c74fd1f1594524e93f9aaae19ffc6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a23f26aee7d85bbc62b7030bf4cc42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca1290a7af2ac07d4e926076a5df8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e3c376666d23430ce1caff6adf32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8b5e4e837bbe643074a394870e0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d520b6128fd9a31e351cf8c15f7f11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30952f5773848ac27755b6b0da65868204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af65745fccc448df2f3e28f8e847c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564a199b578d4c449f471ad94c2b01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d351162eb2943640ceaaedca5f52a0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e063a8eca692875e12e11856aaba7e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2afb62649cce27f0bf8707d51abace209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4706cd1a277502b7d38dc1900dcd12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be699c2ca37ad854d54fc7f893b5fbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d42cb3bbc963507babbbf2162d83c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077119ad2a5e1750597de6b1ed9a31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068b4a4902e527d13e1eee75c3dbd11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310547f31ff368885388c0736409eca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75a494d38174c1cd064d9a1995b583216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3f27606c7971de5936f18bd733f9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e585c082e66d5a6cc701de254872218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041cd2e2564b1dfd7e98b3d275e5a3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d402c80ed757fe3419d590dd4cf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27683c766eb967d0cd03c4074d26ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc347f715984b9e855f57839c658f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910de345a5e167c06b28810d7a78fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b9fd0c60972c58ccbb602d8627d3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a966abde362f5a564b7a852fd717fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329d2b7fffea77fd9ffebfb82abe691226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0cdb838d19f9fdc791fd28cc572c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ec2a77aaa21ff888e92977067e506228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4df7605160b114b8b2f52fd8f6aff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8b2a1d966a2bb32b73e0d43823938230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235d3969cc5502f3a1c769cdbd77e0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1c62769b72aef1716d231405a63bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fcc00fc8153c026bf76536dde820a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519736af4e5fbd186fd4f9515fcb3ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824416d608edc28b9d5667c734648a42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4e30851f4d14fa68c3c3c5df7984236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab553a4a9849516036abe9650d5c1639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a74131bc9a60092d547db1e1374ebd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe661ca5436ae3b1c0e38dbfa741978239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d59b80bdcd0f5f54d2c44ebb36b58c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e873b8e6f4b376e139c75dc629c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5763e383cf0fdc6adb94db9c014c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d6daae8aee6f018e282a51bfacb27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00159ee55a218f2581ee959da17be66b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e7ece1524c930041659b25cee9978245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522315928f2fc15665093a0bbd9bc5d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc98deceb37afddf874f04a2553c8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789acd81d0b13d6702f577b5684c4a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e85643d9d3e95e44677c7efbd058249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953398c51662fd270f93512bef9663ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c518b1ff9b2c59138186aa547d1d44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c828cb45a1ea55b650a88c547f24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2275ad551531e1f545f076036f75c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d687d898d43c4db5b8c943b182d78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8353ac48c10de081e44fed1be5f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4db56e965fc19267a25d33524bbacc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843eb3d0def1d958b86f4998f0ff412257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2c200d97c590e23a424544afc08e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a17d64d2540b05cde76b58961c6202259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aadb5b0649adcb187b118ba7dde024260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07fcc5b0fbe4f90082ef3f436e71ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddddc6fce791a3d4f79143fdc794e66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4593aed4fa228826d90185d60cb33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b0263a00bae09b5bfd00c102fd6a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279ce4fb3a9880f794ec1073d7e7d6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff16663c1b506f895ae8d47cbfd83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5cd89305aa46eb9dd59b83fa81e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5b22d2018769e6445ab42193881d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8604f411d644d8678d60092d36407269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301674473eac00439ac2550f44deda8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c89a7be60f5859b5bddc190c9091c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e763edfe282e3c567ea42aefa504272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2f7fef40d6f8c88e326b1d4ec70d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145849f38ebc1925a6865fb2932eb5fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de26330ce8a04f68e8264d8a5bec34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2401b812fd65a22da2fe58154dc91a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802559a2e62720809e0aef94515a89eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26caa961a8b6c530c27ab2fbe4810c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ae8f6f9365581d6b4d67e8843382279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873825e3d5837d257b4502b7622b3500280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f681dd12715e1b59dfcb5ad08cb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21a3cc6ba178e5b9c7567d0925eb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bde75ab245e98738073001247e55a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed47487eb53b665d9b04e54b1794ccf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6f000c351c65ce6edc8dec8ba8730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7103f5b35dbda82e3502fd9fb5b932f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbcccb2e3d1f8d13810f222813c5bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60966c831e6a5f0f8d631b14dd5ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af53a1fcb7332e731f5f0b2efed44a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb41241253000f856bc785639091d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d278687394aab054f509752879132291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029245db41e1374dd5bc70611166b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaecbc7e8db178fddaa85995d3f7ab7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79353735dcac475eab35ae4e3ff6291294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017253030df4474ee7a03e88b75bfa2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d82a918cd182c25c9a77a7a19500e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3816530a1f5e4355a7e6324117c2a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ec4626d46787b668673330f42e314298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1ae827612f64bb73d331cb1e48b20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da05ac506e71ee02fe3c03e1d07f5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c969b0425f91d88c58a68aeca22cad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d175ff6b7ba93437f751c8dd7785302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f9dc2b72cf2d227ed17a07815f43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49618355cac2dc738687da50a1928304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52e09dbf25636407b5e9604e9b2532305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f701514a9eebdc7dce82035a9cd6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a5e4f2cfea61636e6f51213eab741307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f00c8155df35c90206597db8bd59f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932c2d17de896881e5a95a57552fcf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a50951edec719ab66536391f6cf8a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df88e5c64735d1b8a7c112bb0eebc94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3db8614d0afbdb478ad3793599b79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102d9a174422683951ef3713aeef5dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dbcdaacff9c50c3d11abfce22b866314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9c8f545eebb932c8290c5afb3b224315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990c42a149bd637b6567b595e62a5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0fadb4d038cd1f89771df0e5e52d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84559f9f01186be24e6bac77e6d62f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a49112544d013ca31ed40f1c92c6be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737da57f3815238694bc5ca5a61fd073320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb6cb35668715842127387938957bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b2bd3c0fd2c3a1320829003389793322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59d6b11c2c19cca383ac456215edc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa116d1beab1a4d1be2350c87b7f4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dfdc4265239e90e2c9e7642ef852c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb472eb537046f4a76d434a6658ddc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bc6392012c6e5657b2b348adb7206327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028324ce07e612272083ee3aa9d70ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f635c75792a677cd91f6c652a54db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b0b9f8880001724d5a2fcf6752c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395245be3a40c86b69069eec804f847331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a6327d0d1514512a70185e1a66e44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b2129228400464c6a66c0f9b785a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7373107a2558b4b5e7c54a8acd7708334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb2ad1ed02c2fedd5092e3e2594c60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c48ae245e5286d6af6abb02830f42c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e109408a0428cd98895e4961fb3587337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1aca591dbd3ea6474fa222ce9c7b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760849ae943b3ee3a51d443dc9f413c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ee53efa1856645f029e6af0526b66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfa7d47d10935916a9c63c51503d3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d4a3c5e27db2a89e4eb67534b6a85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1fc1c39afe3dbe9ccb0b488b72c14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd448f6fa04cd9c2281c48fb44d53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538c6a548f80b5d2c35e8c83864dce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d069f1bbc6ce13ce19c4003c3161789346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c014df497c01903040a322cda0591d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c219e29f7a8db2cbd4cee2c08a412f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911390f9ebc0d2e421e4c7053b96ba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca292ac8e5220ab14e13a25256d1533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bae55d328742e6b44320749616adba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dbaa87bfb80f9438fdbd9f0ada3515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1683fc03fba3a59a697bfd26f3989ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d71309ff11018b57cff1570a74de2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d99fd5001aa821910db5cd9f8e5b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa44f2ccb92b8bda6e50d87f0edf909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224ae4c87050c85a4d7dbf38170fd6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a6b451d7df21514173aeb2f9b391d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6a8a213f2a80ccc6b3a098b6152c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f70f3954f356672c773f936fa120b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e254a135140de69030877825c7bca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ba0005805176549789f3d3b7af6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23113736bdd52d1ffb068c4ed053f09e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f07a5bdbc16e0750f3406dc4021517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b12801b353f94f16a6f60a577e43e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5b6e83dff911216fa74928ff303c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b2490d86646ae8e3d66aebf1b026620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471b3986cb6ecc40bdc2564e24bf3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84e65ba41b618d40e558e739a1605d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65281f68350cdde76dfdd079f02e8a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc66d55c2f34f29065d3984fbaa1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6538a26f258fe9e146e6728bda5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6290523437cae2298be985d9a3fca1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47fa555042160b5b8d1855ff29724727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d39a8b91e9615e1b19cfc937d197d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37902256277e1228389fa261aacb506a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1592c80874e3554d5597136d32d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da23f1d33a20d717eb87ce679d86331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411f87683bc5453faa892106de17f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe24569f32b2b2ffea4f8d0849d71933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504804e8a04b2577958ebe6289e5b6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b92f3b85cdde31c9ff75e34caf4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b4d743c69bbc32e63acba0c662eee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24927c0cc6794bda08a46b5b7799d7f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26904cc8a9187d6406d4ca0906123b9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7ac18c8f4843634a2f9d700dc47839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04fe8334179f53034d59a39032371840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5f8c510971b806637c836947c1bc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76015e564b5e8f309e62e3f59111c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe07ce76d153b30aabd089cbbbdf4f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6427125644d5e563d0b356e236b4f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e10ddde76e883b8ce192f729ff1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89eab01795eb3f161f7989eee9c9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb6d3a00849df8ffe3c9c09baf0e9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4572d52d725a253e3a207d951c1c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb20db32699d19fc9d2a1b7f9d6d33049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38852cfb3bb092d95f02f2260618b5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcce5427ef99cf8566ee674ea9384751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892b6d6a7bf7f17682cf1d440b01c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0716a42fd95b681c1dde1127a9b1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d774419cc3e9bfeb064409a6af5bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3064c2690797978e6e7924f64d7bf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9417f97a9489225352ffd4778bc1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d9c9c313473d55b3e2112cdb7417e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b02b635357e6cce4f32421f48e34258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64bd195dcce87d900e337bdf1f4b1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ca58414b28fe7243d354fe2ef814160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5991e8f37cc388ce58f04c93e163a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a480bb4cf505aeb0616f97cb812123862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a48339e39cee6fdf3909d100f71ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e8cc5b897feac492e6a69f20b64264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e944f7a1d1d10103bfee4ac11bc20065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7b9c47f6bbfd4606af2763389c90566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb02ff4fc284a99133dfc59cb8855b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135a69e90ea18f259aec943b1e398bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e5a92855dfd543fad1d14050f7e1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c56eecb16f8eb24b61e52d6a55c54f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86259513240603924b65aeb301937a1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87dd0a1df5bd409b022bbab32e044272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed8b4fd7946dcbc55daca306e594f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803e1589f1ab05d6e5cfd068e5f64a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50283290166f9d9addc2a61255b515275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df7f73da279da82d099f7bf1435e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3a11be54c2274d408f0e96d995d4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad480c73cda9a248b0f997ad9aa7542978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fbf169267a4f33a1347222933ebf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada16062cbbf25dfaf2104bc953c80c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25e598a42479c34f29d4a5048cf4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7550b9cf2bf4fa6b2cb19b3f05159582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047507a9fa8cc6977be36cae2a70db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbb79b2fb889b1fce7b846c3cf3a7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301781bcd8d821bc20dd21647a9f526e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b4483c0bfe432f6cb32e325f9af386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a03035442a7b9877cfbe03ae78802c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875fd9494f8f052fda8f75bce1220bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1025699ecfb9f009ed71cffbd38f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d554d6471820185b49c3e812615290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f771e4d7fac8df5f449ddab219790be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99ea8cd490205f4cd779a0ab9a58392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248f47eeefbe080722e30d4863099893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257ca35999fac9225e4a3fae9506f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783372945e0cb23d201b059a808a2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817bba36a977bc6b27fe4327dc0e8a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db193309bef622c373a4c0d18fc6afd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2db0d1fd1aecbe03fd43270658cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742166a79c20458f0581cddb104b362c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e77db8bd8a69d8502a929fda85257100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22afb99e4a912b662b74daa3b5a7ff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc38a578cbd823262c2e53b63ada3a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e660a1a52bffe0f42ec789ab5a00e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccdeb2c2520bcffaffa73d17539e9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7c83137274e0972c5b6ad89e59992105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499d4c0eb90b1660101a4eb719499f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e95c7f99796f2954949b4c937589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441634d961b7b2cbf45a6a8779de6aaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1977d8afc2e2a8ac5f9f0ac9fdd015c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19972f6b92423f790a4270dcbfaaf0b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6a31c03515cf4125b2dda641b6f38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cf1358283ed9a8bfe7598613bccc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbc8f07dd472cf014d92361676173b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7210fdb8fb59d57f539df13c4698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661b11ca7cdbb8604ab6f9c3c55996115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085b1e49dee997078b8c0b2ec509885116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35db8f0559cf92cab0e0c4a4113dbda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c57ff77f939826adb49f517656bf61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842f560ccd52220f6fc43166058779119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ad84f32dedc8bf8933afa8b6cfbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816424f9e1e71dc0199a146b5c043f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ae12b0f5a9b7e148aa1a00a068be1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda062d057940b3258ba56c53bc7fb2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603ec8c805fbba78b87b23d1e06e1a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e01d2b62feb37fa0668d3d7dc105e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df1b1e9205feaf79981b78c1b0b097126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1bd068b4642e4c2ba6d3896e2c98d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae8614eb9f23d807870b6818b9a0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41696495db2c60b89ca309ad245df1e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116649785d2ac08e1471cc266436dbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587209cc471a26130ab281d28bae4d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3faab1331d18748fb3afbfdd52b6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a1ab74497e5bbde04e8066ec0b32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5919a186b89995b3dc2b3bb2d516134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc56e89122bb7c1d21bcda7c0e912c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700ea1bfa67dc96973b42f7ac6f3617136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad25b37c1129ba1bd64c58f588993f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a393191795f5411efda8bc68284df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33779582bd67ee6516c7205fa9f6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c7983b753c6aa2a45b2469b675a55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581c42e63460f26ec2ee3f933ab85a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e88c2c8203c418aee6c81c513dde8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9bf3777415d9550118e8171f245d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946157b5991501ad593e949315f69f8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d8eedd645c2c709ce66cbb4483cd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d210ca848ca3487b1abec438b20db3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cef873e2cc085e58c7f7420c1828147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e85ed2fe0eac8cd4d1f369ad06a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931205294f43d880a97cab5cc16793149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578e8db3d64a8f3a9a7d18e4f2be7a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8ea26fb4b25e15e9256ef375b8953151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f351c6fa56cf2fb036fea0d10d3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d02f89cd139ec8b1ed4d9302e3743153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e1ff501ac424d81ca6201624b2c5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e75f124c1a2e5e04de257fa01a55e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dd33af77601ba95f68a446551c3df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964878d5f623dc700d193c25940db7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58953fa14532c43375a06b0faf279df8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2388c33afc8ccb3fe5a602a73bc567c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856bb18e377f79a49617167efbb1b32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7c63477184fb9b2cdd1033c0d168a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93c5db4ec374a1ae4cfba20e1e5f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359c0da03235359f26f5d12395d042163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c07caaa08367784b0eb22762793b0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343214c0d116cc9c39b8ef08a8b6be43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec4a44d433c8a1492b39f495d21846166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254022f473591e3d84d0dba79c848b78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bfcaee3baef6fd50b3dfeefd8ea9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a5ca687d45d96ccc121a50e2be368169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd7fad74df24acff02ba77f3fd4c52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a74e1ee853c86719bb7cfdbf8f453171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d09a8e71aa4935c867961504d67f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260b4911eaf0f94bc9e45b3dd948c3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd1a716db1813a35a7b6ffb013f95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2b1d1618d9ef353e84292b83ba40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58712b6e56228b21d98126dff6e985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be5a531a51f93f036a574348b3e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eda4716104ddbab9e5d0cf56e1f5f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f15e8d2f84190e1d389f7b377c3f2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68979e04393117f6542da8420d484e2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca0f0ba16f9475ad5eca877063fcb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f2159b4a70dafcbc639e99953ec7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd91908eedd123b1877dd4f6fd0a142183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b5d2b6df22964f6392a2559aa29e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d57b8133730ff9f4508c2cf76876c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca17d80fd1f7e8fda3d76297f10509186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afdb8236cbdcdb7c41cd04500eaddb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353edc4cd7146eacd128f4cfada1ffb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416f527177550da905a0ed1b3fa6dff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc1533977fd9b5bae83f4ec22c8cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa08cacca32ff5a4693de09b8c6054191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eeb666915e17449c8f724d5e97406192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b734c5840c7d6590384706711fac12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db195cd7bc6894ac21ac225c59ec41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec119c1561e12e66c54eb9cecb4c86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3cc0ca18a0cf35ba19510457d01eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616f6fae7c260a9c7e8ea9ea6166d84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad417458f2a113ad5fc8b8b234cabf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980b2463e88cac4acaabd5c0ef1bd0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84354e69efbbadf25ef3706ee9b10a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab6673845068435d2796a081dc2b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829dc6177d97ff2fe7f5776b34d0ab1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd257e2711162ea8e7b974c30547d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b6957bcba1c0169bd6484c39afc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f784991243db0ff87cfc5ec2e4718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b9dadf197732811121ced02e8b34d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda02245dce7a2e0b9fa172c40cd0bbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac72b23f081edc1fc42966626585b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6c381f3ec4805dc7441a9e49a3000209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568095d8da9dfc34d4cf31fc117709210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63b4fd7f409c32b955e3b2a8747d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63975f388fedba6f4076e31c69e14f67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56babbfca40d4d6e243a44cddb6d88fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f9e2a3ae0473efd4e309eb330f598214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec87833985ec99bb4c12f8ba30a11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad55e16a052f58454c2b650d8aa898216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f90e23b63f5c6ebfd4d00ba4603d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26118102be9892c6c8bb8ae8a388e3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeafa8574d7c2bf05027c79016b5df6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cfbf62bc808ccf7ee5b2b34a6b396220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57971295157e2b352886f5963f1cf36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f2c921d55ceb148f438c0a6f8e0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d119d4c6b79d68de0080e6b3ff2425a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735422a02039c9754ae6ee25205b51d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816781ee96d7653bd269b449b945ac5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d825baae8514ebd8d7f1ebe26bfd32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515e9de46ab54e802ff2d2b6aac7ed9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e382a4564e77b453cd79cd055469df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295db2f1bfa2dd9cc70dcdbaaa4fd61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ad5a5ffee3a2809cf286c938e5248230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e3bbdcbfe6e937d13e43854c64f7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475f95f5c045a571872c396f9673109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cdd929152a19eee04d0d5180050e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b024bebf108fc6d87e6085a98c396234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a885774a77bfabc9190c83fb2a74d93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8085b48124feae06673de6e2ebbb2b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb81c931a21a1a618911aa15471b22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65727400c1fef35b4da8960ccdfd35b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681697af79316f4477f04b1febbf46b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b899ac0d8fdfb51f8640b55dcc1207240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2bb61b161f5567e83d6ee44f97c27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091fb7e61b40dff95f817502a8e1202242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae334a8c333b72e2c2d65041c1499b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468998f729d1702d9ac5e89638ee646244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2afc4e209c7402719ee37632524173245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914f356d9a8d0dee1bb0b15c72896c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f567b01017d1e8e2d485f94a21652b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26bc248a623c547d316ecab8430e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554bf77e1c550750aaf3045535dab9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28523df41fb547ff38fb4bfb8c031c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe70ebd3f6d6d6051a174772568a554251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63660038e65d056a96d079d0374a328252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33488e598502a65863b7354f1c45a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c151ad6940e90fc832da247fe5f8ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a9797e932cc72044daf8482b7bd2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f50c3b16d3ce5d28b4ab8e42bc446256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aab9e2237174738fbb26ff65c7772257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f063697eedb694456b2c78ad5fec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dad418a7b4257efeafb9f9253085c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6430c7c2df1a9171c1e7c26a5b64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd76922ec24a049b0c6c7a79247475261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7940262ef91f91108d28486a7d09b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f543c26e869e04fdefb358a5b89b60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afdbd415f9d5fa0186730ad82bee74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294482234bc763bcc97a130e61939bd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab77d3ce48477c056c2cd1ffa4c34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07dfd77e868347945ef7b77220fb69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324b2df19d5ef668ff97cabd1051d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d2d6f6c003be941b13de748da1e0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6608abc70c265b736847507b40d87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeaae8c1827720a54cde63647b0e92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd345e57cd35cdf4b531b9a8676f34eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c3886fdb8d2dd7256125b5836d5c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520c731280a3f8e42003c6d3e273e7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858312c4f75938840dcf11acbd462258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944c7c37fa3bdab06647b304b953266276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a287dec27f3ca175f46020c9a1398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c330b9bc02e001dc9be0b60c4b54d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5743f1789d5cf6a00d71dd5ed5d145279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5f5fa74f0496ac15314a2074489f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c77f0cd480033274e47037ffd787e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e607f205eda29a847f4ccbbb3192282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5350e9a291bda841a4174a0579410283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3dd7216392ce5c6234999b684acd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74a5fbac9f180d32a5c720c49c94c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc18159faad038c6409391ced103b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb78921d32a7ae17391f6989c8fda1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a351e729612e4f445b4ce612f943b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73129b9ae79ae583425b2123d33e627d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa87ebbbec81d090c82290c6ea89af9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a605432aa014446aaffb80a0606732291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5ef9e5171e176132de7c42ff9a4cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236fbdf4d1327e05757b9f229975339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e8c9a2fc5a36c7c62b88a7fddd154294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c444da087b6204738b133fe194b1895295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fce9501f8aa171cb21e7549b1e184296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275014c9ffa6c475fe0fb1844a05176c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680818f8a47c4464668544a57a26a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6ff8a8155ebd6bb73a9db7f109236299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf3b8cc0f6e902507d84cb68ea6bb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f4f2047427eccd5e9188b7a61c6f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc8bc79c2a0edc575731adbb4d2ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed72d91f79ab11a6c3c4b4546015cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141562accc16386f387c42b841c28969304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5992150a125f2832c957528388891fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9288ba833e04854d8d9b58002ed0769306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd271965e7586e4ed2f7d106d87171a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcefea0ff6bfadebd39374c2081a95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02cca93d1b254cf2bc64868c108557309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cead6883b7f26054d86f4113fed6e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f777cdc8cd8e3dd1c1a90de6d209cae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c746632bb254a8c4b4d85eb204e4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ae04a3547ae5da1075ef663dfe0ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91b4b561f37c8bcef1af0e562fc2b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af31bdc5b65b301f7e5e327c9925a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28604b71af3f5d181b1fd7b02e59f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a36064bec96daa53c38ace0d4efa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930f001f9e3def6a5c48d200ffa5c99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87274cdead1901db6e6475bc4c17eef4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86bcf3ada514ddf6886d71edc40ae4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd1e850ae3d77395c57e12e9943d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803883c1623941e5b3924626c7835363322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f23da424852d15b4cbda40df42ba0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87d56fc9e0340815ca30ae153ad253324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de87e3e85b10cecc94991c7143f2e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>