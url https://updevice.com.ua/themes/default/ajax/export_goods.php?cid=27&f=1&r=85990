--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812a610a59b563a7d450d0f9f0761c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12736f2b5585a37a8c8e3351ce463dfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe24f1cf042c8baccb4a6478350ed73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64957e81f360b26d5edfeee6dc9aeeb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc232c385acd125bb658cdcce1f2655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba719ae126bcc01b6f2b037d73a2da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532424ece1bbf3e9317ae0b28e56f027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a18271bcea5c05a18e7b44fb2d0c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b6b8501052f43d3cc4f245db0bc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da80fb966f8df5bddcaeb4f96df38810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38d670968cbb27ff093652aee3faed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233c2382db6d802a267bc60089b11512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2af1a7d71aa6e9afb80016ef3537813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a3220d91368322c14213a7e9b33314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3625c2dde1fed3123088d8b58bbf7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32bb0ab93cf2d571584da0925ac64c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590694ae9b58da3641cd9b1f0d4715cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e42b2522d00e4cf878ff37927bd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fce471d6148267fa3bd6726d5b59019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaec7b1427fb4043f95627641ca14420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9936d396bd51ef0f9c579199d38d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f561a7189e62443c272b65a0c9bce722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05c6d695b9ccb87f60407b50ad82e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35d12bd69237972cd9d624a3f01e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f28842bc02ba9dce00b443a21b2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede32eecbf4240600826bc0c2afcc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b61b4ae81a70600cad6d63f90e2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd76b124efdfc0c40494b811e164a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c0b10a039653fb12cf5f6864ed96b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e66192b59ce24260f7144f66ed65930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502940b5e42625a63ea8ecc8ed57cf3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602fd2bfbc5025a419359e2b56cb6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cbfcef70c7cfded12e4d2f8af745c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b62bd5442dc318e1afe475ba9efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a1c7da9fed0af1e526348829861f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ccee9226c16b001f44ccf80be5ed036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4479e2831bc417afa1e34435af8c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb887a2ba21b2f72e3e4290de51df138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397b863909eec4d4bdd8d4306fdf6dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c882fa44ec1adda9fa9c5706198ac840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be47e73b741f2f4314bc8117b2f09441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec9aab28b03d77cc01a6cf6737b00c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641febcd9b568c7d3441bfe85dfb6eb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce76151d7f5c2f5a8e840c1586625644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d00ac85204737896a956b57114e8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099365be9ad0e354d27bbee7fb3f30d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea4edc49912c9ebf47146a8c28f88f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e17d294eaccb00bfbe1455624fac548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2edb77dc2eee81fa7af0faea9d0b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5caf1680637e76377a9b5c4a4a5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b87095c425c60fff636541e3f0c84951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf963d34a0af082f655604d0df9d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d978eb4cb5c8dd95ee193c88e802053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb027e391c9085ee090a6e1a9d3859054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b92a25d5392651a5a8b0921af16455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9efbf861faae20bf0a24f06a51d5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5ffa82b2d7e865164ba6a7443c3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefd8a4ceb776ae3e70673257fd353f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d811f5edb7bfb74d888568a6d87759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38afad31410b727fea5557a6b078e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6049a796d9ab652da6b71a25c6db01061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7f7a2b16c51ff8466d3cebe510a1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a65c5e911f7a237ea16794e1809f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06bde3be20d816ebb8982dbcdfd65264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fb6b50291767f63bfa7cb9590416f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc97edb49e63c4093852c6a17283566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439401ed0d857dcc8829c280986eebe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf677f97ad99263e63b55d4c5283df368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236566eedfbf26ddc604fbd444a806dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfefa199e8ca087016fff5f11b0ccc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ac5fb8945d3e4ac9be454f2dfaa6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a300615ad3acf2af6d97ea4f473ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879d1942e2704ec8ab9f9dee873691673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018da9b58d9272a9338c128dbf8d2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ccdb9f4c2d447a73e21254aea366875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb7fdadb5af190155a4bf66fd3b4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90294ebedc5103c9cd57b50b750e6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f7b8ee5d57c76cbfe7a18f71a95b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597767f9953f2dbb7d006ab507bd63e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff294463f6bcc24133e719fcf9db26ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39631e5d9cc7fbfc6f97f145235a7e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc484fe7809156c3a740d8acc81e9dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef216c8752b807233d3914f26969d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eca1f514d2387efb9c0813199a4fa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c571c5fd7a9021ff399093c3f8e8bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9768f61e1c9e137c92b082f360452886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d46e953be61518c13255d8a1a910187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e92123a48344e3baf35a0c22cd9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade14d6aa5f08fbca2ba53d87e63194c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20fc730faedbf66328a480a60994e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f3edf6a468bc9c1df91564493ade591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543a88a015c671f9b529d2d647d3f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6fdcfef8813d75dbdf2d8b63a9e0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f64567297d42cab68a9a580b4fdfa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486021f692c83497061c4bfc721d733f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94094baf20ea128574eede0ad0e16a3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2b930b4b7e216d2fb0bcc893982f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee381a1afcee27ea48a582c23832a1c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6711ffbb8f47366d505a571950aa0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29633bfffa70e259ed265f0f74cf1d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d2de3f46d7e30ef425b5867bf7da8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80da6f6add932138d06f0e31acb51b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e8a83279437ac13181240f6812852103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6087ee48b5df95b2ff8c24af795ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55a21979b3fcffca6f18c35de57ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf774cbb263826bcdd7f4e5d2d7e66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f37efd0493e520de2c2716cd98974107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeea5958a8765e568de619e993aba8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d054ae41bae91f142c29034d107fef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673ac292584a6edfcad8eefc0aa8a7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a9af0d60b96e1da527d5fecca277b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d326100a7411a12033ce824fcb12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502831934afc4fc320c8bf3ef813899113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d6f2817451565a65187211047352e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cba2536daedfbbc2b1bb2f143842a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549807be885a4f28a2f35ababc448ea6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe627fd9d7f8a1644c49a8e539096a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6c4ca9371bbc539811d88864502fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf872535665e5735d3adc84b904225119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c6b3386973a98f20aa0ed6e278ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6b50645b871ebb9a372f442f7d6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc9cd6312388ddbfa6ba218b65028b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc48867e4342ab4018620d451144f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eecda5fa72244cecd766fdc7cab069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a222d88f15baa3f15a1f6a27b024c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e495b37b8fc04401d3192029d8e15c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1448508084dc2b3ee173fde9b14b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b623b43d8fefb69683ae8e1d6e6ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a68e3f89cc812d3c14656dad13a35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b4b1c02f8e3a02fd60c2764514621130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b0c675b1e22e2bb71e6d4f05de71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4b74f1f6a1f1de4d6f25070865bbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f4db2482b395d112df79a74c25775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39fb9ec38f5825ad429e26fc20a207134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc7605a3b9e0f0d751b26cb832101135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b30aa9878c9a2362366821fa2ed0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ffbd2b89ccd2a6fd38d9c91272270137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235856bb51275effe1c40eb52b128de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a254a1de3be3336be5ffa57dd7524139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c1cc120bc0cb07aa8c80620f65ac4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bd9c1f14f0acdb9fbe4cdb903f977141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c788c0bf4cd42c661a9698aaeea90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707bd4239978e22dd5d0424545b4f1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ab21bcbb5e0e10f0ba138ceaf5cc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f30c1e747e47a374fa0f17371270ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edf5232e778d3ee46774708acbf0c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29858ebcef1ebfc7016fb94b73117b57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0bd2bde7452c57ff8df52a62c3265148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5972a2c9ea9b147a93a1bcbe4559b1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30110e80e741617e841f209e592fcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f385debab219d0b3f958f25c23fd27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3bb4cf6622bf3e1ae39df3b753531152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c17156202dcd9e18912a33577486153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b693fb41863864987a08d7cf7a77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe25181254702680f245f81b2b2e29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643490ae8eb92263b159ea8689dbe28e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade19d7283632c98c766f7e22d3c93b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a88c858f8981dfa3124a87ad0bb506158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1d1aff8e5aa2b20e6878da678025159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4496443fac69f1a64c7136d294a213160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080dbce6af4cfab4d66ead79860dc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c976e7e388f890b4c0900003e0f275162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39786abcb3b5ccefd14c9380002abd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c56105915be58b7281f15b239dea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c63d6ea3bf910c73ec04d687f8bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa08365714140818c762e2e7831140166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c1ce0a3a73c8fdcbebbd55c5e6ec2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5379835e123348a021e1805893731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153582af09765eb455ce0f83b61aca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956801cf4362c02a546b79e99cce6f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea0523ff0c4e1888b6db2efe535e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf689e981dbf1cab768cd20c37dfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91433bb04c24feacdc4ea020fb6bbc36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221aeb8aa91500ddf23fb5fcfd95af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e8cad539644849edc7257c7988a35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374f8cb4fcaf6d5b8c428a332aa60b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0af479fdb333322be067f8f8096067177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c55eb5c1a5bf265e7ae6a62c0f7ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89fe57d64e761a6b36044af131aad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae52424eb9ff8719a62430481273390180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2330180ce851d84113f4e3fd51e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba481dbe272dfec9e16ad7672e6bfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d3053e7bc14bae14941fca927786183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec67241fae5e6f5de8b5d13e4a525e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3199b92d35bf36e26837785737a969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74e0e0d304c2c4829d9e22777806c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053260dd5d02e83f4bd6af26678475d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880585c5ec4d8bd0d6c12b145ac0266188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70032bb68a4d5d804e0504dd5faa008f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e89ff4f62d6dab0231ff156af39a45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c1f36b1f6a8a4ea22e4eb9c835120191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef5873cb098cff3a4399d5fc822f75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc4d20334617af7058724917fe31e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9733940e214ea2967377cb7f5b1ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df35e413a48dcde6a587bd98c9c9a48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb8bc6eafbbeb3a310e56e8c0213e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164cea4c81789e8cb5a4fe00c28cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c3fcf300a8394671229c0cb19b297198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da36dd10fb39256040a9c5fa72d866199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ade55ceca97ae3dd89d32191d175f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3b57e421246c24bad36d455b5b339201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1013694d8fdfc6216dae68b564372202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d292af8d555e0c2d2be2a3e000153203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e46b1650ca8b1d62a0b664611192e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb00ced6a7dbaac7806ad47a06962a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444833a9010ae81e1e7b2c60fde10d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffba14e5980a3af9e1d0a923524cea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304ee3fff8c3817aa0692baba85393e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16965bc9a86d1a351b1a1b37c6bd199e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff488f1535c937d406cb8a9b76baf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a68fb40f481c452f4d465634ff71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbda57c57a08a2141f43aa510da4bba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a107d57ffbd9cbde377c6fbe8a9d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdebd180c7405cd4947f6bc44dd20e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a6b7d153ae9857018e677d6d40971215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb1d551de4d27496cf9861880e9cd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694827d83d84a74eb1f040b28194af7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b84fe02dc5532d8e79a94721ebd659218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953442f6e32382b1a4d9e5a3e9d3ba36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12a2b573a2afdbace0fa0bafa7f14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b12e688bddb5672b93a71318143a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f6fbcc443b15f792089545ee7bfae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458cc60b21afbd0f64ad59e0d4f9b8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83e4455b2d6a368683a51e62ba981224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779905d1fb197f343ef5129ee32a0c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9aa85aff6c2baca321b3ad4bcded226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c5ab1aba4a6cf42e12967fc8f6ecb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f1322379c87dca0a25631d5f612e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adda22208c3d08c5de0257bee64dc79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40dc076a7899ba77a8f54e5e7ba6d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae7845468aa2b59466d3498c79c92a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9c2b4495aa93ce859a98c2557e13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d84429f61ed07c67d5911111ca5e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4f6927dd90b76c4c869292e7285f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615b496a87dd3e57afa59d0f457a28b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ea94f6aaae25e34ebef34b5562b44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81a9ff398d47c5b55a17823d0fce9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940093347ad91245fdc1dcbd7d1acd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b42308a243293a04e8b3fda03b555239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a72b969ca206ffe7527a9bb6f3e49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db5dec70d88e164a705e726b98eea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa23146abd0fd2993caf9ae3c0e100242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542962238b9dee02d71a429b8b6f9288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8afee32ee2b92c2219cfb58406101244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9104ba8f713243b4b71615fb40975245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9462174c7b847647fb1ec05d4bb80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad8f9dfa855a75d0b19ef46e70ccf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb8fe4fd14115a4d896be96eccc07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f3079570390814ed3cf35bb5f11a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e177d5ed9c8a072127332fbcf68a8af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea8ee359be7961e305ff0a8c8868a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3555aeabf391689c0b6ca63d8f6c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df1d81bf39a501e618f900155437d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02263987816c6ee43917e64cd73ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6b13558f5957eb9ab2cc68d4bc530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a453cd2b96313d98e82063813475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5ba31d2b9b8f4bcae0a16f7a289f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8591876cd892bb15866b93031a4e940258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842470c00b9440c0bbfc0d6d687fe55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03afe78e2d9ddb8e98427ceeb0c4ecd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d20ca946c4f333c7ffc408458a1a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f6d87069a8d78026783bcce552f66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee79bfd6ffb4ca19d8d477ddf2d25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54c96f99b5fd31012ead00edc4fa7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459aaf6a87d27be9ee09a68cdb6c2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9d9101581bb38b2990f8693fa9fc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf8fac5c34e944090ddc4d2fb26e23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62a99037810f6af8fa51f0a7b6131268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad1c04cd17ebc7fee0d6c5e6c4fbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b69f206b53dd0b326dd89d988e851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0abc439d391963ee6a370cf2664bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fd35187f33330ad399f8536326dfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61128afc5b1c8d907f3e56fbdffa14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf56a3afbe24c0d663e8fd77d6bce5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb864f3fda42affe4e85c7d1f5727f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a5f568a2637d2c74b6de9ab32fb99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f8951a115c74f7344a04ca84d097277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb25f52fa5142aae446e16e302dee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ead7502fcb9201ef780bcb13cbf88c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421136d35ee3de27cfe389fa64f9e727280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60026f827e3ff637e523bcb8756db89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995525eb0e9d501d1b342c43099548e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1bca1b011f9667d25a29cf6443ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbcca05524861717e0e5c66cf61cff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fab0b034fd5d56eea4519fc5a19078285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec5d8c31200c3c61380f3da58f398286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500d3ce64366908895841d40af2bf4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e02744aedfba462e74e90ae185673288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047498db17cb08c7e321f78a9a7e3cbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c4f5f308ed69f0f8f0a8388fa794290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e24253d6341870f77e697cce6666f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f1456aac1c4e91d592880bf88c63f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a86214ff56f81de8584e8e4177668293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11eab6d93c777ebe81faba587713b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edead82fb3f2780e5c29130869e27da6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73ea814ad757141968279394ecb8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7636f7f73a3d2687db5d601e3f81cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16403f3cffc0dba77e33929dd165f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6eb10f2f8bc20e8ce6bc63bc7c99a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8de7980d86cc65c47d16bc1e1b1cab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9333cff9921e49a971ecfaa530a2799301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a67a09f1d9207715696756188661302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac795042cb2d52cd1d5e6584df317d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc703d610c9f19a6dd5fee86a5d6e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463585eb2fd958584f80815c878a6eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1f467f1f551d720d6f498825b053d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cbb9b735344b3fe19e52bec51598b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c9e01d0b2e1acc4b32a1105c8d4fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039c0137e024fd5301b484a158dca1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5f970b08aa344a574d42ec6aa1a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9572c572de355d37cc3d538c56073b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9387476e3835e83d8c6c15641a0c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f72fc84c3c420b41e3cf8a94ddc02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cbe055fc61498155deca070e4bef7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf81287387191e1093ba1bec20d2cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f50cb41bf31b02fbaaefae44db62a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432f94eb9a660c3513cdf1419d2bbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3b39b4d39db0af9115aecd0969f87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4641b5e15023a55110fbee0b8b9a22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f74bd538ffc345daaff3c16f972c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed92bfcc23943150a981ea7421ce398321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c6aed51564a6134af13235c956e5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93060208cb4e3274a095600fd024d4d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567ccd12af4da62c4116f792fd379e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244afe30ac3458c9121cfc0f2b46e738325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a63bcc793b8addee7201350297847326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75f1b6e5725b9358c014f1aa6ba52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b4aedfd4585dc0d33fd14b1915f49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f373e978d6e10ea6849b88e1bc714a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa32586d93b9f85022e9502ad0702c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92c05838439d9af09924952ca1e784331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032fe363bb06c9257b84fe82fd0fdff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a95aeaca564a6b968fda7c537387b2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab99e6dcdd0e24e7cbbe234990130e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb3c76b963c08e5df661aec843687f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4a1371d7c1ddc1ce49da9adb7c2643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d068e0731b4c03099e1e269c1bb634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999944666f357182cef00c1fc3f8d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5037d13d88d4afb44b37ae8009f4996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb33b5265f3b24a6f15fac8033bb467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644beabef5e7c021db0bb17bc6d19688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a76193a34ee18ab78edc147031bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8b9525f1578bcf3604c0bc5e25f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130835020e07dcfaea58c7df667b0a2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287f5359e6f20c9abfd9c99a584189712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a2cd5c64e422a2c0f04f2ccfe20113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c7a9fcac5d708fe698a77b33945c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a798c2076b8247e47a18baf5cacae7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a4190ab8e2ccd33da04543fc9ea2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353824bfa3a4b27759cca527b92b22d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c3dc8a603e24749cb492fab2280518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d72809a8630f772da9946fb674eb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c918b348ebaa2c72f696d424309635c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5c91d22cc8bb3b93fb730b559ce2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578454de977783059c9c7d017848b16922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef116462afe2960ebeae933e6f73823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c1fdb34519bb1ab06082dda0628e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64a0abcca4355328b44e31d3a803a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03381af6bbbd9634697f1e2f7c68ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b9ca1a15d99c253ec9c2b8be4db2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae1e76fd76188cd0f6fcefcd37ba628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aac65839b5291296cffce0d374d0f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf3e5a95b972aaf7a35934109cd9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b97a71f868c52f2869bf00a3a31ffd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e9e17a71bcb0345391cf9d8226b2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e835d0ed1a3f15ceaf0d50db204be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d140294bd7a66b1854e07bdc96c7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5d9acdd4f9717963c28f33e175b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c13caa2db53a0edde24bbf8ab1e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a88707a7ed52570c3a0b5182eb2b7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a092a6aae55d061ae1e597941a17f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f1bceb22c97442df21babbcffe42739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fc3ada7d99bd4e7449fba3b91ef6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a511eaf6c1048c6c957457363ee3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac146801446b36784b668ed0fb06ead42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a76f5548abee22464f06a78dc01a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d21126a759ddeb7b4a4d858b5f62644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001c46e68d053b0436386fc748db8cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883bca92e7dd3ac4d341582043574f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe0c71c566e2740d8acc7b0344141547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc7df9e2fedc472283f8feae3321748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262c4f07389e6fade90619dff0454a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae30a257ef999468adbe5a44150f9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00b3f3a2583991ed5dc43bb8a754251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f1712d60cda7a0ec18fd25da4ee5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8313228560f468b0a2042410d80b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe109e7b24f43c74b17d38da9ae365e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e214ac7b3e047465ee9b8046daa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3040f6f1e7d988999ba2787c522d4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1404746e9be96d6997d08595130c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935cc979e934e92aa7b8f83920e5d4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d0720e1954ae55ff973aee38496e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5877c3c95710ad2064403bfee5abeae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1cf6735502851476a9ecf352141261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1136f37e1b0f15205dfffb442b3b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b50346e120cd5e61029e6ab6392bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580ee8f4ef4b9beebffaa307ab475d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f83d4c7c58a1c1bfdf9d97bab25565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a6e8ff4d59b174c2b1d7ef92f174f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08e05ab76aa780798b029c6474b7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033ba62e637aadbb33dddd99b428e6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79d4e98bcee371a0568c4b28095cbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d28b978305e8875703ea1e8685b0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2573974501acf8313c7ecc2474db8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eb76adaf473b1439484414848d4b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc01ef95ed0c2b6fe2a760556bd0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5fe355d9440f381592d75290d450e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a20d91c4828401b583a09784771ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3d5150f9e62c1f03565cf8f0d5dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad8cb3b96e0ce657eef01d471605f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104d0d4c0ac20a524ece019dee264778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e80335325c2fe50bae09de64f363879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ffa4cf50931caeff5ebfd36f8788a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde53f3c4ca3675828da4bfb967d6d5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f57c55913feff656786f851db259e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b41e486ff819a72ad9fcc4c3363a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e57e92b78e9807d3699ef8f4f8087684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e905817ec1cff5c6b6f079ad0c0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd39a6ce3ff6976e64df7de8e161e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee22f06d12417c0cfaba13f8bbd7f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98633e78af42b4dd360fc0fe8de13f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a0b6b4471a4ec93881f014d8a25c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c535b64560808d75d8b06a8523fd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b26eda1aab5489af12ba56be5a411d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d22fbe31e972b30bb26d8eb7961d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291edc61c2f2a700d96f54c8d1440b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4804d876bfdfc49c29c21bb044a7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aaaa8db46154597d4e4b63ffc29f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec9bad2ac9694de0eabb7c1b7cc5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94997ce8ba5c8b71d4b78b82e6c8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52dba951650d46cc272f5dee16eac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec5c46ff200fdeb9f9a4c4b09ca41799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2def22980f02bb07871d6859dcaf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcf991be3211032878b990f58b09b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1ab4464594c2d915f206681c89e49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4f4bace0e7d71f34799f9aa184ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb46c265fa8a18cf343ce0d2ab83b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3c034a4e0cfd3a6b153c2f097f563105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca659b5cf7c458ce2937ff3f9e19d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71bb76159212d1720541e0beeafc61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b59d7c50b9db1505f46e63cdffd8bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbafb0f00b51c03fcee75d258a0f953109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f377bbf6d1575b3bd8597c4621a26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be543fc64dd64625ab8561444856d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6029e983cee4233fe7a3202e67c80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefff30882dd1b1d5c74611c58932a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be889e99fa8734cd5a27c0302960d40f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f57b82890d09882a43f59946360b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0504b7a1f1a427db04c1cbc44844f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fc005c13d721b3545f3fd6f1dcac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984225e1093bd443a2d32e0fed0383118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b72eb34ae7f294d2a01ca66e752a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68a94512b2aac8f09eb84166d4124120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a317dc12139df67bb843076caea4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef85c958336a1fa427efc621a3f79c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd21da17be69e434cedb04d497393123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed22600a117f7696aa5267ffb9dfc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b7caf09a73cfaff4f32ae89f72f25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05599703c1d15e1ab8983162996d044126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a53659380a520b7bfbba1bb9f7ab1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae7fbd1e7ca88b4a9e4b6a5d3bc3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a8b258876fe8ea82defa37ee26660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc16a749a707a0724b8ea23baed684130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4a3d4f420c3244eab35a7d98aada131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ad32e278b7dd447cee34a993dd26f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bef17e744b232203b8b9f56e0c8e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65f2d618c289c2aeaf36303c874de1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51215d9a330adedef25150db3856b72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed80ac3b19fd449c3ae9589452cc04f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae865709781a990ff086d20c715935137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e003ee9548fdd8e74363bf2a5df7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d6eef604754500b6b78513809e8c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b760fcc5dd9e5382cb33d8619cbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10302a1a3e18418f92a47f465afcdeec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5abb0f8feaf1605313156b1ddd3e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c65d89228ba28fa568c84d8955fc20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc79a0587314a130b6fd99f834bb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a06887305cf36e659565e5bb51ac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200681619c777376fde27209dca3b93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836dfd225927007de6e3df96229eae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a1ec295f96e8b983f60ba098aa8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e03543b36f33892df74d860f9e10f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b5c15865076f33e0ec447dbd47c3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48502ec65b9a48425b954701a79478f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b6c79589328af5580fd204223bce0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531f4aba88e7f8699b2fe5f5bb1f7d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b3838789fa0f1546164c545b041c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74833f4f7630b99faa7d3e37e74af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e6fc31a6d9aef33b6dec1932c399156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986809f847af804e9792fb3512277b71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8e1754c5da7619641be74d7a6d07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e4e723444dd2392d6d5fa5cde3ef6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3759ee43d1b0fe734549bf1609a586160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f680e33240f4ac13af6aaa38f5a84e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40e083ea5b3c48b368796b42755e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b580786e702275db784d77fa8b63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858424d567d4cf78fab1e3e0cde428aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47bd849a7759c57a08a5f8589b3522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73943859006b895dff5c05c678f9b7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679393a8a7a1532ea815f18b02520e82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da339aa6d77eee639dcc9e865780e14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c8ca41d2c0d9d80438eb56696c0c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa435b36eb8fbfa84866ee25ab5365170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c0937924a5504ad2cefdb4d50585171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb46af0f178df7009fe9773b947d00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df0962c4cc3b4faa7c3f693d2913e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cd955534b5c3ab8d6b4a7f4184f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc87a2393cd48ccfced1b36d5c578f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe88260faeb2a093c60a2cda7034ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087db973edcfefe9e10ba70acbe82aee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a77840acd1ee9d69166d30e964fe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec361eb8dff099005948aa6ba8c0994179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805f41e4601b4031d9c399d9878c7f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f73f12f4bc41c6fd1ab61aad7e0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519717824b8d83a873d92da0e1491193182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c4ebe110460bc696ecd2d92c948a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9ca6222f6bde2955a1b1d17840128184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047797d5e4d64dc5ef5e5d2cebd289f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482893e71f0f956fa41e54823f2ed23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10996cf9dde61b2dc31dfc143cbef751187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b2c372fd55b60e75231f7951dfacc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd216aeff8c705ff1e66b11f4b8432189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133402555dab061f8aa2c9ad638c5ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84374a773f4a79fc4a166233af246adc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9ea9c60a4a7f13921cef4ed9a9790192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d20be97516e6251242327cfc6ed4dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a94f4886169f707f49e95b7efe0d96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294cb6dd8b08b008585aa38886495ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03345739f1c88d64e095e444bcc477196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77438c96f9bcf9c615398f0f7d8960a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546eb241e46060885953d28a8b6fc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20051908e593390b005fde62733bb47b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93444c5bea33910ea9ceaaac15837b50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac49a588b3b16e8280bab98891ea0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853078ec42e7f532c51b8e97a1794e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d5b55ad6a896e1b8a626ff1b9640203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e8ae81029171fd86379e87d0470cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e83d1058f878a2cd3119c366128873205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a0d5ad06e4479440334bbfbba873d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2df6bf9be094b50d1efda3014a1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942e0cd3e6eaee90713e1b7be0be04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2fa6b67f921dbd9ec00106665e5c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac9b89b7f17f6a3e54b1724c0129a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b22d6136b601113d77f202e4b9143211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff46ec3ca55a326edc0b07470562ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b08a466bdf35469fea02e96b84c49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620fa3255d90c7bb6dfc77335539ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1d3345bb34447da2873b0d5d195dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43276ab5047f3c8d6d3d7523ae569cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b417fc45444bb01ae5ecd61fd2b4a14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f7db266c2cc1c9c92c020bda1bcd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821b7baadb54b2f44f1c801c3666c4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72710399bf6d0bef11cfb792b27ea7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ea9e16ed61c26d204c26d543b6bd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef92c5ae37b731363e8929fcd0abe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781be71d589649c3af6c9d541c33d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6449ad378876e4ba739ef2175f19d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f753a151a648c2d219a5e4edb5fc1c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634605f01a9002d0294241105909a2f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db408da56da2e9e4af325fed1cd9d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588c36ae2f2991feffce69d0fc77795228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b5f78a0e7dcd0da9caed77077381229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2ef09c1379fdec402ffa9bf3382f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce48d2fa2bfeaa47b7ba2b35b83353231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2a192da0272da4d442ebe4e5abbe3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac560f9dfd770ac525ce733a156e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50ca1c5e962da07e1475c08a351406234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b62edc2e040ef153117b05400dd8f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed9bac63dc3343b0cbfd9889d50de7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb097875cc690a631b152bd5ab46dfb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716962038dad580bacd610b0d0040a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145a3775b1b8999e1b36e74a1150e1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aef010ad2321b53a9607e8a955eef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37658c982d50214667dcc7e409155df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f31eb69455b198c3832fec759af27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f834b872330baa99ca3db07fb55e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76263712c9c7873b2d8c10d9b7e8ee8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29c2f927f65707d0c5afa79f0bc332245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16869cc45bb2d49986d702c0a8efeb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb446eeded4fc1210e2d40b32fe1f660247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf6802956e58aaa6ee1f1feae56890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d59ee4a5f7976c3abc625895da246249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed373da2c071b6ce267444e18c1084fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfaab5266663e5903660d0c3cc64ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60f7c64832356d4dec0a3821604e04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5ce9b0d11ba9059715a89be2dcddf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ebb84170fe278b9144a79735c1270254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb98f2e927230bbcbc07c37ad57fca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2107d107294273cf2a856f551677256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd17e06f1ae6e4e5a55354214245715257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b68d5fd13b8623ed3b786aa405970258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874efbc48eb6135d1c87c850b886845f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309d461c3a7f3b61d9b32c97a4fc7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cc7313a2a8fea0602c094e857a507261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496417e33f6b695ecb70f6e60cd269a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a38e64c4d1efb4bc068f9e99fbd3eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215a30c0927d58a37079a02d31a42d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011be954a069e5614babed1d78bae7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ed25c68d85f68df0c405fb9e93c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaf5bc326b70635995479f830b06f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62ab4018bc1b3bcf3321b838fca6fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57828882ad7a2c6926cca677c56846c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cad6161d694564f51023afc75af7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52262b2cc3ac6f2f5fb8dd21e4460b80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a1e2e048ba7744f212641e6457df8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d69cb650846afcd727a99a5ff0e397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583a8d989e2bc6a91b85fbb0bbaa1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb89cad3b87e6e0ae46f87b0e3326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb69837dae94acaa3b38845375acbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0e996f3d011dd2378d70f22d76f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fbf5b1d0c3a9ec644620ee33804f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf09810748fdab06503160a5302c54c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b125476a14fccba0974840bf655e6cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3633378e374aa4120f7d492821fb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cc5c72edafb3cd1e6ab26cb12d444282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1e055ff0b85e03b2d6bd7473010fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde66cc68219a918fe238337e4b780a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783bbb7c4b1aba4d75763cb34b1a954285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85fa735a720a3471b9fdf9cc6d8428286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d84553848c7a74421cc16a2e3fb7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b7c46b7ad4a6b240c58121252d85d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d43bd2a8e8971b9b8d595e107ad4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845ebf0bf29c004cf28a924cf48d0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395702a9167518823283c7afe875fa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98031e8a10024b3bb360044f42f99aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a00404bdcdddb376a12f028ea7543293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42fbe636883742c74e3bb545b2cbf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc8e309c018a971ba21aaa7447034295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f6fc4d5e7980672e5db86b9bf2e72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4abb23b0e62ade1676b3f8b135619d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a72a789ac1008e664ac3e79cf3cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee88469a6ea6303eb956b867b9dfc53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b83c54916b6cf69618b15e6f5a319c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad39f7a93fa6a9e2b818de704e1cac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0aa9aaa4c9a0818866f177d142fa1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fcab6b6068009ca94e8ff1284c111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10abda81dfdc09fbbe821246d6eda7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab1404764c480cb5252ba5cdb64d9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6f5515df77384649215911feba2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a828a9b4c727a79441a2227a9629b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007e399658fcb5660501d643b4ca199308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae34a92a12183961fd259a2c2c39dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e320e2688f3a5136d9393a3634f72c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9119f68ef964f687317d4a42b60a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160acefe56b7d5e7c8921a6937fda17b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a70e57e67b8c0978b0b7d81e4064313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60423b81726eae50575392c8a80120314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5dbc82fe15c9e503842b382af4381315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9f44f521b4ff34da91a69ebbce960316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a22cc6e7ee2f4857eb3fd390346d59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3808d3dba1623e387de986a9ae2140318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d39cc78a3e7d6770adee4667fd044319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157b5b7efeba4bd0960d3a54d18521b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd358190a5eeace403910c1d16f847321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79e4042a4b023430531bee7e21324d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef303517e4de9575c162b2b0ed36d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80cb2454a8551695ad3802a2c6737b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed5b080df591aabfb28c9f90530a6b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>