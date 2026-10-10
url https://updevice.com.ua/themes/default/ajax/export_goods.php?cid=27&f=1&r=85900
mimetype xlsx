--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19397dcdcc03047dbc8775a8c2ac2f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd700f25954936a53c80a32ed91c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984f2572bbc9c0884428a92bf796be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91dedc0aa2739736eaf9a108bf0c6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7096807ba13ffc431987d3cf0e2cf025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf9a2ca34e90f4579555a33df5564c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781cfa8947388999de44b4e4c993f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67ff56241ea3991baa4da44f7c8c4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff2ba7a709eacc3c076b1e65de07859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605907c78043ddb126f3b10a98f9ab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238427e92b8f2eed1b76c0492563327111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4a6b533e863268f6d29ce3786e77b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa00cb206cab349d699f38d9683b3a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82fe55e732d2f432bc414be13d34f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cbe9fab651414335ad90fac2c3ecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8bd948675c3b333e7c9e8a04b11f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9d9555b956677896941817934bd7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f550c5054e246e2c6e99f3428e9db8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56edfff71590f486e20de7c7fa226fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bdb8a1e9ee6aca9a6ea84b9d742f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9cbb7e9da1f950c26560246d9ce921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf2628f8f7c8ead2e8cd1ce5a623f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3fee62e935c684aabdc93d68263a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc4146752317b0e90f1e907d8480e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da982c9e075ffe33180395470e0b7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335fe49ff9295c02bf35e45cb781e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577cfc5f0c001def1874b5998ebae6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af52a894ec6f58cc9ebe83c9d23dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034ea863133d17cfaa072d94f1ffb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35fabe0f561df581e41b5017b70b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e43a348884948c3502a24a9bca0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f610db4def8ae50ed6d58d7b6fa27332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77590868958f735e2829ffdbe400b5df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860e703379d4383ef54a0455b5f18a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be98e7f484f5eb805733393a0716db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205ad98fcfe9e26c3d6dad049cd67b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb358f60d0ba0f3345c69f195f9c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52011f83252ea96979aefdc9aec0eb3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488cb260b58bca42b23d73153cfc03139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd454a0c6f7fa5b90eff0c9019e03840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dafee31d699209f39ff7247fe4a2a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee53ae8df81a432fbea85004c52524542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6e7bd718f811920981ad375a1d48f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e97b6f2439fe4383f77b6890fb5c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b7d7d04b856e3e6ab52e3d29d10d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19794d1db06faed5a85a7ad9c587f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d86412c42d4072cbb21eb8ddcd3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae31da64c8e07797b57e0dfe60ce7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a26a356a691194896c8c0410b4bee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4fb9fabbd0c5a7cd5f6918bdcb56c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d541cffec00a6e8d91cb6ee2122d23751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f23f878f959c2638a93e4f25c7beb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b14f5fcb26f250662d5b218cc981553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5d93257a477caff1af02974fa33bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda4918c97681b9bd026a953c4a42aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ab3b5fcc649a25140d9da85fd63f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31870e6b94795b98515d33690075eef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccedfdbe25ebeec9ae78e950375a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e1b364ecb6620f9211399c98d242f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9892c853741c3639ca62855c2d13f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7008fea7aba7846a8c4c2dc3594c2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a501b7c4b0b061a0a3c44df7e2f2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba20b2b626d375bd810c3a0700e04163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c3b2db8157457b648a4dc78750a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d5b1f1f27380c688decf08d315df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8add7220d6d4d4b8cb9e268d5cd7da866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471b247eb84a159d7fc84388bf6f3ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8635f16ba197bac638598b9a4de9b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85e8e19905ed3314caab534906ad669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702264a41976484e84203e7b0530ab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6cc1aa76556aafb2d0b30aa0d342371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dcfa1f8a91ac4c5e09c96ca2ae3dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9801caf2fc113a9f5a5583ecb2204473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d136dd704a376986ca3130ff4839374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cabb769d8223b0891fc779dfcff82f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b971bbe81c14bef5d01e7d9ac76791b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748cfb93b9a9e6a30bd9bf3cdb6569677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1c07909042c82fa8ea006ebbff3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda207ad6c24a6e8cbe581164cb6a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690211f9c0dc2122355214af57456080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02431afe6cbe60b87131c86422edf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaff5811770b6fdcf893618d53cd1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123174c7fe0984dabc5f470e2bb911983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf33d86a38661a1cf07a11cf558538284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2076253dea83a9ca154fbcfedeadbf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e825b96e28bf71ba184e442c924bf3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9452efb62ce9cf8f7ab41a134e26d0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5a983d8efdd7e65d9c2880b11ea0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93389cce0de793491fd12cdd30b5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f53bfaf4d656c2be03208548d60290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaf009c18d1dea06ef998b9ad7c9c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5ead92813ee9e211afbc25c80c1e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c423bc27c48a53f0a332417dff59b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dedfc142dfd72c20e787ce2749f7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44f844c33a9265b4cbd17bb13298e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d6f1c9256ab69bdd0b1dd2b86659896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1353373d1e480cc83af9fd4ad92bb0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05962915af0c8ef8a96e983a277ded98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f35e63d572edd6539fcdeab35f05e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c354f59e94c1f015385e83292de97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e2011943731d06752abb694e8cb14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723834ab0391ec91808e510406df63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b15ce274fdd316f4c124c41720aa5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fc93f598a62fc6067727f63b3f510104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251db8b4e211f8d954aa04c0af33438105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e102d552244593243253c9dae1bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8ee6dbc05133108f927af7435b338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3b96c41fdc8251b9918dd2e52f3b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d0f55fb10dd5e3fdc1c389fc6a92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba0af6b88b14ca894bbeb3ad5e5fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6041e1ef6d1902b692b3aaac1afac3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3b18bde226c676cda2a8b381b95b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab546f94e7778ae6044810117008b7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c34db34f01bc8a8b95265d5c909f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f621237c6b62188830eb261bddb465115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1ad1060f7fcd95cf02e721921c5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e1cc04a872757a8fb7a0c61871756117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f205e2a68f76ca17f8c129f5a320c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fa2e45150c5f15e8c8b83a1738319119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c3c72c05ecbd585ba244743ef3c63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828527e75d110f83e1e6968eef59bf12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a269aa4f0b858ab0dd04c41563499122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add76d83a8ff9f6a1c0b77da8510ad5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865fb6671264966dc0c8fb02b0ed4e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c623ebe829bec6cf42a9d947c782cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661197101bdbca43859ccf19eb0aa70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a156f4eeef5fbe909495f0ff0d95fb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4478de8af464b8f89879fc6e3b4a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64348c20a3bf6f86375766ea1d968a95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db20d06f9b85173492a7f98a3cadf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169b13a4755a6bbd1cb9d8a33347838131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d5a8c8a4201deb26e4bd4d5316ed5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af6ad190f8a6e77ec6aa34546958e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d6d983e788834bb6824a20a36e44f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf48d015a1437c14f91ce429723148135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d2ed92df7253fe7cea72f3a8c9af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d13dcbf85487dc5d6e3b93d4039c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd830eec55243d53ba0b8a13eef1fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6964e429bf3544b1d03bae7c9a5e99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ce4b1752d153e2ed4be1f653744a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480040d219aa90476876e47bcb76c029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032c4f2c63ce2ff28f20d19c9097e6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590b16c9d2b34b665bb91d3d3574d8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f047fe8cd13840346fd1b9b4588c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a99f5625d43eaf6fb37a4ff9dc767f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed70bb6ad10d8200c80f6e6b8dbe22c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb48c407ac9f96c3d92a122a4c261a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f6c83487f6f7065fa3a14b1f64ccd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aa763c395bd8babcc349c02c4e8f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e89cd36f10a207276864a129e18f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980ee52a99ce70e788e780dc4fc630151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1359b8034aff2ca1335d962667adc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a93a33b2b0dedb8f159b0b62606fa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3555d12ab4e930a02beb24c278774154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a6f7f3543f57acba3901717a4e37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993666365ba35c129eaac838273e698e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab600e97dd52d8dddcf9d2864827deb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e3fdcae0bbb843b9b5da6c0be6fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152eab40ff0b20e1a010811b0f701f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731425b05e71d0e6259c1e9bb2e2edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3feb297c1fec9dd65a9ec1f9da3db7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c838b981015bd8c39554bdd283eaf7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd68ba2abe7bc88c6e48de4f86ef815163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf24e3dcb6207d2d560bb4ed13eb40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21741cfcefa5d70d988bd953ccaa6e67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31221ea2119af8829bd10c440d21a82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21a71667ac2ff54285370ea471d4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245bf7d49c00558d6fa2e1cf33b7cd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770449d50d9af5d22b15593c1c6408b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca6e203e1c96dca97ca074804ab1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83706faff8e4c1026e7b3bf1dd6213171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd87c021917fb86ec1484aacff6e05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf3dbdf396d6528cd4a7952189d3c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ff6787b777d282223aff375c65856174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc8c27ad4b895e99154aeb8fb0968175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afac01438bc446a3fb9d17b1ca447e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2bdad835e90ffb44a4cb4910eb78c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc5530dc759b3b6ad404241ccd6f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460949feea1e40c7b492b7ccaef7c85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef996dc0e0b646d80480d595d0a7a02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b8d251f0e5ab22862e95c743dbad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384269fc6d68dd0212c734fa59a24c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b32f001760503b445a565a22f45b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d02bce875075c133feb38ad0ff1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa745b0daa15a8fdf0a5248a33cd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5c295fcba21493846dfa985ff9c38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d741f527a58cfff4e2a1f162744b4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fbe86d19f265da75b0358458c1207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe6a6e9c64845801efc06c920c19db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b19534c01167b01e6f43eef49df50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483adc300a57460c32e48cfb8c62653191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb661e3d75157c0ebecac72c14bd0b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee56b326ae734e7ab7d388fc103858193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5409c1c28e45c8d0b4464aacb25af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f836882c1a0391c54bc17c03a34dc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf65947c0e8712dbf6496dc24c35cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b063f4769af0a70df370babb607368197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8f5c72b75fa70d293b987a2cc9985198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f169164af78cbd692bdf9a3104e1030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2984f28c53f45a57cb07869280ff8ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df040b72e6c21465424ee9e3b7a7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18feaedecc2a3aef9f00e6884e2cda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d20a832fd84c548eedb1cee1cd07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70a01c9e15012c8158a928d8a6368204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd9125eb84324fdb22c4594779318205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ae20ea1bfd5a52be717bdd7fc33bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59227fefa87390b131b65ebe299133207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a03c35ff5b23a3b917e66d2ee4fa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ccd4c44da15e12f25b7724d86276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac34c6c17de3481a093c7d8ffa202df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3456962d7b86ab548b1a4eedda75059211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50695da91ae2aa3c1b6b74363f6d365212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe20448b9fc55aa4c614fe9215d838b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174770a3151911ba18a2b6e5849c2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a24f0807e6989d5905942114ff7d1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728799ea6864556888f3d3617c81687a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5d0609450d2aebc238403c4b2e780217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac4b636a4d3323911f8a2ce53d75c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432ca4789370978742015ad41282a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7eecc179bcac1b9da6cb1d345a5e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecf2902d3d3352bd22de43c181590221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d8f0086d3efef11bea9dc4ad0e3d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312174da56c5fd4a3cb439b89e4fc5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9293b2bb49dd8c87565ed066ff7940224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b03c1473b378b1dacbe2a589e98546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a504710d4cef9509ed2c8892a3d0fa0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a4431c0df71ca3c227da260b81b54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c12c20b0e9319e05e9f3a33b88778228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbbf31989960529b35e5ff2fcf99ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900e2dd8b17e2b45840477a462f3789230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e9ea3042e95fb3472502d72b97bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52285056187ccee4ccb0816c808fd99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32097f594a5ed0d4ab2a35679834f6c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090fcb6d093912b85c86f39f3111102234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b29e36d5303aef7bf2bb4b1bab3ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36caf3b35c093f4dd0061675934818236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35fb54d422da98d032d9f83f9aefc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b28b4c061d0f196b4e8157a3a2455b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334769ac8e398ec159408e6be096df24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f9aea352350a2b5340a408996c0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedeb6f137df31497f1c5638cdbb922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7127e963c84b5f51926be4f59ff447e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611089fbd90be97c0ae55b63b89244243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0043940f6facc6d7bb41cf0e2ad7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc2bea3ceb80c3b9cae247b807b947245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f99e4621bb97446007c56073dfd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55346ddc61829fbd7a06adc962f8e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87acd15595127434d02d5dbdd87ddb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e3683b3e3e22178d5fa573a0b648249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94c10de7e2007fe751141363412b2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8510ec1eb60b74ab5ac5cba4e93c3fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f678a02bb003de1e8c2bf99ac84c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144cd7cd502d514565610d9896396dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63fdeb4061ebeaea456f738dd811ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ec7b83426acde8c05795bdb09bc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8dfc65eee5c095d84dfcbf887307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5a2b00fccd620252d08fe035ebe0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd8657191bd65e8375b5d5036acfef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a9df0d08f3a5be6d1db4f92d22952259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a520330d4bdf1fcb15dd1b9f5644f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a954fbf58300dd5c6546bdae6c3e041261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3c4f2299fb1c99fcca9a6cfc227b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8e4670136eb9c17df77574309862263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74773b285fd059461db36476ab2dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab7c4d4e4732d60f8b414588991488265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e8b4bdc3a9e5652bf7572729c734266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f7cee670987374f639d6e824621d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f69d3111ca150bbbd67e0f5bfc591f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc71404635bd9a2daadd528551ebb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c969a4499603c54f9b29862ad38e9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60701870ab5f2d54f3d643a5ad196f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea151b34a47a464ffc3daad9b85ddb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b76bdb681ffc7dc07cc5768af64b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e12badad3a5c649814a41e85644797274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286bd36283dcce839577e5e47b383e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280466c82352301aab4fd547fc8c1e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe408b9440968b949e251304de3d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2a48a1aad300b6e26038e5dd182a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5e498c9ce357cff90cbfe77906d5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50f607abf348b45269c9747c7f52a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2bbf2e7f18185491a1e6ad56a51e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569175b174a3ffdc7c282264674020c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229362df91831d7ee07ec6e8b763532283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ad30d6ff7e7f2b0cabd0cb2f374c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aafe016de8f2e5c76d2a132d6d36ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca140ec3419f6a0fe5048ba8230b6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c02e3baf2504a01030cbf7e57e4f89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc001326002e9ff20262d96cfd788288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782cdc02af7995ea96a01f5ffa916f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595ddaddefd80420f2d00cfaa3d671290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4a671df0e7d03676fceb69e887e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77582f9d80ceb4b8bb1baacea8053773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9ce8fb1ceec244f54ca565bbbb8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed41d3e9c7064d266631c540f4395d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e5c13b0e369dea4a838e39251f1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec22b5c3abd42b2ece0fe711e9d3637296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db862796a105e30b840338655ad4a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e65bb4ba37022050c030cd17ba20e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55060d9702f2c2235b5a633b973d08c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435fb70a0cad2ca86955e56a81419ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a163a37542ea1877690b8e33077b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317a49e0ac1c0366c89161116d2e53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602ac9db5837665e637344ef755da5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3950faf17fc6fa089c04efbafc88b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe0157f4b36974b92c9ea975459036305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437385ce67e1dbb57395a7449cc1e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f29396de146996f129336474987c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f62db76180227f4e1d0c6fa4063a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e5823d5bb78476770a25408fc8dc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c5b0560eeab40b031b0f8717b80b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a7d568a2bcad39984777aaede4940311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c07bbc5fe019cfcbec2d494c5ea4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a48e28df396aab62c807696f9b090313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b7cd90163da0a25745ffa0afc5c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7add7cd1b9357afaeed30679d0ffb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9685cbcaefe97ebdd261be18f2a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598af2390a2254fe3e8fb750fd587ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec631f7de52796e726da7625382b90d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a9121a9d504363af8bbaf05b328a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e5f3f1a4a3df7c85131d3c370319320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0478a121b7f62e73f6cc200ee9f21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8254670263cbe54e84089e31c3410322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6fc9a836c70e72740bc96b31650a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be03a2c57181ba63cef1a7351746e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760a4fa83629443f6f76f386dbca1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0febba98c3211c80f0d73bb67586326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e29491e9a4f4a2e148fcb1f65cb777327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ea4258110447473b1dcacb511c0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2755a981b3dae6a0649d8912c2e597329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e544198c9833909efe112d8f94c408330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969915b2568396ed3b97a42441c9bbfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa96a479dc86f334f346f3ecec68760332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9494e7694e312921511fa4168d4a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da41436c26a7ae4f2a044fc5497d5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123c053889f0bc3e45c4f470bf2383d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba18a39051c6aaf185b2e35ceb9d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276f6a8d0374ecc3601831b1cfe773d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8044ba2707efea01cb0b502feb8f0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d8e9149ce53a868496968ed5b1076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c017bfce782f86df66b890af0361fdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3b032a899edaf3b970bffe8ca477f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6a81272456d128cb90ebb73f9f1b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0210cc3ec0d71cd6fe34c5628157510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b6443112b52cdb431ab34da94eac711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf9a53ef2c7a617e13612903b85d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16780308f64b0edf45b5e4be34b1a3ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b0d5f9938bb13678886560e7eab714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87a41496cfb6328977cb39dfda72515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207817a1331033e550a406d85ce3a5d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4be09950d2f5cf344baec2bdea3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce726c4a09b6a71b33a74f066ee5af5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f0d94be34015f57a52ef1e81f97b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc259ed534455e3cad1bed8400d05820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02340b1c12e953ca9e6c8e7b71904221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b959c546bc12d0ba4aa9b7a0518bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293035bb5f5a6f0447a83b82d080929b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676be08333c6b78d0cb22a4e3d2caf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2329d732b4201b345069ae8c0b0b4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c543d1ff9f8addfe799e03f3f6e99b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89291f16836a7051af1d5c213db0f1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9fcbb28f895b1f31702ac664510a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe27fdf8779ad8402c2e19a229f6e4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b09fa4149da1b18ff8de7ed8b32530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c193f66a7852600cd2e4d0e9488b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb381a8badb1ed6c964cfd0c9378c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08621d48779a00f8246c645939932233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6888bb72234c3908e6defc00b1f88034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f0f970b636951fe753aa4ea2b57735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354ac840066020ab416447ec66ffe136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d14c436e91b83b90108e167e06c0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf25e9fd61d6cc91a3c65693e27b1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad0bced95ab7c1ad11f922e561c1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0883a0c135d0dbcb8b8a6baac014340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd97532232713ea18573ea3477087b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c10d0405cf745dc0e90c6cff6d4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd063ed47a4593ac3c841fc7588b1c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1dd9632d51c0989080666e870fb0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906b6e3bb9794c4e1f437e28468cd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d434e0e20a748c140eba6aa277f44646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01605d8182afd52d0dc98a8b3de1c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867e55fde827022e3196278c682bfe748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e06f23638afc128d83cdf4bc9ab4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc2966690fdb6f3f564187fed5648650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861afa03d5c558e2a9b38ca33fa9a0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d2ec17a6cda548b059f3aa687ffc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f07137ac838ff6864dd74320cca1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc3f20d680ecbfcb486bb465e59f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77c98d1d2aedb6d76cca77bdb30b7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba5cee3ca54331e6c855a1fb880cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b4f49af29f54d89ec3ef6e1ed7e4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9e2895961effab22bdffbd6572c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138371189636b98321fdbfd39c2be69059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd99ce3ba9967ef5f1cb4052ea90c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cd1d18534e6248ddb081e0d7049cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543790b241b9da66c50499ca66bf82062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa22aad4d6339feaebcbaa0a6a3e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0faa86eb1fbd1fd3cba4f76b1a77e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec96f0cf46908efe24625c07f501a9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b981325b7e3a9c690c2a9cdc26859766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd774b2fb142d2381a2b2488f7debe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da5e2df3fcbdc54bbc31d0e0c41e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae153d25afd73d97881827cb4cb13d4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3bcf524cf7602bcc57d055805ffc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe98ff037af129f4a2c436315d753d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6de5819f02ce09a4cc94da68dad67772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a5b4fa63a35690df73c5ab773bac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4451afa2a70afc084677b0a7d7621e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638d57587865e308b541e9cc7830a8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8987e3572eeda0d286506fe88691c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a4af3df7917495d3ca1a17677ec4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae84a6c3a1baa4bec11b0daed0e682078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f7326a8598140717689ff63ac0db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b8ab09df2ab6c9f3694bb0e49b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed710f5084d507b66453271633c8b2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7e1a27ed76582e00a70c970cce5c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb1bd126baa2e27e39ba49c7d590c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352df5ac34648911688e16cef47201784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39a14486565e8f275ff8af2337a3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e2a35c84c35611f8a7607ac1f2fd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1ad12c2193c1e27c94c7fa09b8f1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce7cfc0e6dbab614395766f9012b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b207c0581c1a50be3cf0cde9128bcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586e4a9bc20132566da04dfbc8355d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3eaded8c6223a0f86a79de0cd19f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d48f1b90a298a71bd7afbca5d493f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dca5a2a7741dc3bc76c8862d9d36193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226d9f6dca76d0fd10925ad165d524c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b1b07b3208c5a88be2b939ce7937995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebcf7ace7fc5a7676df47059f1dc7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4cfbf03376de80a9b61849051175397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f1937ea3594e1ded7746a3ba46c0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00943a0c04610fd66738c23f4a4e00e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555981c41e72a38b5dcea726301a7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952678f0d37e1fcd8d3b3a1deff2cd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73be8c0f1ad7a997029448b5c49ce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03553ae842e6578ce80d0b00d27fcb97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894458e91afd3651ee43d0792e8345104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3484ee50b4a2089569fbe822fb379ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d3c0b37b5ea690f16d35b184fc179106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60d9a1184fcecec7713dd215407f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac1d0a263f5679884d9915ebc3fe33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f71cb92b54ed2d1b5ccdeb408f37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d5d9e0c5d086e41b4accd6b6b7e93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8fd8e4539eaf9cec00ed874cabcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd231deade59428218badcc2cfef5b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baea43d9f4ce6777d4d0a9ddc1a9d60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904000cf75d294c926945b28a72ff1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cbe4d161c485d285d60cb09a03749115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390cf47a06baba94e4768454c2209cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e612858b5c9401ffce3d4f2ac389469117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f84b2c0ee270ebd0f2c3a485effbc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ba46281640a9fb82e18e46773931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c774bf93858d437fae46fffc22db86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887075e24897f027f5de8eaac59acca1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9cd69f4242fbf343f24099130a166122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe312ffe01354132869125609dd06868123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07342bd56036307187304c431fab7c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a11627d57f2fecb52d5ff873426c23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7e3e0abcc1b9c81ca8a70b92f9bd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2810502a081e766a1b0165527d536127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede9f7d27fe4cd4072f86ff1217a665128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4094a82f197e95e0e59670722b86955129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb3584a4ef858154c75bff9685fce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583facd3ea9547b2ac9b6b826d562b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62f40db803aac2d18835368ed766c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ac5e227a0f91a29e715e438cc747133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de16c4d30345fca70db79feb3df9387134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e97d47877c47a7d8102c8724b27b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7835f1f9836546ab1edc34fb3eaadcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420e0b357b79cbb93128bf4fed5886137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee059bb0843da388f1883f96e1fe0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7646bb0239e2098728e8b18bb033c77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b344283d3bd927bf89d2fe85557cc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f418ac01f8ce28f30c11d1d12d740b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc4684e0236591aa9d35607725e126142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc4daef85116b790a9b6f6ce1acc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3fa85a370630cafdb16a7af637628144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f24f97c045325d0feacf90cd1dfed9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f049fae19e5906c33908602be00f28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c56c5f06029eaaf3365b75b8af54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65082c28fe60c44f2c4e7eccf1d0bd1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff132b71b44adcde4088b255326ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64f3f8351d4e07a374b05f77230c35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e72a30a51c12772499b02d9503ca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0417de3c6ff1e11eb4fe534e29db4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410faae284a577073b8d14ebcb85692153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b250c056a4004e95d621f13808e9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c40247b844abfeaa862c47ef17badc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f100ea6a2ee1a7832ed49a056fc8add156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae567446f9cb141214ac8cf4b1d7fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24350192b58b453e33d68814f0e1d4f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f462970f4943daafa1b05ceb616f53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a5ed33cb6dfe3d60922119253ff9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000523b63124abae1e3db21b735a8c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c31791ae32d0437fdf05350e4326162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683eaf440585d72b106b7ebbf87470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a5dd222353f3261c1029d1a3a25cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42cba86a3d9a582429813dbea16292165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76397cbe09a2e15aa381768774b243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f5a25ec695d1b001eef8d1fc6d31b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74dcfda6b5bdbe49088c6d9c4cb31f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb9b6c79aae167b35642bc04b642d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa877320ce5ffa7a26030c3b6d07bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc6bfa4d9dff17432ae91e628b5460171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d09f69f874c01503e26c2efec65c3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226832f0291cbdfe447a2c7967c5ec1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9153fcd7c574519998fb95c0dab64e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed0440510099e9bb7a2eca17d57fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc197e4e3405ee238445161b893b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345e99334ecd558a667d6ba8ebc2ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753a012532c84b32e596cacb79c3c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e320f45e4b8a7f9077b177771e063aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06506ea1755d94b1bbd138d8dd64f5fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c650564d1e4892c3eded11de6a0754a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a118bb3dcb2636543fd577705cbafd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61121271da2eb9e5b6d74f4da52bf681183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dfa49d9c90b3e2fe34c84338f0fb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae022d00e13f5c3150ca298e156f4f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590acd04e18ac1a1bd96b1d8ba07af4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31059350534d3eb76f63a89e160bc4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41584b2258de48c1d1ebbc6816d39a83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a46dd9c2883bad0d96c8ae463cbf63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3090b0329265d3c774cc00a8731e90a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4feab1532a6c19962cd25650cc180191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302649948d6626b531e3813e3bf5426e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fa47165c1229cc349804e0b902f9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ec90444f8f03de259db4ce52da9be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1faecaa74a311c4cf9d07f42005a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f342a727ee2c1f9cd0f8d28518170e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356040c0d32ab8416cd9ef342df4e101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1cb1ad2c3a9de9a85e1190f2ad75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef4b50e82c9ef8fe13d90bcc7cbefb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007431e35258b3172fb904c3c432612d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952067ea494f25b09d7e7b326dba7a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a53373d886e310d6f858e983b87fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed2f76d2f31a1e7d16849fd8f29e8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea707dd3f5a0813690c65dc72def11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe52e60e09897cf3da56bea15ad7f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e437c153630552f7e7fbabc6be0e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf795be04cbc79016e6827faf781d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ca79874686f1b60ab55f3dc1a5df7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da1cff63be6359387d32928b971d38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d6cc5f19037d0bb45e095c0af9893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b727480b6fe5367c724437348678211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0fc2c2aa158c4915b6cc05315726f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca04f395013664d9f2302eed953b18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d8684775b5182fe572dba44a77d18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c4f3faebadcfc341c38c5ff586210215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f1dd3bf03f4a60a65db39467bd0b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f41683358b896f054ad424847f030217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e79c18cd1bdbe9ccec756b219d9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12260431c557a700653a34ce7fead219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81044e47160613a491b8bc59fe8f173220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776ee8bfb35feaeaade0afc2bcb14e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d5a2287cc89b3a61b3f65f44fbb1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9cecde7fb875cc425831ca01faa4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad57ee24b0e1e16b2c5e807ba49341f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7612a89ad41e72b1c85048a87a118fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914e5ab784b9acecd72c3f520110725226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2bfc35dc550f86cfb8f099f26c6ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c3600a3494d72c6e3f7b482f9a23d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd8e931f368c65ab883aa0379e03ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0373e1fc501f7ddf1560a027f7856230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6343565e9281169d52abce3c3e7d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940bb35a0832b4ba12e5bc93c2a4571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f1639abeb2776b55e6a34f8b35ae5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa22c53ee4c71a393b97c43303deb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a32f69bcbe8d2f8888d015d7d9ac6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f5d5291938083af3bba5d4973bdbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40637497cccb136560569cb9a28e68fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3b83b9c30481eecddd320f5357061238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a591709462f5e50bda81f24ba1b9acf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7d3f2aa8e013d884bcdfc02ee505240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8fb7dd35b7fae90f81891bad8625241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a2cc961d6a096d405b17ce921ccd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044ae616af6ccd295c685a4376df2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320772eb1f1b1bdb432e49b7c7f5ff71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3dfa84b34a6373b8618df9ee7d950245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d79f079e5989c9be0cb5dc20e8d92b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b26487a493d3151c82ce2f97cabe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4412b8eb857f47db9f976c87572cf23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d1b3ef5c47ba27c9907ddd313675e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc67d8686f6dce3d205c1741c7bee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7491dd19c9c7213df06790def92a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a722ed53f323926dabdf04041cf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca9e1745325c44e0b8d5e0fefc772253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573e8d9f1796c2df997ba2b6869f2a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1865ebec4b64ceabbc489a5d5ce7a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbd3ce90526890f84491c3e7195c26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb36956fa823ab20db8ef942452162257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8c61dc895f2954174ddfbca23609258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f795a42d23ada3332143b606db1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb6d258e7d68d5ecf29b51393220f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5607d42547e3d4eb56f59734d31769261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aafc477cbe378ec331dd6d14ebcbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b61775755a6ab202f91cc7cb17cd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245edf9252d7ac8a35a007f47f95363a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a1ff71c83812b115f549d8f234dd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9301bd5f8f94f93a69cf7e5423abb74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235ce44b4a033ca0af51eff35a2d70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e480173f5c88dc870fa9161f086c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc53179ca729ea9f6bc698ddde4b24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16da0d0ada295100faaecc7248a1457270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7fcdf88ad3734e31e0cfe67d61d8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44565de65233d0b57f31014f8862fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520b1bbb19d350f8dd83a6eef842cc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75d6ce1e67f68bcf2e63170a2c748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53d3a0ce23f206d084d2d13650d16d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd41f0d0a64d88d2ab8cfc984a466276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d7d51842c897564ef0e46811f9fbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c478f8384f61151cb58ee34fd281748278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e990e7c5ad507afa2100d22caefef1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b183c0097c561c03c5b87e3c16cb9c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3331e0a1445d91fb73baa9947e84b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113758a2f51f5a738c259c783d834c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d373054aa25bde843badaac09e5259283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6f8abb2296f995d2e9a290733e16a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9820ef9de78c05187fcb1e1d2ff7e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa28d27de75e129716b6f777359581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb44c4a125fe94f2cc4a91423b98a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc898f53fbe0314bad613c0f5b273a07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c0ff151e16599c9ab394704ad0fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc91be1c95428f9209655bc8d8c817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43196a7e03ed7dbca94339b064c22b97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840fe98562823fcbfd56c4e14a4b55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97799a63fa958303831d7c540296e938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e30b9c65e5ac44036fde3af814cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c56a3c8f794927dfd8cfdc4618627d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01258ca26fe9f10736ee4aeee68eb135296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90e520a18c7c8d13a45a0e6f170c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794293ad0d62d3d10c1e012997499a38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a37335de47f0d6c04ed57256e6519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce57b4485fabd60916e11b5c447ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f020849aaa83220084a306cfc2aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02746ae0d4627e78f3ee34d4ca249dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d1aeb971489d6cc76dab244fe4513303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5faaa451c3fb3acccb1cdb28a22809304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadba1355007593c5b80daefdbf16e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aae6ef9890c200db789fa8f9523f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8856845623baa3dfe1cadfbfea5f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee646322c30b4fa0629dad87f326b54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537bcae0f1ee8e37ec444560a8d597309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6c4168f2e76023597730c089fbdbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caca2486529c38b4df4d8ff0455233311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639402124e7f324fba315340942bd40e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4181b81fbc8caf87dd8df00dd723c05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5afa25cf7400645e4a657578ddc4e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742440e6486bd3463db25428da7d706f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d84b9363a45310ed750cedef06516316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57492868932aebaafc3091abefb9a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414ca38290ee43e37a7492ceec0a8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516b06e5136ed60570bce9e4a12130b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e376adc8c65a9c5dcc3d021825c33a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d11e57a84ffb59f86d830f12a47e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5889fb77722f3bd9fe3b0532342f324322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac967418a9dc13ea8a2f34ec19d592d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cdcdc337048f06e087a97ab4cf33f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea61b4577c8a3f781f55e6b2149f7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>