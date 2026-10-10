--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419814e1cd5eefe9fb8f396c929ecf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38af6ec9dcf9664c3ac111021ed8422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e35655015e0b655335a58cabfbea73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4a37feaaf9fa8ef4b1ba4b90ce2c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0724ed1ff2820ad13b3b78444cf265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b8bbc78f354bc59f9bd142322d2c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa35e54ea9e9950690d2a3c8894dc617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d9c7776012ee76a3f5664cdd11b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae857d1a044523315c7c58fc6da6d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e0f0463996a7261dc88d2c3a5c8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47245c982b045a6c2e23d40527f1b90e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658a347813973691ca051c86365154112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb56f1c4a5c5e729d120bce082082613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e3f9d0de1168c2c8df2175aaa18714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609debbb1e94f872ed8618e27692095015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cfea2a600169f6c235c86fd293c4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d561e0cdb50d8a37fe119b869e84f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5d0daf0d469470bc35088b19da34318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d45a368842e21be7bbcfeede8134b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84e6b47fb2c8425ebce81d76550c0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20366fcf767cc49b096b69c695ce3d7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dde7436b16f998ef343514267502022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e070dd014d75566ba73dd59b801a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6579c47d9475139cc445113e45aa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f47eadccbc6c177937aba2f6c6d0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15987af4850404b6ad36ea9cbad2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bdac49172993605383a051d27f3b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068d1524ed5e5647e59d913c24e49028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85027f106415a0549d3004fa1144c2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb57d4098c005be3aec158919cf4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29669334b77cbf8eb7d4522354c46ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603181e959995696230072fbb91991732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b422598e55bbd9e5bdcdc640b5ded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f298863a25ef1b75dc677dbeba82d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be1835b971bba0c4715a3ba6cb78d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c28b26126e1cc8dc312d2b9c9f6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e0260a65e91cc54f8165ef2f261537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1ea5dab8f7c134266221ca5d0e7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01ce82449b5f804aa06364855410039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacab1005984c91a6964d1de653a33740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fd5f069909211d9f31613794c778441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b608c72293dc0b4b3b1da9f90ed842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b7ecab38c20479f94b713310f7c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ac8dcd29bd5bef7ed3c16e1d38a0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeffc64cb440a9d7239287cce9507fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbdedac0a9e277a5bc3e3ac7da232146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b733f25b5a0854a96fa0843cbc5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4a8a527d7bb24d86d642c396687f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb53a43869e0831371b1c0f7cbaac5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abcd854222207da61f2c0c64ead6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a350ccb9528096886c2ed60f1d49051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1128a9b252a96fc959bf9c54e456052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9a6b085bcd559576586602ba9807a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ba8a5f13360e8766429ccfeca67054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88b4100d00eab7dade1c2530c6e55155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3cfa86c88e27f5cebebcbdede1da456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903c6156b285229cb1a7ad7db6859657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472badbf793cb76535f1711b228a1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63821d71d0e8bfd9e6c6182f5c62730459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e0613daea61e17b9bb838f75c9da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300c58ef286edcb69c3c0ff7b8d57a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fbaa59cb5a13d90f88948e96622a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc188271ff78429d8ee43ad0f29f8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9eb890067604c9447a8ddd7c2ee764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09fc8315d36a95eadcbeef1c7dc57c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ceee8524cfbeea7368bae00ff65666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac203a4f51d1ea8c82b556ebf66626067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5115053e0f77868261db2fbce3e6bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c53a850817c70d655ba7ff27ed30c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f1408a4b17908941d19acc20c9c7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c68ecaa52def65ab5466f4f3b466571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d7cc344305774adc2abd1b180107f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328b3521da4f9cb8dac18abe50cb1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862b5496298692309d7519f57080da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d63686a9ee6a45b57074c30c569fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f0b9ae72d9b6fd06ef190faa8d97f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728fae944ad0256480c86e9c28d4b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029872cdd923278fb09e663bd69777278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c57afbe7666e23700ef2b3da4877f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd8b4d9fb465dc328820d7f57000a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9776835f3164a9ce5763ce486b49c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b282332cc5e10e3c4c1218fb72d4cdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b63dbe471b38565fa09d5734ad5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8523322aaa166d94387443ad14c961e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8f14a26322b11eaf3bc858314cca685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426d4d54d926340c9b8ea928bc568ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb909e816e639a62e8b9455db4e39f9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f60fe8b987b8a4c04ae8436a728ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603037546e8a1ef9dc09fd8983408d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa19e13121b1e95225fb8a09aac2aef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3f0420713d92f305107ba8a41e9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad1510f0874e7508f53f51924c676692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f2e557149ed2c65e4656d693889093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8b3100b207d688e746ee49d39ec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf5ef4069a5d864a7394cf04572e8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bec42a56ee28a9dec3a25787331ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754387891e3b8a53e7238b1bb2a0d40997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbee48c4fec6bb9cd2a80513cd6a8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d831e3bf8091d1c3ee1b6feb125372999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d2ebd2d713e5089bcc8ce4a379a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa655bb657ce319ba50d64905cba717101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088705edacc2e27929066ec29b006825102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7079be61a78cd246196c731f240302103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a914cff8c10b7d47b04140310173b11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db7f624c0680be796c106f4353076105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a2a621b434845f80964eca7cb614d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3d386c088c3a708bcb2ebc42346e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307c944c51d54434222c8bfcae3fde7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede63cdd556409444d8e6c6b724fb020109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7b223eeabad92414c43555771c40f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2f099a6781fc9145d2b045450875b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c88cb713eab0d1eb875c52de8114c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57675abddd4652e0fbb5feadbb5333d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca930dbe32456970373c7acf999718f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf608abe0e447ae9bad77e0b1c5523115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f407cedec59948842695c45575ed347116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f475e941defcce5db7f61a1101d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e072bcfc904c8d95a1f46e6b10da413118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a0ebfef967aa8d10261a91af1afb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c594ea5f884cde005596a26a24859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492d2aef29b2abf64a73351eca2ce0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608f0a197e07ce71adaf00f77630d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f550fd462c3fd0b21a7dba3dbead123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6f131efafba1693ea9d7034e46fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd02b2797d10fff33068fd5b08f5ba1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce17a65095d83cbad12cf19ced4455d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f86a3a3d8f4fa9b94743172a36a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ccb8fd438e74dfdd90dd7c1a27aa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d62ec9ef25f832789bf2d687e9f3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2b93600380fcd2f2b176a019c241e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6c3aa581d1983cafd00672408a5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce8fe539e026008a350cf91b57d434132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464fb60354f5bd0e95ea1e70a8c15b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ad33d86869457353de31610e92e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64078dd91e5930bc888b2b1efdfaa83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b7549642e10b582496b62852d6416136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9e7327daace800817f64edb1f8ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb068e70371861e28690bf23f4052b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae5264125743abdd437dcd4efea27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4309ca3e53a484659d8e50430ee56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe92c8cea83166b08058c8529e8767141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb96fd5916e6945355764b855342cfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea91b06c90ad2a09a919f01a6212b87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113133ed051fd8272d7b1c413df4cd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100901a7b0f0b0b15e21014e24e56077145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2eaf1bced3514e0ff566f1db35584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a7c1ecae7d2f71ed4fce3291467bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b625eeb2691d352b007d570459fa27f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84960d904292ba3cadf305e9f1fff74f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e1f52aa2b916b4eec59db2b933025150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2fd1d8e23cf4e71839927893eb5ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100bd407e7316f4d53f138e4d115a36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471de2cecabbfeedf373da0c7b225685153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf88f9ad673d5e4030dc926bbc0ded154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f1d2e883222bcd9d76210a76a655155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4987f89fa68b88c00d320800bcaa80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9bc66fc7697541e6ff63e5734038f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1feabc4b6cdab9a65a1a3b99feab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa8282e00f7cd31b25e3e63bc5b8bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c133a01949f4afe6299e2b56010d564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d50930f2fc40b4e436515f483894161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d381ab35f7ed29453bd7bfe7f6cab5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62882124237c159fd442ea022c0f24fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4afaa9f5090cfbd8d9d2fd81c4888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f4db6bb1d78bcd580cd05ec5567d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa494636a022edaa55d7a3befcf30b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7e5e3d3fbf3a6016aab2b1ef2d2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e491cb58c6b0eaa98162101edf9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e93075830f9c73b01b46df36143e3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d6f5b5f4f72aaa3bca3c1d2e61f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b15073918ad4b98a68afebc3e6976d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b997f101abeae6998349dfca9170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746996289612b21b2ce4d2219ad699173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ea3e64966d1ebb40caf30608f71e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a1bb45848acd15ae7978dddc5d6a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff419bbec55fbccf61fdf708077c1f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf65d8f01ca1569271f88ad8d60046177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38618959239f2272aea516fd04f09f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcaf419c413455f1e5f442ceef5076179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb14d1a2d1d00ac2b2b4de71f6a4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9b805919256f8d3067e2bebcb49c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1748a3b7667f332dce2062c6504530182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24210dbace708885036bd88a86ce1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e1f7c1fd0ea6e29ba8c794888d4d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0550795723615952d3d631584712dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc9cbdedd3831672f4db29f9d4d0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a82ddaaa1add5c7c27728f83b30a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb7db32387e994d7cd13dee892362f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f775a23072bb76504e9a41d5bff03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd91aa98f5453331a9dd8baf56d948190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b429505b8ea9de857fe59dd47122cea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3047507737ef47905fe110ee7ebf7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e286913b0a38a2101550e09568c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fdf07a284f3350eb425fdf78bbde2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539481c0c737bd5cd5b00faaeabb224195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d72f2d024381dadeb58d3bd9248e04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fbbd310d2c115269dd4e6d6a34a7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae56bb705e3b58c0169b8b7e879789198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979d0ce356d69ab3fb8b270abe0a3ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18700447c98c39138f83652e8a8477ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b11b3a65b34e77c06a4e3e1357f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba82dee1d42f2ad7890d3012ed833d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac86b7a999debc21976134805a82c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7921c2f4f57fc0a27ccfbc1b18a737204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139fd71966ef3f11c1a94ae4f450f70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda5b356e1328a1f4dca4dfb2383dcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a1666103d91a9da1cb836467a9695207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232f5c82c00b74072812f791d33d238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12eda3a45ecb1edab88dc3a428877209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c9f5000fd7d32066ae3f0816ef7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cad3ed03d24edebbbcb61b82ae29d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a357a17cd78e106efe5ca315839c304212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5cc8ddd6ff42bc49ed6bb5b4dd38e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feb651a52d29a7d5490a70b003c475214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f5e1878e0f1a7b4c2febc5882d91b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7138e0e62bf1c41f48f84e29e4ac986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acd455d3eb2d01734d002df78c6ef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838903b47aaec8a1bc9a0b19dc3e3db2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a63edc42fc2f141ac5b2a0f39c474f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db037565a47cc4c58f70993a6c1d6ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa535e8ab24a223bfe7cdc8f045dea4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cec0b59547fccb530c63e2059313c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872b5923cf6eb9807160267718e7666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984f2555b224eb0e33ced7d9bc99c6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e97b96cdb1177f3baf3022fa00aab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907921f8ce4d259a6beac1e26db87fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415c6b2e0308f22ffeceaba06609d45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4abadbc0274a32c702f7dcceaf9f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50108977f9dac8204ce6d5323535e49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd5708d318176325d4d1709966fea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670efde10cc16d38d1e938d5d608e26f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb411acf0fd5d5ea22f5d0aff64e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40336dff4710a858b17f8b814c4ef47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23603e0e0416bd6217f3e36ead25392234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457e39cc4bfb4c9fd4fb0f2772ceb5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f85825b7b8731a29bca34b4c22e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44f59f668e8ff96b396a997b3568a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3506bd9a4242afe2fb05406bb995e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273daffd6c5c6751d120afb05ffb51c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ade68be3cc87da0f146376c3ec6e5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713206911a07a714b44475a6ab8a9d3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d9dda40a6b842f41b0da41ae90fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d6fb2b854d7661e55173908e36ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80889f83cb42d7aa45c03bbc97d1d0aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb88dda8d45a51be07518849b281c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40079b1b44ec5a7a899a56a0ed7feb94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777ce920425a275f6804eb386663614247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08d0cfa7c7f34917a03c61c3accda9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d27def892600a213e221816ff99a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf0e7035d37456919721418cb14880250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595506c6fe0a1eccd8bb2440ca364786251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434063f057a6227ebf249d49626965252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a934e5084bf5fd37bb1883f442e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260e0fbd472a603e0565d474d31ab55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbf7080edad13dc18d5278635a286c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7b437a89a583490d9525f046a74ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac862c418be5c84d8180a8a5aa3d35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaec9b159cff78d20e8dfe6c23c35d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d739b62d93701ca1f46cb4b030bbdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8af9ffd088f5ff4da2bc6c04a2bc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b736ebee3d029a03c7bc1fe5f2d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c5fdaae7f45d8714bcd0063ff6afe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91850e5a75e5f894583b2adb8f0c0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70408e68659e347c8136ac45d8a519264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c878da9b9316b160bd4c4c9a167eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d396facc1e054c6fe3f6bc22f86b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cd3ca3a5f1b2ad61b6cbda82d1bab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f38e99219a90614291680aadc6819268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ee0ca7605a304bb14f8ae0c01689269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291b36534d03554a27bb2fa1a51a30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3f9a073c626b5768e7106c2d64bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c38db551f8d18fc39d9bc97e5c7ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3221e6f6e2949868a46e73f4a238e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ef742407f4d7cf65ec10dd01b4647274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f44fb181e8f09b746bf4acd8ca9f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c6592e0ec9fc384de8af56d9a7226276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971765c4cfddc2c1e27189fdd0dcded277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f0d79cda1c17193dba6dc0214a406278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec09f8cbf05ae1422e59e68219dfb1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fc2bb033973bf6add31f637ea0bc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a444f8545c9115722f7d7db60cf3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709507407914c67b96cf5be332b2959282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b471ab07e30457407fd7c99ee230d11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83428748c3aaf580ebf057816c38b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cde86cb17b8fb2165bdda5cbd987d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7fcc1057f32df0f5402a974ac356d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72614c4395b1ce7c9b2788f33ad6dd8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1955f340e77d83b2f1aaa72f494965288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab068bb3f9ea52bb9da38c02001f57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045228aacf768cfac70f20b4c33af03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad9f141c4d0eb0370ea62a50abd2e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368cf4cc92db9a682f1062c153c351292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b7664051e13b296676cc0eb12dfc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731a30bb9f986bcd676dda39356405294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2609928000138a07c642d902f9012295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8e63e2d216833630b77ca941d655d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88f8c53fe265f53f3b1f3a92c2e70a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed82ba811fecec5099ed1d30fe0bf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9eb4c5150ede236b50835f209df25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ef96003b471376a74be9cc95aa266300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4e272fe020ee68da50eed18e8a64d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b78f2a0df78c5158a5b112e17a1604302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169c21fac7ce7dbc218d629e6af087c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12823a84dc471d1014af83ac002f86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14232412e495a51422b109c37d02e3a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d0216688628656c23c71aacb513b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83089a0798813a8a702cf7871d46536e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a28932db2c7074401411972a94efeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3663612ebe0161fa52603e581ffe53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7411d3cf9555c5826365e9750618c4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eebd62ca77b9ac7e054c6c956e4a08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc968e82ad442d77a74bde68ea03a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9bbcb091b8bee5e572f403639150a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e027b60845364ec315be6bf60785d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e8c3bd70c21a6c2008501a4c0ab4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d6cb2432278ec8bdb9aa2435ff5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f65057d1b2cd06e24dbe66b3c99ddd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265c02d64509205e9997fc7ce3be7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a287b648e1634b53c13b02e425b064319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de831b4e11124f155839faefceeddc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58d13182f5ccfdd2cc2d6abfbc6312321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b4a8131aa7dd295210329b2dfa48e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dcaa0692d18704704325d63b29e95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd02638b4d67c326422fe048dcc5ccd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b0ebff898f98041ba007d18c1ef52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f136b443dc31df1d1805e347799af36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a7428c09fb0c4a847b38bc67ac05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c9d55430a0436e4dceb732934237328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239153d874117d4613ddf5134f013929329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbc20ba032ff8d71480c54ed96a061330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c69eb5cc00645b95fb074f5fce9bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41916f975aa78bbdf4cc6cf45fa8f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bc1e25833abe95d8df346357e9096333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095638e6c81d65dd772bffd583868f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e69c1693d8843d6640f0139d72372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a91fe2e708d59af92b5a7bec41e5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5f5526d6b7e9fd34b67fc2187f7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124815606840a4d6ab8a4832f3852f625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd271d05d4f5fc59c44f467883828d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8b3ee841de5b6b704e9e79d26e5ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2afdcda3dd4a70fa35dcdfebf9f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2793ea22b1c0d75acebcb9f1d77b4919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50227302329f8c977a87c5e25b0a8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03720b87a852dd9c64fc4bf2564ec04711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b630723629c9d2551168b75813214a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fdf9a4476287fc0ce5213c5f34ce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bbbe14de3cf95f93ba86f3191e97514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583856c20dde64bd78ea7f259ae3e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a164003af4f4b9f8b67558d78d8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927366fd25520993f48dc67838965f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f962faa904383d71679041de492e7e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cae935a0092479f26823ace26cfd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bbf6ac44d9fec292415722e17733c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1888114e0c2b235e3efff2997b91c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a6579b5f0d9a1653662fad4c3a7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d391845708d0542e1e0e2a1bae4c2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505baeec479e755da865670051dbeec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b524de24689f43c590ccb065c5f382925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d89fd80c2185f468312c73c16440a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9bab80d739fd48a71c6ba1dfc104b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac323f8a878154fb146d4b30ab98a9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b837c707174181301239ae9eed8ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68552b1e3f67781ea0f132bb7985a56330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6411c2ca7a638e4e9e30772d49179b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8fa3e26589b9fdffa1b6a4d1bd8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b67a493ec6c04b04096b0b1a93e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740cfa1bcb40fc7122d6ab7f6538a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d4f63ebaa81efc3e5f61294b76c9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae8956bf556bd38403e6e28bf7edab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65820dfffd4792a663cce79a5d11911437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214264cfc8296a8c48f40e29a024f47c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec11b68eea464e73b64a4427998304f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ce22bb554017e0acaf45a15585eee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee2ad1be38c1a29347e0a6a341cf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628488186eb0a853fe57756c70e3f0d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f4309c756708d89e5ade371483bbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6397063ddefb340521370b5a364fc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54bc1a1a9d018cfaa70482894e93f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f16ca666ec51a0938aba160285e5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1639a01f9622bc52917e989960e0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf2d6bce39b8e844e446cc5c627f7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989aa01fd83511cb4d4dcefdd61a1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803f8fb4b933516a5ec778eb0c007650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4b485272b4df0d0eeda3ee4ac3f1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6498ff34b24a9c97c4761feebc47e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146691738bca51ed44b9c71fe0d98ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0a240e8303280f9e05ae2c9306b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a08cd57f5e01118ac8a584da5aedb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6e4cb0e2f580ce385490fef04d5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488426c563112880e1b8b2860e76eb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3076fe3b8599de26f17becadf723b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92504ebf0a26ce79d040234dacaabf3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385cd4b18866b8d0011b487008d6b5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5534abe040a8a5e15d62402857471961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d00511cfb6495a5fea4022d2295762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517e732f9dabbfeb9d76c81674ed91363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff44f4c15a5c6023746ae8058b28ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265013b34a199f42e9e133d10c591ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8e68a215468222da8ecde85bbbef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178f5a557f0f6daad68f5cbc3a42aba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c91e4d751fc2621b8f01caaa128d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84cb82f776666f3b6dd300cace6c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72308fb54172ede614fe7473b5c745e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ef5412cc665af252e6283dcdf23f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea639c120c5da1d61b706c4be5c26972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e95d004251817ca8c0386a8751104c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1022dffb0a9d87bad598bd18b58e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8478081536095602d99103b9bf59c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced75b3a1794b0f1d79d420a31698fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424867cd4337628035d8833dfcedded577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a0149b3e1f923a6bd1d6c9a3ec0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d543865afdb59ccc48343f4dd7139979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c452637d6de5f68b4800a393e4e11e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388f0d9bed0be6017351d0b126528d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ae94e84a2dc9ff5e72d1d72cd134282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc121ef2ae1a89f49bca2ff4134a99783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ae0a0f1875aaa6eae57416f3dff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ebb3d3c4432c87cdd4a4f33604c6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514038bd0f46a29865457c276b7baff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef5ec94646a09fcad9dde61fe098c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258afec0fb037d722d6c10270f33959b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fc44868c49dc5f91d8c58cee66b7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb39f19d8232a8c2c3aeb575ace6c9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d86d0eb1957fecb41b5609f55ae991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b089d9d2699a9e0b59188838c47d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e89d00c242a9e0eb0ba043f5ba25293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c6d65cfd1e1fc26fc65f66fd91b8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f4786a6a36f39ccaf03052821f3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939067415154ebd3511b267020520b5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad8bf555ab3df8c1fa4f79f93b422497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52489ef62528209dfc689fcc14b96a8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dddc6fb000cd9a9bb2f02b3f0ece399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1d4730d3d297bffaec2899381cd8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18764d48cad1092cfdd2b992fe979a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc919bbceb20dca432ad025def66b81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d3593e66d1d3425d491daacff16c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080575b684fdfe151019c1de9c5e6daf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f5bf90cd2cd15ea941be4a19138a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8717a86066acf96e62821c5476f30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8cd83e1c694480b2add61475d7d9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff749c22a822f0a37a7028b24016e10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8edd8d2fade0f9c77a0781ddcdf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af57cc3b309885d5d58cfc061b65765110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6aa63544c5aa716ab83c0459c2f8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7c9aa4d61235ead13dff1f29b0b21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438532764ce45ed7ada8966b7040868113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2648037cec74c6f332b5066d6b3bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068abb4dc09b3faccd6e03a4f23929ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3053d515f7ebee783ebe2ce96ce699a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882820b6b578f307db968ac84be664a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc493ab596bd95e4893dee247cc0132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858274022ea5d355e1ea168ec03d09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42f1d7254ef4971cac8a4540f25cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa848c3745ee135304776796a40ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5d40e70f51de7b3b27ba02a75de43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac650bd1a561f4644945de49b08824ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab917fa86eb4ac7afb43d6571899766124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436060eadb3d291d710c44e51ceb7b61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ef2f2457f573da7c2cc62d294945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7391f0e3b8beae5d7de80c33e7f89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae922f49fa5f8c50ae68c888180e4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54737d8f6c985b6bf72c1fb473941614129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053b57e6832e39f1b6cc42afc2a90cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f26d18e058792885bc6a2868e1ae7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b56ac2b8873edba6b2c967d0f34cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b3d939f8424958c8fc010a277f233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff46949b6fb175de32a91b65da019134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfaa712f2d8422ef33889be312a34e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e8745dacf966870d2a2241b1d1fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a2b6828fe53bb3c85020866e81e39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a72117e0a9062ac4dfdad35a31dff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2785f2755aa88ab86764015450955d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daf46061babf00ffcfa6947e7439dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2b1c1d01000949f21b9a31ee5ba6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68984876f134817381b120d412f4c275142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edfdc5770da0b894910b769136ab5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e532bc4e40359f8096ddf3ca6106a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b99a7e1c46ca51d73df5eaccbb7a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35541bf523257b1da99d8f5fa1d51a21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab5087118a83d9e0f190b0109d17dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1cfd6cd8204ed6fe062029a727917148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5e7422a9f96f0bafb50428e5df17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd31043e30a4a79f90776b23439a3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700c3da8a1afd7aa59cdeeafdd940db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d988e97557a719b2ecdf366c1449f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd4e447153be91e49c6f273641cfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584070290a67901d4c23c6ef71f551d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee929163024afa9ba3624f1fa3b6d08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a00d5934659f7b9f134b0807e27916156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92fdbfb8e32e57147580975925b55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a38a99089f70f52ff7e944cf377c81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6126046642223e9bd97850e27ba13d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82974826013ed395f9e5f31c01aec61a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58ec79e8fb5a8640a226b23042fd7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d7fb14172f5699d9c1c507d64a4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bda64a5576a70b836dfea3abf2711163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f148e6aca70980ebd7c7d18fb848c08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f86ab7b83bda426afdee30099f86c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091896821107138871f783940404de9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f6d7bf983906dc66d12a4363a929167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f966e6c1b79610e94c68c19f809915168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86951cc315777c5f1814fc09505124e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7d770d36d2f0ee49d182d9d8df59b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8df2a65c52a68920fe437c8decab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a33b40883940fd598a88b60f7c4be3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6467aef07d405e61738115e55636173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575428efc7e96a018b57d23aa8370c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06349c21e352d0e3a5b94b65d5234aa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c159679f303770924b4f2f9c16f191b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4223242694b38e6a4cb429e33e24e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54849b18b9a2ce22537b4f92fa0999b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fdffeaeb36b072caf1f2a824acc6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb033d38a85e5482eceaf5d504982f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907c020fea177a3ea74a7eb7e5378db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb43894695f4b5f346746a642b96380182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebbabd947ae94bce2ea25cdea92e8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005293618cee6edd00b31d0c4e63f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938fde7b7a1162e03e9d993c1b7b9a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764773697ec8cd664553d726e461cb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095488ae574f82b324f04d7fea93154187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac40d956b58c57d1c3506ca37b46523188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8b7bf5708dfe54cc9a064203bc480189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4329f47b3362fdfabaf135c93ea41b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b4363e5f1e9e3121c1cf633382fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aed7a362cd1c219b953e6973208fe8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b10c24dfed0375682a55f6bfc358193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb007a2fe2b29753afe1dcc48d1963194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cae50f51a39bb3e1bbfe81a0b0444195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050ee2de8be20d95c5c50d54744a816196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406859158adec9fb981e90546e5eed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd046577302746616af7ec8835a13993198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ad1a3ab86b8aeaef289a44ea10fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99f04ece90a00f7db286ac090dac49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabfe677c93368016fcefd65e38c98d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094253f8d920c6539d9fa523839a80c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f38af23c18015d4bff5582dfab2458203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf17f364738980d6b2c5671f031f2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b67ec220ad73a04b72c7f25c81fefd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd82d23a497c5484d0348379012222206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff16e0ff9db149797b9e88adcde18cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa03bd8936080f1dca430a1d8f5417208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d041660d45870c8ecfaf8a855a9d5f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccac3fc9deb361b8434479dc86ce5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0a8886ba952885b02ccc3a351c42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799586c13eb8ffbcf2c55f6ef12ccb68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8ea1badf5282c18e523f28f637b5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c3aaf0f4a1e8fb2935efc24d54a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33524f50a297ea3a0947a0657a882215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3067ba804b4e25dd799f25207cd18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9384443f10f5db569b382d1ff54a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c77d5a8851ddf9406b06ccb0f1a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa5e9f6cf11145640dd474cfc79bec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b5ee8095d504c78ce5407fbc8533e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfbf5034ddcbcef769d33c4323209d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a473a1508d7fe81601c417378a8f753222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247323059493113a5977cc4b0873868223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b83f470c007dbaad8aa470fb1215224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce443d4fddb0a5f4f87edb83b31894ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5996c50cf3626130ee8025ffdd1a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5397a8282dde64a8f1f71dbeadad5da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365678cc3e6a929d8566b8b2c4492dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed43b3d9c58765d4737d6d434a96d6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360a3a9e76e576a475f15562c0e2d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd10539f64de48398b33f3a728dea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f0fb71da90681b5ffa5a24161868232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4736f2f93e2c4b995f8aa860829329233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592108c23b355a0640a68be14c54715b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7ad30e278488c6b0608cd056b26b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd490c78d9068b813562c3c53d4986dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ec26f2cf3907e7d624d1eb2aae1b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b8b7834953d9f93207a0c5fa11f01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fac09cb1cad8b3ab7c64ffe1c8f99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffc5f1af947926b4549862d318a00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38396edf00815c6ba7b67de2d15dba15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61276600c1dc7899719d32f48455badd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988cbc20eb42f042e4b28a97917ef19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eaba727addf68293134c14b629f78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f86c14b797ffcf6fc8185f4eb9a27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4134d72cd9a4809a31d09fcc016fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586cd11aa2edcb602159ba1bc006c4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2c656f123bb3aaae9bac09443c21c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec453146bb06a955c54ddf3aef0a2b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5c42ec4d03e93a96e515bbfa3e23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cc211dbf45b45b6040854637b45bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e8566241cad83d5244831230046bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ee9a481037adbb84d72a0b2d14e0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111ea277de44c4fada4fb40902e4123254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d31a324645ce20278fd0883dd57e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eeea08f36c931e25edec4525de088256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce561c0a59a8dbc6b0fd271ef69d26b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5aa45221463c1eafe285eecf7e4fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5337574bc528fc47591f994e49acb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e534487fee60f15ac968cde82c831260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0213445b2010205718342dfa5f711261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7f24a245fb02854a0d75e17c90cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892b4f574fe401d8c013847f6658528263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb4349b75216e8a9c6fc8ddb700dcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406de3d295118e9aa58ab1981bc2235265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e201446dc918e034615c67443ff5fd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff9c6ca3d5b3fcb68bad4fa7822b2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c1fe2c458a01b152cff3ae4adf1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa0fec0b030dee37adf4aa44b4eec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdfd40abe3d739eb417a456f17ce41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c547505f7e3f41c53ad4dc0bb3f588c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6102df67dd9a6f8dc2b2ce9bfdc82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd914aa097faae2ddbaf1a51e1eedc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb581a989d1d6673ece3734067c72f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991111345a42023936351a32596f98a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77393a27e628a27a559ca696fd878edc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848ec0906b540d3ddf87f14ed43abd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374a0531d747c3f5fcb20e0a29fde9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d77ba91aa3616c4a60054bac9990a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344c70531a807afd5dff9b7aac88ed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c7d9ae037744fd2c9d768708856f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a11082aabe3e1eabd90c7bab39a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02559740d571cd2caa2c0dde3fa757b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979769e52c551357bdb0202184a75cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560bfa0c297a3eca312e7830d1b12ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a24bf3eab15db0eee82e0ef85b7c94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8c7c6b28ccde3ce22e46c44f8d0ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6a171dde5288ee13a8ddfe73d4c0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb22c96c5e6835a4a3d4241d72f65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf07524f36ffd769c4f21ba70097c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc0988d4c7084ee300a7c148f86e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f44bb3b45e1287082fdd7016f104b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc74c5edacbf3385a9d4f161309fd9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fcf7290c7b013fda74004ccc9adb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ee9adfeab4d949e05dc698ea42aa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab7c4daa6deb39c9feb7f68b11fb42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640227d4916ae520044703f85e3e2874297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b7a940d9f6ab896e7809e1d927e1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445376389c365514e003bc38e2fc8dbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824098a694d6c6ad2900c75eeb3fb57c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a0b19c298dfcb3b64ae5fa3358d3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c5380b58e9e39fe841a467504507a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998ae43c29d5ec7085cf09a31a2147303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91547ac5ed5bace5a3e13b4a850d7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd2fa1ecc71cb63f273ae58182fd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05b34f20c5e5f466f5623bebd6c0f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e80cde579379fa6669a45ba0f6691307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607a91b142136870e390344bb81efba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1c4bdb6dc6671777b53593bc5ba8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e4bed613f541911f87ae2ad243c74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ff773935d99b5fb18dd4a179314c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9a464fce2e2ed4a678f2f9f4e20e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34476c47a863a793b3b38b4bd9a592fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb560a2c29cb2b66fadc26286b8fc04e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd202134fc8b4b6fc4a5d7c549ab439315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff3590a285d1cf3cdaa35755655c68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e4e47b693135867cdf702c6f81344317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4740b3c9acb368f64c1690dff012a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fde5ba97219679a0aeb11b8c3d6a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692c62d9c1ed38b9c1b8cc5e06806a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda837c649ab24e19886a31e68b40c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8d593b188dd94b762f34891c24ffd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b6036045fa614b5a290edb4b2ecbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97601c02c897ca530c9c01cdbdb3f06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62dbdecb979cb95e88372244e4c473325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>