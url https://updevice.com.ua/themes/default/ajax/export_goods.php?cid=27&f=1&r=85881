--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b43671ddd7b27362101944340e0961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f46c78926340b03261028cace535a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192802d9087ebe02cb6d2eaad22f442d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb6e3b11cc84e75ae15b3d151719944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28c763dc14f606dbc43a5fe505c3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37865cabf1efb0ccd8a1587260a8176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed8cbb2872075f55befb8793f157fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa1c014e28a5027f621e1e691c9c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7fe80dfb433985f018d5ee6fbb1449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bb9906d7cd87d368405ab5ab4854410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644f14b708b9bb5a8ed5df070313ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492376af4e916317b762ddd9c38e73212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed9dcc7a8f2ae303575b95fb479bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7e6db86ab6b4b8064db21863bd3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caba0afce39152614b5f616c87660e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9691f1a1c85995bdbd891bc50d6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc54f8d0619d5c806ab7baa71e100e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e400b6ae2b3ded2ccd49cb105e8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489fbd041f570e4a5b88a14e50575cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d777de5af490fbc5e7462e407d1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f40764f44c51cda07a98e2d7a5c4c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a991a18bd2206b13c8fd46a3c76f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac453a07e60caac889ee2132c9f5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc91fea96cb7458a52546e224c58c4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a861ecf579c9ae1979b054a05360fdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eaeffae5f2f7f0dd4fa58a084322426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed23cbe90afef594edff2adafc9b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b03fb8426f52a8189bb7b4788184928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24035845d03a1f98234ac79c8a13c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b1031bd55f24c5cba55175f91165130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980981d44c05b98cfef5364b3ce52fc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3527e0faa1f1a6688069116a9cc69d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9032ae770014cd52989fbf005fec5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b927103ea0cb76205ecd9b33f06e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84e71fc8d02b2dbda7fccf22836a4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87f24d33ce9ecfcc3225f40ef2c66436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562583789b32c8a96b260bd6b11f6c7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd513822cee02bbfecaf8ec58e2938138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31ed4bbc6f8b79674a810f9532a3e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6cd51a6a126841d25709e92b8a3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a269c04a2bcd6d28f9d06f51ef164d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c971369b8c0ab89958cd51d231453642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffae273c890e06fea171401cfd02a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2418a3bc320950e3f8a68856a58b5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51e6447774d8ac4ee38880140bc4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e236576abe34f67d176cb3b06a4e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620dfab79a972bb7d21f620d0c1bda947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d046afbc3d278542258d8c11108e3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a6eea7fc3b65fd0bb197b42a58ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea090a178cf6774fbb4fa9f4d33d2d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6bbb252e87780e5e3937958494d3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8e7b1fd45623b8c2c8f2abdd3ebb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccecf0c1281d67ce94d65880bdda2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb85e6ee8b9437cbe9887b74f44ba0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0712e622d8497ea9fc529ca431b6e5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47668b0019abd366d5d211b7907ef256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb67a1fbb722f9a766c6d07791c1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5529a39ac3c522fcd4236c054a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ccfe77746299fbdaa29ee0dd9fbc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35761ada1c96fe0b23481dac469765d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f10e257cc0468f59ef654d76c16aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eec9b7d4b00118591650e56324abf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7958cbc3b573ffcc3863d2faecade663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd07b6d33e86866441ad7e2edb8de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3c492e3e41bf5b84b981019a3a1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2798587bc59e4a9ad233d1b61c34d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6fa873537cc141ccbebd3019424667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791c2571e6fbbc02f73a80b623b7ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b400bd315b329a6fb4caf9bfa95569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c67d9a4cab5ada6bdd89a2d6f59a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08b700f3fd18f4925072cf7115a6a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580827e4edea30a703eda62036649bca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc69e35fc2087992e9dc7c91b5a6f4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf9210a460593d5d83482bc6d800f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a48ea2c9a8a07383a4331c8cce578475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab01edc1a08642a168dadbb88b0461276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb83b0c89ba150c4383fda9e90ac4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651872bd42244cc33f61f33b23f390178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1987fa390d9485c5809636226dca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112dbba19b007c60540f9ecd87d80b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44042a47d211cfd232046c0441229a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74410b590bf5069bb03b53dbf4027ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e7445cbb69556664076a2baebcacc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf859acfafedbbd61d73ebf573d6c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829bfdc9c7f4c648f2742d698b09f1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae9cf1ad505de770ed7c728e7ef1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd789001035f973ca4d736749de82c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea6d1eb69ee4f8ef69c08cc8f675288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4d21bb07fdea6b09734e43f12aae089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928608f0df943ea98f26e3f8880315b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bff08ca0b6aa344c4ffdba32a23f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758e8d6b5dfa50f35b7a6822b2c381492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6693e5732bba8a97c6d438dbc03dd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0d83a76f4867a00f1db90416152d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d08bc837e867c929c9e28397c7ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28028531fc973348aaf3ba55e0673a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb708e28657cf3f263e8c750bfec997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd84f1d416c488b447b20ed2275ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480c594045b8c19e4b2c02b29b6b3c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aded5c72e4d5a694d8fd1fe1cd1c64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da77e3525e2726a1c0f3634d7abeaff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38cc1d5618226eb790bdeb1dbb8f1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a777faa0d9618d675ec7294b05eb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe7d44c3cf2da4a9b98bdfaa0dfd9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c6891833a8dbe6af3a190f8eb0191105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cf3f314676d27d7dffd65ec457a98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991898f331439470e3902b4dc1b606107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba81db99b24b2254c067f4023af6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f070f1afaf68f6120d96a92b95113a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93136156c5e1af1e5bd749435eb7bbc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231428392833faf3feacf586ca64780a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78a3c673c7aa3e62e3eef33c73eab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a894b9764243595eb5137f5279b97e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748178fa2af0dd7fa8f48ef39f605500114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b6df3a15ae6a4fc77f60eca35c99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f865831975daec98789e9c162bbbc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525c2d786d8ea7f3c6ca6ce0f8ed29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166db26860e165d825f56ea7aa7c37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ab969e5444f72519fe01d8847c8ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09a0b9448e61dc08792de608d99f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c7fce6bca7bb1665abb8ebda07184121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fefdddc11415a7d1ae95492f6e4ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5932699957d0207018c6e3872dd08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bc774ec9cd851ffecb00cb7b8e450124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d0fa741c2690404ba4212ba7ae46e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62359e85b22a22acda6b7db0ad5fcdaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783caf82388d6e95c3662ea0ea99b39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053f2da8ec9bf393947293de1cfa633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36682b0afaf3bf4f95dc4186ccc58f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db00609da151c5171feb16f450559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa190b982b86391e411113c03b7d3f01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0f4589341e78b23699900f9916c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ccbd70916fb716cf8a3205be9258b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b31eb05e3085a57e09590e7388314134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eecd9ff33447410ea3355eb74939d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488f1dbbb778c92b2592a4f5a840b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f76e9714a0c1a260f7b830401cb8b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82d60a5cd08a27e9a74e870ad5cdd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ac029325cfd4236b27cce46b9556e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864370f9382f310617ae5fc2bc8353140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525e40f518b7323eb8aec41415d14c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa71f42ac273360956660bc4e43398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f263524af89547fd94ce8208f178794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e43c367d3d334381cc09cb405e84df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0161636ba8486ce1263dfecc613b746145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592498ad5949c6deebe47b19d387acc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c076c7e20abe04a7a7b39c3176b41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758bb4c016e3260536fd8abe8dbba9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6be133a0e2ddd0f3e5c339910ffbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dcf37b978192362d496a3e41e9cb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8e882ea56c3acadf70cc0dcf5c98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbddfd75802e30b007d8a54fe5ffbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb140f819db5af443f09f3581a833d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0113d1e62a3d4e59210ebd34ca13410154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d617e373662255273b138fa15739476155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdffb7a02bba25bb85cd3a487001b0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593ff87b88246df0e61c7816dcbc520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7e69f80673c3bdc98a01655898f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c2c1b194ea0276d7b3a54c105781159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce964ba55bb968fba07c11a9e53b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517028dc5a1ad75ad41db90968862250161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3fa641bd0097e64fb9aa16f03b80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d5b53dae26b71b5d78e4dd724b88a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856addf94c566018df2b6df81d1b6a9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18463559bcb87a73ae3b03544d9da2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b5665c0aa235704cb6db7f7aada9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640a3dec375a6cbcc41e0db26cb200e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b545519136dc36faa6100cb355dc77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f5b7505b00320882523db62c191b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a399875894ca4291cec978796feaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a98b3824461bc302ab0c1a0b0715d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1063b882ef787518fc3407fed9e2e80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b41313d097ed6e803fad0ab33f86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483b7682adeb13fb10d737893da6331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927be86a3a9dd9413ca6120b4675b03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0019fb994ba576c982f76f5621e9dcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf43e27b2fa3fea9320935249c651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b85a3b2fad089ec18bf82d097023c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae272a2bcfddfe61bd45b079162ed2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ddede3c2d3a5793a86202df8eb3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9a17a8765067dea2049bdf8dd67fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053865c907670ba6e3184da216efb4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138d9f5de342b76d24b04006d37cf6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b28803c1ede2fbcc1f68a8b5898378184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5493166baa96228aaada5778a95acf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de522927a6013a1a883edaae19f5e190186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a5096aab12d90f1c46e4cf019e2e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c039ea3c01ebab094856ff6faefa42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2e3a1b97c1fd5ad9404053cecaa05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95065a3eed2eb3e35a62340d909d658e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca1c843f8bbfa2d858f6fb0f6c0f88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33f03a87277c3e1145e862b837b6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8742bb108143a9b0c567a02afe6593193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ecfe78eedbc48cff40b1a3cc8c8d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5e60242de3843d64f0b5d31035f4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf5e8b271e7773119541aa3a552734196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689228ea54dd5e105845b873cd977f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d4f0bf16e7fe074621bdfd5862ac5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa07a38a05f934347294dd5422b76ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180505dd46dea9a8ba756f5309b35a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aac797f024f7edebf2dc3d3a3ae07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97959290102d6db78e9cebe1c5683a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9207d85b6827dbd1d451d793830e403203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77f178a12b5f7b7b46cdbdb60dcaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d283b8018742a9beec2558affea547205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42974ed645361ffb9c6380664b9eb2e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c421277d3ad51eb381f4e27a2ce5cd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5611624f3aab92812096316a84d8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9c19991ab66433a7902d56336e156209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9361059074404201cd65427929b97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd17d562ca9d8dc44ae6277942a2f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8492ed479944a9d4b3a659d78e2be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa790ea0d8487ec3d2287c94b4d3006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da647a090c887c6c46005d1adc10d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42fe7fed0495a66d745c3bc5c5f2f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a49b5943c28e85e445e8920351e24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95045946dd4ce1ef02bc5b05bce0e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea85a3a10d9cec9883e48212a9d8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c197685c1b846853ac902459914d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ca8f4141c5d7b03274e9d91893e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089b8df8626eba42a66fcd5ae17cce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd019c23193ba2e4ef2cd55aa63211222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc83eb14ce65f972aa34a96f423425223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4e90e753d1c887569d9810445497224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493279be0e669c4bfa2f7dcfdec5e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1f366682f74fd73fe45665a37336226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac4d79c7f1c9ad3d59704d192310c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8ff90c4eb841ae9a689147e2d54c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae3b04d303c8991ec01f4535064b0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d555d1f724ddbafdfab974624174c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178b21f4ed3f1f3a6186c6cc8e95cd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c969649c1a14de0a2d3fc10e63e9ce4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c823ffe4f735d91cdd9b8d2c0ed5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc030f3fe7bf5d324030aaa7fc16e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abac8271e70eeaec263a5686abfe49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66d001c03a9d057568dd0c70cff8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374167ba4fbbc2d4de18be668e2a3b2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d69ae6708a670da6d2e473ff0ca1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1e7740526bc2d4890d272ab373c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7864aaa59cea5e3c2fb39f7fada039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767d8ecd7cabcd6dac55c29ba7182de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e003d8db17b78c8e85225d74eef5bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94f1cdef95ef7672718ef36a5ba61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050f6c9cb1d10c12b85f2318ad4ff0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35fc0b12aa8132c7b066522987dab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c197b2f68960358d21a8d1bc9510246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19388564d4cf36fe891435b6f2922e78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cac6c2967dad33af2b1e39a278fe6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a001fbdcb232b27273a946cec701249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c551da8ce23c53cee20dede62e92b50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079cb37d7edfc22997af66bd36928df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6c58e9229cb7c329903d49e9f90a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad82ae27c766e8fc0763c937d7527253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471803346a3fe7432b6bbffc63ef537254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a8660320cff841fee9795fe162b52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d42e0fa59f242499adc6883179a58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e9f5ace2d7f0ac42a77380d5f5df8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e008f8c42b94d92e761ac4b1613a10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211cb95d66c7a7dc08d4ebab54f5f86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2f9357a033dbdc6999d555dce9aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2900691dccbdb5d154b3e9565e01bc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b75de75604432a9e0e222919b1fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cf6a9d9dadfed414df1b98144715a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12aa6f4742417c6566f63b5a2ee8bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d3a4d7bee3c94429ef5c42e44f470265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bd6692c9f0aa1b080f7119ff9406266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be691da8a6f951e2e93498d6e2658267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb579bcfee966350633c324523bc11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd895fc97e404d69a036d3943d2f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053582ea16eff04163e6a3f2ad3d8019270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd9ddff1b21d9f51787e3641d2624271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d996adeccfd204fd37f84204aea1f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84183f5dce9041fce2378aadbcd3f16c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8e086ee5d24d1c2b632b93e5e65c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8260dc6eee31d6d7f503999b15954275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310378cf266b04d2c0dcbfa81d836a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826f29dce1f784de6511a9927e92cbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb940e5dbc3cc2f98701fe1bf1fc2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da040832344243c8eafe609399000279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e42d4e68916beb56e3fa1f0ef208f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2e3f9741c9592e15976c3a88bb942281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967937827a76f3d66112c4b105ee7fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f8e8f701cd4bd88d856a9d029c6c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda51f4ec44f0087dd27d7f044409b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00520ed23631e0d204af1e20dee4471f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ceb1d528b818fd2709560675a326a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea15f3b00f9e17e9acefcf57077d65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac56c58e287cd266a86da92b343201a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96dea961ee06e537be582202be0797289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03402660f5677447c8772e87fb7c76bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03920e1911635fdfca3b06b52bfe69fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e808547def5463fe840deb5e8e62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acb2335e6ced639ce20d4f8ae38b94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b01c69e6b765ed4e5b9f17ae66bfe1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07370b4a12191cf85749980463040295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c7e620c76f59f298afa7d6493f3b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe46a87c65022c46a3ed78c232aa2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d701baaf7798d47c9d5f5b579bdaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f176869e724769d85dd5a4e012ab5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128268375cd7d19ea44140af32e99bee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326fd4dc0dc36fbdc8d09c522fbd6f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fafc8bb2e309e779bb7d41cd78482302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62882cf2d6fdebc54e0c5207302011303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101889f2ba50d61e87025a5fb55986db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6538e528182644b6058311ce0fedb60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3e610fae268896008876be128c35f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d772678a089ab3143670b528bfd7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c741f505c3428d09e5e69e51f6481308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219ce4923e124595327696caa2979f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f84aae687d96470583d41cc3bd82fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfab27ecfdf479669040ab47dad805311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01d03e3a602e1b68868d0348b532a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd63e29e5adc1e809245ffd433739313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275b164029c785f1d86502fce01c85c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa4548a08be7444b16534ed2afedb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87c62e83e41e0104cddc2889dd335316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e52919935b07c52ddcbf88cac6324317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319fd8248c5c5856358b60fe55be3c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9594c5b11018045fc982dc898465d40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac809111ef6169a2d3950a7e8344135320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de2345f00546ea9b1d2424a048722f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe6c8261569777604a5876f43546d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658b6fa9cc682ccd0b9a2caf027f9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72704fc8686eccda9f74d9241b5f1f75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e25a9f1d948403c68c1781f4ba402e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a090ae36d71c1ef2581408174a21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623d604a4d1a5257bdd16bc9ffb799327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235aeedd02b88bdae3eb0c74255b08d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54d05296a71819542426a0d28fe046329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9bdaa940aac366df1722d5fa1ba8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf22391a3bee6599add7ce25a4383c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53154d44ccfaca7809a7fde95558b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3a6458698d4106bf18dda16ad6d8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce067c11293c03a32c8a10c70f468fb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0a27bf160fce699be3e85ffd15fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb11b355a8b2aa70a912d816c47ef43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2329f79eb1eb542214dee61a9ce2d184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415605c91569b70a5006bb4a2b92e245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ef016d4c535978d6d1ff977f7b2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641800782919b7d58fa95aba5833167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733498ac5241e2e666f5b8ca8e8c8c7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580bfce9d8f80ea327b62e23908c6079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71875bcf9f29f4009330ffc66d1a3c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddcf723c7ebf609c27e560b9305a9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814e4645be5904a738e65596a936c2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97465b67cb2de41e8c328248509ace613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d9e2872bae754ec261cc85887902914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873340fca2fd1fa750ae928ca132176415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2601e0723731af7a6e372c6833f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0b4dcaf11a0765bb783e8430efa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbeb678e9bbff38ec5d27fc59bff0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e60832acee796dcc913b9a09ab00b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79ed132b6e8855e56a54871c1585cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df17f715f7ba07e29601ebdeb1bdd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270848efac414026999db61aa844b6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5edc5b7f2346a71fb9b5d3601ba86423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba94513404eec033a62f469f37e37fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f2b9c23bfa1b12313620cf564574825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c1a196f32c6ac238ce6e06184ccb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab0bd24b40f09915f7cb90152896db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b934a7a4ea671dd00858ca90478e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f70b2a5bad43cbb2cd3ebefbdf5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5123a9f2b845fc42fd4a70dd1e8e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c59e03c465dd0a26a30048848335031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4cba59d92d1eb5d84bba65d91bb3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd01895406970ed101c5bcd782237333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6675549d9a075bb802a0d080d5b3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899ffe0523cb8ba5ff10564ce5a9f0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3f1eaecdf3ef6c58cbe22506635ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0e25f9a49b98e928d3c314376ec8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf810047913097ce155f8d709a64538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc2150e08101b9bb0e9ca43f75ca6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcde8914da07ecda17c583c0ca576140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dbe9317857fb1eff87fa34fc4beb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4ea3ee4f4ee494109b1c29bdd9c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025217a6c372fed6e4215509596a66943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73ccc4467e189799accea59c4273e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137580fb151132967015da044163514a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562489125d2cd968582134120f71c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae203f9523da7e3aa93939c92304cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e217a3172bac9e00ceb1ceb71d298348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64414be714e242b4decdea5c6ea629949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a650f81d19f55e60e60ef45f8d676a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a2470a82ea5f67ab0cf314d3d929851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf72144bb69b888618c976970fd6ed352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0ecc55374318039f95066fbc9e2c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8368352a84bf10eed48da9d40681154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1df674c3f220f5d490a477f4b2e7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e775b069cb480b511d00e6c82a86256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97609b8c748aeb79570b2f1d33d64d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac596d4799362eafbeedf110e5e543458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752386453637b0643b4524da39bb82ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e4e06e5cbdcd72073175752428ed060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec13819ef9fd65a513b6ddb3a560d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c109f865c58fc252e52360d3608dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb8e44653687cd3c3d8cc0eb9fe8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d09dc246d1ac05f1cb1632713d478e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0c83f54dc59481998714e3b2c7df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15530c692070f15c10e632fe069e00b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ce32981e75a50c3b927a9086b66367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b37a296775a48bc76820c88bf6694b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0bd3fd860e709945f9ddaa3b6f20d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e590d0c94c94149a41ef2b16d9a8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d02714a214b60513af99bf18d39ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a936d159e8657e587ce0f4d398f5a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5826d25e4674fff12fc01c655cce873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a627556b27f0d4c7fef16b70f7eeee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b95f7277297715a60344aa6fd32575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a7c3cdbc1ce5aca61c2081eefdfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688c0bbe6475b4e06ca3a2d5b8735eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951bb40a8386e3866613f1db7d1a82478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae984431dc0381265f1e7cf71a1185ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2ff77a2635cd4fb6e33f17d8384f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43871a5d67a42fef99313a933d6a71fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3113244fbbf09e62dbec98ed7eebd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae81234c2b3a3c7d400217851ea71b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b1142964dc7449b5e6c988edebfa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e3ca34209d472158cb196db49d0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776c1eb269a4982556469d841cd7f2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41d6ae8f57adbe05a44a70615c3b8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b7db04d32a4a97e2335ca09747c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1080027c4e6e7e815523af1d2c12ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afed29097484a408965f1cef96e563590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc940fea8d2c07e8f11a40cb0bba3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f7571d15b23ae9f718e28eda3a19b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966dbd3b0682c8ea38f1959c0ff191793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16866168d8ea5968b74ffb21b079555e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa1699594099c37111c36a31159c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd933c15fba0f348a4f15e233439aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a218ee8929351dceffe428586b4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3242f20fe6c994269602889fe2e59ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398423bfd5ebf4dd4913c58d9582515b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5bdf2072622b3c43765b0bb714df3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4570b27e5dc2149302e21c7f325f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523b0e0b6ad30399e932dc53278ca2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a79556ce89528c3d11eadf638482103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7130a698d0c8d9b5744360ee8bd7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea508ff7ea5378b07c49f750dda2d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563fcf4b747ed8f7e4dbb2313ca71ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993371c7a06ecbfff51d9672a5db0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594bdcc0bb4ae4deed050163fd77428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cbefb4bf9025aab4a57c62789498b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb8fa2f43a3f7960dfe6021eadec5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318674b69d29d7f1aef2372967c0cb46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff85530fb04f3d8f10681c83facad4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b43ebb257165fc19b35787bdde7f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0152e191133eba3a05777d8cc2c3669114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c6cad86f9d2861273fb72753d3e14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b4b96ea8ae39b548f054017d41079116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063475871bc472a95626cce3d310112d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc25ac742e13f534bdaaae550364b1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf8d2790916c00521060ccefd321f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e865cf8c161bdf48bd93ba52a22cc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673033287e0d068b58b05ba8d07f9a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e126bd3aa8de3459c78256a2d90ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a64e348d757ee2b8fbf6cc6c2ccf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52a852a9c6fafdb659ce6b143bdb1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea0e2e3e3119ed63adcde75a3d171125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c949b50f1e15e6aeecf1d891eb65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584054535141ccf3be84d34317def9a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbfba736b1f134b377dd759ee6e92f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346304dc49396f15124b51fd8368c8cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5aee20e287868235e6c2a2ac5f563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad2217685c97d1ea933feaa9475ff4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9bad303fd70f920ebec992c745cce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca65758e655821bf11824be23e37114133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97e9a6f8bba2f34837cb05e1d455e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296c52dc81f639fe02b055c9af71608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b319d824930bf833f0919423fec22e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd83faa09f6937f038fcdec80e239137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fb976ff5d3499fd79ecffd77c77ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06680e8eef382675d9706c7c6ea68b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf83e18b51ab099c3ae2b3c791fdce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12991a905bc889927e1dc27adf8c69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008bdac453cd561bfc305d3eea716bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564799acd4b29de84aedd9923c24b375143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb228aa6984df1bb0c16e82decabe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932572e8a57053bd44487d636b1d258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee426fa7bee6cebb5df6923fb4c7141f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af437e3146b1c6f1fd434a86e5c875147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0335aa380aa462ef9183421b626b07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee81f3fee5b388e8dfb511ca604a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54cca16532c961872b455b1c3dc73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d79e4294ddd1909c43b9dd3b9925d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4116d4e7123d2c7dfee1aeee7cf290e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b62a885aa7e74758e1a6f5bc3bf06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e0775d1ee544d1054fedc774f894f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec6db7a712e90d475d5b9268c53904155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091450072bad96fb78508100d25355c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b6ea6af49fdab00c106effae9ddb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e7317e1a96f18177d8130060f56e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141145c44a4cac764cd6fdebc8539c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3de9a3c6a13cb3cf4831b588478cd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446345253149e517a018ade69ebe1e91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604263a15dd26ba7f8538cc307e62cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b25a4a95406c83a1cbac876af1854163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511397c797112016931ca14d1fc9293164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d994e2d80630adc3d8ab1208dba2e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a3019cbbf712fa8b9baa98ff3f6e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756867e8b61bdc68f25c253bcd8295d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c34791bc412cfe14504abe40e3b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e168a29ecd9aa3ed804418a29f6708169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec416a1a47f283e97e1ce65448700a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b495c5de9bf0c36c1995ef789e0dba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55378799236ae59ae32b082a6a9f23f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fde0fdb7f5241de7c44dff5f8b7ebe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea09cd5da63104fe4e0241a72b4c1f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccdd1a5028d32d0d03b84d9fa24a10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e90d8bd2a7b705c1319eb98c3d55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268793e71410cf7bdeec9facd5d9589b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52c805c60f4a7dfe73db10bab588d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496aac4d40719adaa7e473ae9cd8f92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9baba7d2a738e77e32251c2c259865180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd66961e51c54fc13384550bc9d90c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb72f92fa5c36ed9c676bbc9daec9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d56b4b098e4370323d2b8d47a2af0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091b83b4f6cc731030bf249497cbd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00eb941974a5a60ff5ab5f8a3b31c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbdb4f2e31769ca5c55aa0e1100c63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e5e3ccc27991fbdf0523a3d22b3d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a52ed732722b93dbee9df3e429224b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c4d56d25846fa080af3a002a1ba2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a18873116d7d3c1da3660263d6c307190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5287f4d81490769189ed5ee153c90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32f86b5b913696eefe88966b56e009192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db94ef1bcafcb77eba9735c28c77351193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b291e648fcb53dc96dfe26d30ddea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56222f7fd89077c7dc1d433b17258ac8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a4327d991656a6e46d452dbf28af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d2dfad805471d637d1cded6a98dd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4fcb18a565923a7b38eed04ff1696198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f549358ba1cbe910d6a57926d198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a031a179a5c300281288b01f75e45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62496e66e3955274027b628454a18d49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd7e62bfa9b02c86b53ed3acf556ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da5cb2b8939c7f580ac7b1d81a41fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb7879b13859079b356615edd54d25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b89357b5a0eb71d42ddbe8339ba2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76bfe1da13ecd13defc3a0803ed11e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b3cb03c56d9dd12014db6b630231207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6865913a8708ceb4e371467b82773208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ccc6af82950bd7c509ae5927d57c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e82d018b0d5aebd83832eb1796fbd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9550fc8163a7fc85c7b72ee1815b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2e695f448dca8abb599598b5d413212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac974705e3993088fd2a1cbe41e750213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82327b2b6fdcce8857abea1c77e6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721ace9838b6c18710eab7250e0ba0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644fcf4c2feccbe2dcf6fb337090492216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86536b18bbba73d31120af0940ba5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d0a6c6e888f2ef3f99b8a24bd5b7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe9f04fe461f3ed75a21a0b93490b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93ef3cace5c11196ec7ad6e22cb576220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a22badb36fd093b1765103ab35cb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63977bf58f0f5b5477556fdd6799004b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34ecd25a7edf44bfd4c2684e5ebdb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50362ee16a644d7ac496b9133fc9f36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b4c4ce7066fea396b08dc6d06779225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272477dfa5e6744602aeaf441a118167226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb86dafe40d0c4ff26e96fba18ba09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f57941bd81be8a5282f5cff34487228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4f470bdeabfe9d59066f142647582229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82869c732d23de6d2c663744f7b5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae6bfbe032f9c3a2cbf19192afdc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8bb0e58661132e7af50ff8858c43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ed637156d1625b3b142c5e6de1b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64f9fd9d78f3bf22b84bb109513619234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dbb46d0fa04f8df5f7162fd0321f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b76fcd1ccc8bb39f5638a177ff0b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c80fe96759086a991e59b8ea1de1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1c17fa50fdcb4423b7699ad0e978d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d6616db3dc15b073648e7e5c85e31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb615f9853076f62da7fd437a85be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad71506f20d35cdaa33190ab0fd9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65325dd5196e188272af0f271c1cad7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011337233676dfb6207e1b3642ae2cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c966303439ccc0e329220ef4559f136244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6dd9d024e0260d74c643c53b6018245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fcf5c7309e583edba31d7a690132c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60082835574e69173f6733bba61cb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a02b81503243caf650c89b2900573f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b0830806ef07af4eac5deebde4862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531a84cf346fa35b4d0f3fd7fc8d2bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed563194973d2fe28ff343539f91811251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555ec151619c2b71a8a080f6157d522252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4267756d7adcc128390e84742d489cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4567c06a3418826cab4cf7427c0d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c829d38207bc0dabef53a35e2943b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97be89c717d1e65c68a6f0686554f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23838d79291988eb863cea8ca34213c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec2cd1bf426d8f50fd1c655557d9d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd21b3c327953df4b5245b861f81bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c5d7ae87d508095ce5089bc8a2e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a44cd9155461434b9a25354c47243261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc06fca4670aa4dcb3adc76171f1804262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7da4f05776699e2dfa51ddbc131576263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b65c6c1bbc3b230abae28fb030b255264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540539cc9748c3143924ff6dfaa07b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fbbcff06723b432a5c1eb8317a54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17314a9fb68957f93db5e92cdad5461267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5898ab46bd7af469c9541b3f60e31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d0908e0f206862ea39ca6e1f41b92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d29a7bede9778d14b466dab5ac34a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22555b5dad426e5e35e5043ad6247ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0ddc3299a38fed99572c9148e8e1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e50325d0338c664470f914c254698b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2be137ef3d31b70e3394cd37585db9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d5b82d9b8a78705fba18a3256635e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b302fec30f42494cd8970c7495b4c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49818de9443eeecc2b7686c6ae9907277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364fa36cc9397036add345d94dcded8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b92f34ca4637e79f9eeebe74475d1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78df305e793f6800da55d7de2b309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332821c89a115748ced3b920f0736dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6056feeb6239ab72666c3ee7d63a1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bc18a6860dab131094e7b29464d2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc7a9d3b1b036a5d7311382ef6d1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3daf38fdb836e4a9b2d8898520a1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eab01e5d3d83ddf558335671305b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193fc890e89365ff34972ea8d57adc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fab2bede7767e0320b1bbae22dfd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4301e5393254e89e45bcb4a365774289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc829a5d94b3cbf148e3905f4299df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b76fd3f351b0121d1a6f7b9d8c9da2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46b2d8fe70c24cf8d8133418649f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff441ba88151dcd33b5d132620c07682293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c520ee75e356dcfcb5bb5f56f5f76d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea1e805511feda4bcac985f4e56a50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783deeca1bf1ccb91d1d89fa90a026e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a39d6908f1bd1463e8f2a210a2fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062aff73a73cb8462cbef2b6290ab1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c9d5a6035b7808669a4edfc5e270a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36aa3d7a1a0909da250ebd10aa501c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231cbac463f970e89a4a773cc88269301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390ed1ea76bca6151a58bcf9f3c13f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f4e8bdb30b336b845a19ed2e5a52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b82436e6ebee6d7ea530aa058a48c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198608ad35a2d6f97bac54eb9713834305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe4ac7d7f00dd73c325a30d3e43aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af5c4440b37e2ad5a48c94e377a5f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b084a60e37cd00c8c31cf1393c144308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0410dcf8270c73fb3144e77e6c00505309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1935ada03b1c98445093470a6c594310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045720beb0b042091015065754bd1d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc9a91f5ec9c99339910d92b3cdd91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62887bf4e2aa9fff8bfce64f4edc55eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b7ad614eb9f118d652a657e07a9ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc847da464be9efed23bf02b5b5da6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2edf0c66cc93970eff639e001ef36b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e640c0fe0c7bbab2ce9fd7350f5dff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90f84da673c63a390098659beb65b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8127db9cf24eef9b35e82618464f24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d28b6c7b5d9339e510dc8baa9631320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adbcf19a538b145bc202a343b09aa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9671e9fb92a3705dd70ed949055ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645424b3c5ce62ba0045f159d85a975323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeea1c9aaa97cc728e88b8845690d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae501513476b90f936cab10a07d9829325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>