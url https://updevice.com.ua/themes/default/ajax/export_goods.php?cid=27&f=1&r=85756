--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f054e789b692a1c8257cc4809502e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1d2d601a25300242a47dc131f3e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7798c0dc291e42ef1dcb0be87416883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26881c72cec048afb96e1eb2579464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51e32d63a4a73e57849ddf9b032645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62028080df67e2b54b717587d66db88d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89bc75815aa0bb323bc31a5f1856c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c037cfccbbb212fdbaad1e8b416d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75578d8822456c489247a5436c717119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f5a48a072c36dd35485d11be4d2de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ee1e28699ebc3079867f1a0a8782f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779507433cbe321157ca2e23291956c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eccced64c89a3127372ce810c80bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206753a425f2bec87dd36667ff9ca29b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e9d6d738dfa95780c9106bbca65d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cf9cfcc27ef5ef116df96851bfa9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0d11a2fd6c505644b7189eb78e3cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbc50d6cf30df2139c3b99f2e7c3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9c5067ac944a15fca7f3e2cdcb4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380258e88df274a2969026dd8a952b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c70550e9db7670c45f08ffec7258e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d54f90c450ad43decb7bb04d1581822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830c1ad44eeaf6365f9aed3be3e4b7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f212921a050015cb00d98ac82b4f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a4e8695ec401bd661190ffd5c21025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2ea9568ef4a09ef1f650dbce1cc0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddbd51caeb8352687e34e1e72e01a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39dbe469ffd027930bc139e994a2be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b530c636049476b47a120bcd76339529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d025516fd4958e191b73615800feb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9da5316d0cbb51db9a85b7b1b0bb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d6c7a469aacef4b7178ddc534645632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff410608af41ff45a65437d037e782c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552fd965b6d3cb60111014f699848ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78ac0cebe2c66e36bac407698c55635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d223121041870abfa38af4e1766c78f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c533a1010366ae5440fd04402ccf6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1576fe5d7a444d50c8a7e54989e4fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571e81433208cf27c9385d9427240f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307741afb241d414c918aaad0f0813fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d59565354406e1bdb1c074266577bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f0a1eaf49937be626e6c88746a7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ea0f8cb30d175bcc0cfeb342fec043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b2596bc8b408401e1d24ebc8d84044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe95cc177e55b6fbcd76645e40c4d3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd891f19d3a9a6c6fd70191fdb593ff846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735996417e712f6be613382bf77bfc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d777f6151e9faf092c4c42d586d80e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e40f7355ac6da00e84de22514165249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f69f1d1ff01fe6734575f1c8362850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a381ec626fe8d2d9a45a08d1c202e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27302c496ed9a0280e87792c0e357e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3312049c9221dec9427d321cbb7ee853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08621d05345f6df2698f401f67ab9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabfdbeb03915cb641ec5a86715936155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfa99160de3efdcb1f147bb1e39c3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81674b04eb8ae1ac670933dfafdb98e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832d9145bf381bde44e5ba5b25474f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08f95bc8fcceb027c512d42cd5eea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff976980f32ab4aa2e007a527e4d2e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9ad10018dfa6ad880da467cdf39b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03160dacffef3c013bda5efd73ae9d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804c372ce6c85883debf0376c311d7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe2b93f487b0f722ef0c81ecc8afff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bdc801dd0e63ff058aee87721244465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebbed228298e6c028bb565a71c57e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bba4d3010ba37be8aded39792521f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1df5693ee9e10f1eba684a5a2b9ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e90f4e316c3c27d9ecbd8e992f21ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90fd6985f2ab762fd3e3e73a9f879470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5209406b91efada80705c1ba7547671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94fac1e735c183a6c37581ea46542072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d83c835193ce136c8b428e999e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a530b82779699f3a15ce395bc43060974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c890635af5b6c8a716db8fb1626cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc5090aa050379c82d0b6b4d6590d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add7a56d99d29ac8eacf5616055313477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc785c127d66c3ffec1392ea5d2cf2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e41d137f3bbfbaf5a8fb671b978679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fff2f0689819e2903b7e70b7836f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5157a13761240075273c852d49c2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf666b5a07106d497973cc8ce63fe4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c95205d4263562d7513edb9cd7961a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce39b6dc7a7de2fb63bdabf71cc5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ab2a535ef83703dfa3ed50ef59ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8158ea7cabbb44cf206bc258b8a02886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316dbc5b1a5106b187d95ff06b87c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61d142badf2347d4bfda18eeaafde688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056dfefbd376b7f949b5f49a103d6b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3941bc9ffe08595a04245b4ca27864b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b6bdb7994aec53b7cc61cf1f6f7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ccb20a6af66b3eea97b93b6dbedf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030a57e0e71ad58af5ae991e9d1e6be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c10d5dfe7dcf3cb3683601e9fdaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563062ab9571ba12da6e70599debad0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31afb4411e0a3ae5d69607eb32fcbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008964ed5a112ece6b19651fe20ce797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36231ff6bf89c24b6ea4b034c9651198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a4dde66ac23cd57ede229e83512599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a44efe0afda9b0daf3adc7aaaa00d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af23934169c8b224b45d1cc15e28b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a6b0aad1dd2f9be7e39adfb8dafcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134e36f2647e0b16e5e01a22146f1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c61826ad0b7c89d9f6c5058751ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea6ddedcb5b56f56a6bcfb2695bc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d19425a8c59ffc8183590e118be0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4da7daf401b5c6197f18b72e889d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ce5b23456bf3100495d22f004cbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8715b334259dc22638b1e3b5e3f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c101dfd81a09ca43718ef49d66bb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684cb77bce38353a66a649560336065111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa14a3e9e5f41abcba87d4a381c486112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40c8af3afa56034ca133ebacadcf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d0bf05beca1239159129e5b1ce78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f3133736589aced7a33c5b1e71e39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c8fa21ddec56e7478668e5d17b1e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d427bcab941fed557498a63fa197709117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd37d029813522315bd7fc27f313468118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393bd1fceb63db66152031f979c5d6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43405f1c3a48b672c430f6c9cc51e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601eb6667e52889db66234a14aa9346121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14dbf985d2c9671765b7e659b32e56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb08bc629e10b177faeee83581b854e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac31414175da6100050b0bd254d2bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73b3543022aa9bea8262199edf800125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9c749044bde37b5379973e29c427126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234b114b2a5834846a3b1ef7c948d74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df92b5617af8f35f62b7f5ec64d8156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541f84f905faf45d29f978a34dd5366129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d2c11043caad713a01e606358547a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e81c0d662891e154d3fe195d40a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c084e5c865b9633cbff962589559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ecbcb6c4d89c487e30b226b2c01a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ea5fd3e08987600b3d38668bfafb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f948aed9b75bc63f9585c7c819cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6e9d8b8391ccb8a321cb37717db0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481aab4fcfbddc46e60c34a0c7ecd0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c470bd242b965d6fd93b7e7998185db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1ad9dbce3020ae6381233eb04fdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59eddb143abe0ee5725442db167f34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34878eacd1e32748b2b3203f748bb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211b31a43781ba79a7634057b40fbaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd07dab24e72259b65654e46344df6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a596d4b4ead98dae49e3c5945546983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f919d2bd277e6506c89700eb6b1bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad0d9850814eabce4cd75dd7b5b78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ec0230974d17013727234dd4b96a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655edbd33774c16d12738e72e435b5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efaea8ea381d03f08ac1f3d4edff2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738262cb551885710218e768630ed2e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882bd7f3b8b3e8bc17872808f199a7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dcf9550890beaa0f1100def0e2312152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225237ce9694508be0e2f2d9cedb43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4647a0b289c7830ff7acf53df14ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc437b93a645d1d3950baf6b3f41a83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b30c8dcfbf6aab1402c7df912d9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187792e83afac342f40873a0e1cc34d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55714e5b466be8823fca7de2f651aa10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c95cfb0e77fe61f6f2bb9b50db27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0b5ed00da437d84323b4b40f8e7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7b1789c694c36c4e63ffa0f447c2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d86c263ea8b2ec74cc31e5a728158162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de9202e5bb4383be66c7217398ce1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a78cb50da51223717c01ce88464cad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064de014b86dd920f68afc0ad8d369a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd89b961627e0de2e430a93580e512c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8492943d48e68fcaa99334963dc786167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003d63c91395d7b599d81fd6ce1cd09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572b191e629d02bc7eae2ed56a13f9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403d4a79106c52bcf1349c032389362170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e812d8b9bc1230480a404ed766071171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1d9e0a79811539a95993374f95afb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bccc2504bea54a4d4939f4409166d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12718a87263ee074a77ab887b83d721d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83cb983284746f080e83ae472971c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b89192f91f7b21003d2982f81e432c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333447adf688d270b902513d813f72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda72212c9f5fb06e2210c80779200ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf00423d388eb61795ddd4be03fc47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17323fe184aed8df4696b80a4688b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21636a6d092583fd8c31c8a82c5d9f70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c5d47ae72e2eeb296f3c211570621182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269658059d3ecc3e1a86dc9e09543ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395ca788eb22269ff19d3401a8329c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00259ece76971b1edcaace3a8575c1c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a9e8b6fe9cfd7e9aa242fb384c6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38714511c9aefaecc2d011901392868187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ce5c4bee275a1ed0c7b7a3462ac7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540a199f64a286732c3d7c089088917189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d64177d65f2047019fa3455cda4131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980e2ed3f5688a8825d0f138244daca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd141da2744f36f54157193e8e2059192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51088c286a1bb93f96613288c0631193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace1d62f2bbaecadddc986eb07b2dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b40543e04f940bbd1f12f6c850637195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c1e98cb571f885a6d0288eeaaa80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d95d2a3933660065060beca2d88cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7a7f72e38971d8bf63a499b9a20b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574f1a0cb0a91c89fa0ecac72fd68d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6022b580b9644e661a73571db7ef32f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d860f9585ed8728648826a6f4db18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e651a145f9015ccad3fb8f6f0d018202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f33306e26ee3aa73d89f27f5c9f0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5454d9b5b9408f055c07723a51b1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687c5ac755169ee416b227c1b9e9cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d9e5077f29573fb3aeec18b9604e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e37d0a73964d31038bab12c7492e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a47ac1959702df814a260248af0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfc389bc159ae90290e289b2de2bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbc7153144bb9439fd257db856c334210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c2e99b39c51afc37894acf48d226e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88414b3d5f4df48fe0a05794661b37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78d6f6c8f2a47f490051866ff48fcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e64f98806d6379aff75477e49ee8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb7cb1d9775eebd8c90aadaf722642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fccd6543cfe3546a9e9aec16316a69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a9bc44b9477a503fad3a59503f53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f017d33ab68eea26514ae0010e62b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183475392a04c4e68fb382c1956d15dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061e2c95f6e90b6acb611e327bc933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a5f409ea6da94f7a529c51a56cba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda820407ae2cd7fffd173879244791a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a58d716d8f07dff8ad0c84aa903b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee48f76586b28d9fc1b082e547ba2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18384428c7553634db4bad9d6d9eab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646846cba3bd7a8a0fd90456f48076e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f3277f75e9cb4c435473b412dd957227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339b4012e1a59e61e0282f4bdf921ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adac6ab3010ff79123fc95697d6d943229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a957a57feedcf96145fbd0d8fe246230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841525c3acf4fe6e889502c2dda87016231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06751ec2a9405ba4360f8635ab9d8c9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c999cc62acdb63dca0fc6cea95d7de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccaea3ed4c5ff7e853013290485316234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eee422fc3fd807fd253541b5ee66d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452160206577d3acc323f02531565e9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45796b82548b9b87c029ec0bf1b34692237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea892dc2fc6d11940dc9bf020c983a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d556c79fa5442a07c00eb83b4eec05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a329cda1f84a671b5578eb1680403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e975ba425c9fbfc3b274e58a7159241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55e624173da50ca30edce9873b5c62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a512aed238c626059b15a2b7b3bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e4b2296deab8848a633af86ef58ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5265fecc8bfe8aa049fee54082e29a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c036521e83b036e0dcb10b2283d89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264884140d3cbd0b73d3d05bf44b8c8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b14e2471277269e4e165597cd8192248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b8eded96627ad2aefd6364dfc4032249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179cf5211769a8ced87a2e6725ecddf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7599b6205c45fc16a71d49e6baaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95118d91e4c8b2db4d87ac7dd8b8d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef007e92933ebc884566f4bfef0654e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ccf96f0b66bd9a7f67b922e74108254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060827ea61e82856a7dfca286811247d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f45b9b6248aa01c2d180dbf217da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163792801cb46909501a8df31eb17c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a238af7805896b3d688fe52dc6d6450258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392016259ea3f5702dd15ad5000c96d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5b3cda59574816ac13ba63cdd056260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b32a6bf9e3bd958ab02ab470568d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83656faa1210c1ab9c0192a4e4f763ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c33f94351b1ad195ca279061a0a86e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500fa75f829e02237b0dba71c3a650b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f75f57e318644bda832c8acaa68cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f07c012692723997f956f934b96fba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd4e40605132650bf4f6c0bc322ff2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46165d5c6949d968bb0ce265f7388268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df521e22c34305a3df7cfd59441b1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db303e44deb9072e196e7ead509ee393270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e32c0e5283bc6fbb47899288ed1735271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75249a1467a28450613f524546f8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f720a9127892e8e7f4e1cc181d60994273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b4436f98a65caf94408a1fa5da301274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4329862abd608b0c70125b7dfe2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ec374f23d1ba71d6c39e25bff665b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d775b6dafa8dadb899211c61c649277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19365c33493b3b6e2facb875400a0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e5b437a615c79187a0c0cb1965440279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71c15d1d3840b3aa4e1e576254e81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46111915d0716e483133f9e0e040197281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05d061836ce6e4b12700710341de1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272e76cc42978d10ad6c6487baa1aa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2a5740c2750e17ebd89f4e9a22c35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fb166d66c87d4544836d874bfdfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c8c16d03d57aab026dec8b4c644e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef06de60628c83f4b251bc6c851f4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c671408d3081e79d0b29e59e8db34e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c90608f4b85c443d6b330e217280289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e18d23d6c11c75920aaf083f290e58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05277b74ad2ec583ec781a83f1c4a356291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11228de386f4a51b45262ceae9a5884e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db339b326c2576754dff04b6e59c035293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122b46dfcb588d38ddafaf422f5dca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290a5bfc9db84640fb26c017c2d93e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5635c6aeb571a1ba4ce53f8449fcb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49785459c2cd0fb90ec417a6523725a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ae443df8f00646a3ddcc18288dc7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b8ed3b6fc4452b8f1d8f1d568b5d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf7d85783b72771ee59916c5b799d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab621b1bee347a62238a75e39b2e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dd28b08d6c2b3426da3814fb07044302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7179788401915c706891428db9393eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27506f5dfaaabcb9685388a03bf6b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a587a21af4599a17632e5ba442dc221305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628de561cb72efac9b2595157249b406306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aeab42486c4e37d58832eba53f0d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6edf228e3d0ce0ff0b3f9daf613a2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545f66220de732e9a7975415cb7658c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275fc2ddccc77c00a48a7885aad6917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc453212ac7207ed4a393084b3a1f80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682fb4935be6caad2b84e3343b4c9ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af7fe3c5f4193ba70df82b88bb088313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b4a588a2cbd79df6e4dc73f59b35f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a197773881922736b2559ac4817a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0cf1936f303b7d36ac2d7d82e1451316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70318347f23f32d1cabe6905a41cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f103bfd7381c2ec10ca6f9c47b94e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b211e60fa39bf201dbba382b26bd9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f9580cc62c2af40b4d72ca8d59e99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da3eae921f259b416afe9ebfb77f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319717c39810aca83697c81e7f345cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fd08ef915ab6891b66cd9a1b85403323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f72d56c3c8837c6ee759dba0bc2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c40bf62e05e117ed3f159e0deff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d613b29e53eaa7df95d05df6f95c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed43ea0bfa30d43f33d82ef98e3e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f41ede83f5b2c9312a386b3582ef08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71217cd2b3feffb86616486efca4d134329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3a408acd5e28cef0df50f1efba50e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95feb2eebdf5f0ae41755b20da53501331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca82d64101005bb2d3b85bd175f12a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b52aaab3636746134adce7240420333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22810bb09b4dcc1c2a35152e4a1629b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5544dfe652c3b87b080d93fe2a5ba3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b3a65965273406a0f395d7696ec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7260eaa240e1e298b356950bd0003c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faac5168d4b1b5b4c6e357776279505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e4450099a4c658c41478c56c936bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f48f695b088fbc598df304577f55c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c70323f3fde6ac10a787993a61758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe81490b719f325eca6a7d19eaa5a149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59af8dcac88930326c547ea17886210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb605c646904ac3f2daf6e183c29011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca58ae49589028524eaecd63b1c76f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed2f713e99c5faed55e3205beffda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4c6cd425d0d021408cc79dc1347a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacdb046e3aa78d3b08d9bbb204a40b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4354a2608c6339cd151e914d4353f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4960674f6b0c029be5292fc7a374fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817744127e21ec2862b0a88970338c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba192c79e0d6459f8e3f3fc50556fc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4e06d9761c66787f6de1c12180f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8f6ab4575c403d8ef3f1b8ca21c8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b79359239f7be9f26cf0a68b2b975c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077016ba89fe05da1da8e8ca6ada64f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb7783904b8ab19fd6947a7c7340e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16c5c20f7e96deff703a9012707da725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846c59be4c57a6259791e85eb7bf6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0626d990abf1cb5e4724dfd48afa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd923579fa082fb27f835ca9a55de428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf0ff0ea96034e9ed8b106ad425f2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a30cb5d807eaa73aec11145579b7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b7a041f7386b7ef7005a621d396331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802f0cb62ce1d871b59ee2884c263d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77392f4c67e66da9fc9ea355cd48724533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce82fa15d492752b338ce6868c0a2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9868856c2cb3488ad2759d1fe8d67435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65657d00e929ff8b3c54d2baf447348e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f288aae8a3a2b62b25b5751bb50ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34935c22868428292dd6a2e149091038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377e2749d1e41de56ecbaf8ae5c0a1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5abb75edbec9e96c44ca6f3287f3c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d3519848d3ae55ace54980430daaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c587f80b9b98ffa6746bbf594434d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac36dc3a57893d37b54a048431eba343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e68e648904628775f601c0a2e9ddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa739948d8c06baf347a79465423063b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb9d022d1e7bb2d93423123d4dde746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65115ca0be4a8ff0395da6245535a73647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd0797408d34e44f06d1d33ee0651148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580bdab8f19e6ddafd01adf6a40014449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4178835bcf750fa7d227479fcbe450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a883fd8dbbb141ced1696366f99818851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7666bfcda516aeb4b33556b4828a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd202a56014cf5be4f2277f53e5778f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89740ced72670a172b3fb773bd1ebe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843336d163676cbb979c00f2e0e14ac955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db769dfee84cd9d6c8685b58e4acada56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb66d83e3ac6dfe8341a8f9004b7b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff083c9759d0b50b982c6591bebc5a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6f34809bf99dcd9da14ce2af7a6dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416f0b2dcce5379f7781741d1b5aaa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e237a2fb83559d7408e22fe86080761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dbe2641c7f098421ed7f23b59545662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be6593ef6934ed670c7c9048fc2f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfa3bd2df7f89301bd038fa456be1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df9f044b98ec7ab2eb36938ca3dd5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3efdbd644add9f92b626f7f9947c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fefd90d20fe661b8560800b4f91e7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c50f207a36ebf20fd006aa0d02f6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a2a5a2c87c933afb20d42732484eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a1ac7b6bf47fa1ff075c039e76ec470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d7ff296dcc89b20240e7c8033d4a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987409015a859e48a054bb32ca561c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be6eb78f7f2440e5128524abe959b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8e6ca9727e333c65c10f011419d2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a67a5408b5d62c2aa0332e9bfe86e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3371773fe681e3cf18e352bb3a629976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7e7b7b7a752563bb00708e402860c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc910b5f406b1d7276ba186125c8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9b90c60c6a76ac4d5ec517147e8de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04213f0d0b508e31bdbb2afb1a6da97580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17319193aad8d999ae616c40c24df481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677f93be63d947194c5b03b91a0678c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da70d4f00618c660f02db74121f07a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bfd92334c4c481413e0930b29614c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615acebe2d5288fab54cd4203294596c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63010794604984b466bac2360646d9db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae03250edc392ace71a687d3d58ecd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d154002cba3a063cbd02291a9c2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f989c90bc66c7fe01b2c166eb884a2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924c18bec154e1d5ba935c0af4dbde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e289c4d0b47988eb2ab06bb6a1681591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343007c93ecc4507ecf8d3f5a41fdab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0347e7c82cbe653d2b90c4032b3e1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e06b1f8cac704b6428eb665c92a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764aa516a26fc4f47b102c6ac48b87e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4ce1a0205e513fd7800cf56eafbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4d0409676cd1255f507f642c387097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bf810711adc939539977a814f812098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa59f223b611c6c2ab0b5c6719bde699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd46cec72d6f62f07f6be291e07eaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f4b1d9ca466a4420e6ae5f96f9dc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549ec20c6cdbeab45a817d47a226385102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf8dc25f2d882d997cbf48e8c9d9db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71ac80eff7d9d04368c9b321d7998f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6124b4f7796057b0beb0c3d40b1691105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312ef2082498c2bb0529724e6f40ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408074d9ac4880d0f65a22872cfaf099107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de6000f1a2a284b526eb098216d7bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a8cd7189350dec9a001ca17842bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1a024a79e74ad9e11a5c0c5b7e77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277cc7d17836504680bd35f2eade51a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd038dc2a0225a7724707ae41e3afa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4091d218e6b544b045b47e6fc9c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8559006ac9caaf5c4388c4f45e4db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc56a9b2c322e6a660e36ee6154f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee30fffa28e0423b0c86c5d6e153a16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c61e441efa4381646c8088d0f5dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7ecfd2e0c9836f421c28ab1381135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3382a761e293bbf6de4441be33098a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b6a87548656b328ca580a145bac6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd4934c4784400d2d888cf360ab8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ead72ca2daf9e9a64f725af69c05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a64cc155dcce16d867b6f9ec64f074123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f414f03df3e9e81f4f472b74f76f77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18120155c37f8d468c32c9fe54526ae0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dfadb82617745f83ad121304e231e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056428766ce0df5248550cb732565fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf552085cc8d22757d09d188ac00b05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d657a6cec84ebd45965b115ee682129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcfcdf785660289690cb38a0ee691a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f32f0838cbae738effdaf7b5c362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86a2f4091d8a890f3a9323eba54857132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4f10f067bc4afde6d1c2b5fdb444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f54e8a6d6220c45b22f9efe182a3d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d61ac766ca8a7f22954a7d460c9d80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd45492ae33720644127f290cac3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9be0bb5ebe5ab58ca76643e92159a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83996bb50c4387d7cd73bebe851ed3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebec36cc73226c6e3425722182b29b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac969027f79d80bae0140b48a34ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c5472acdf317a40d8ce421425387141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d074f6601334cee8f96e559560f33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4b4dee20861b866452fc94ca91879143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8b19e92e2759d7808c77be6d07f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a9ceac1dd50ce5e9ebdfe1de34bc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae30f70f1b9b46aff58837aa6a5d5c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599f53b643493101774c4519e357ad5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622648059211f133c4da8a386ea334148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc857917ff032fdf531e32f1a47fae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb4c52146968a7cbaf05425bc9e7c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4bcf1adeb3b97a2887a13ed879d89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f2b2ee86557be90f641ac92d276e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7aac0947cb41157b3c3da203aa31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942520734f77f700f40cad4620c21ae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaf0a984e35c4370a54ece9608652f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9a75a1a0adbda451f6995d1e9ac6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5a3977a51753c1c2bd37615c8bfdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b761a88fae46aa178b7d951af355a59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a29036a5da5474eab7e78e54590726159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467b296cc67f9b79683b5647a6ebdfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee0840940152fba7baa3f44d1ccc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a163914b87468c24301214af99de87b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7027ee085c2c5a79f8a3c8e23b6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41cdbf77ccb833f34014d437dc27d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613dccae5274ec75a72c3023fb278d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f57c79b9a57f79bcf3062b986f98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec4a0becbe83e8b138f8ee8ae2c34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a37304adf153f473a2597d1ab7c8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7ef64a44ced1626c8c95d376457a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eda2c01a3f75906fe779eadff0b83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eedd695896255c5bdeb4c5d5c1a0f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0261d013721a14f8b8cb7c9354a6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72836374da48d0733705993033f39409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b997b54c2995b126715f1f30d14431174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad81851e7069855b7967a557825b38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10da585c404350cc04b0c262526839b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348160e44a090c31ec3b5671a3970c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981fae6fcf748bbd76f713a5a716eb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2759b8bf7ab384fa970a2fec9bdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f59c6c18219875375c815be1415411180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3efd702907af0edfbb474cbaa8d29e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df578e02953445dc093e6b79a17a1b2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab9fa6be5907ebf098dd50685ce4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290db331a24dac6294ada331c6bb1c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf8b5a6faedd2088768c671b39fdea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f235cb334eb5238dfd576dab2ef9ceb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea06824ee692d8a23ce10de462a4f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc5205ede068c1d5639935f35da58f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e03b9392734d9f04e123cbc02c62f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4721da7740ee1a66f2a58b30dc9fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa9e3f184c028926c2d9c3eedc514e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f79a994b3dc3ccb31ead43eadee81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81cc0fa9ddc844763960d8c9942eb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56271f3f9c888908b455960ad2e5382194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce089511e1f20c07bc20e10bd07e71d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d40cec2229cfd35886fcb5ff7aaf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b26c506e4af8ff972924b13870e048197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3a364ad145dd86ad0ecce9351d5d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5e037ec7b72e2863ab13a6a23793199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53661f43f2c164f0eb9350165028a9bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052970b888816ef7efd61e513e3c71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc767b2c2679cc513f3a0ff7be4aafc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293c1cb6494b856aa9f49499cb6d9dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46780413e6fa40e199eb0983b90855204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca32a60696182d9909e4dd3c59b65b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d6edd59e308032de5e331b14d85a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f7e7a0e0467506e2b786c76612b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf447552282694d9f6a8c9c9bc9150e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe62b0f27d760840459e7a42f215fa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee69a13e938999e27501cfe6fbc7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ecbfd8ce4eaf6e16c01c329d841f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3e03fade56ca664d020cfb6c410ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb96764a9b101a1b91e8fd1de318ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951426d97bb538a3aae72f4e86f55b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e44c516138a69bea921475075ce21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d7ffc442993542fb87179a62eb3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a079cbf19b89cda70e61e17cd90fd7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384168cb66a97a16d9d08b27913953218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e5403ae0fb5149048b2c1fea445ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4071cca97ac0a8275d90b86abffe8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748acf77842c1df7e02b7b78e2a58f3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebca2b037899f005e05dd984753c25f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6948c0926ae89353e9c844b4f4efb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3030972d7cd36f42d00f8e282183224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cc649f2a5d72ddb9daab670eb3b35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93130a3b514fbe78a5065357543ab1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758c71970e8a8ee5130d7cf8fbad3a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615fb2326d937dd98f65803a387e5d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf70c178aa58fd34a0197f3e1c597c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf25df7f25bdb872f5a3333bd3b1ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbfd11003e876e963051bb0f76936b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb63c9ac06d00d1197c9ada5407dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16425621ac684e35bf9b25eb3eb94f69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a237c3d261d102a86264cf531a1990e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa8ef6af53426839a1035d4638206235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b400d501bc924f376fb597115d4cde6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57f0b8685498c847ab2771b6a716c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ba790b1b6e7275a9f3f9f840d5c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c8940014a30309d46a13e22f2dafb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ceb1a3afc344eb2ed2fa9e5d9b6ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a1f40be720d71090f881b93893343241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dc77f4bd755948e02ab27366bacdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561176e25f036529fc3f5f6cc10e0f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483afcb717fb1caaa52206a19b6b6baa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607131c0f2a272d4e27d501b8b235311245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a9e6ccbfc640f9d39e25df55f1c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7b0ea0299380221ed62cd8137a86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e070e1c17481ffaeebd939c40905248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0d7a517e84ada328252e31ad42f9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b33d7ee17940bd94c7732ecc2f4af2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb316ba5575dab8763f8975cc6a51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8001b28e5c066855064cfd1be29382252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6f806fdf558e6deb1823559deed0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b09f7c190d14e27230c5a6e313a4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f44b1270b97b0a7387652d18789787255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7bfde0595911fe503626a3cfe4c38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fb279ecb495dd7ed5247168a77cf9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5eac9a92c29296474c9f90d41f673258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5133c4340a8dbb7013a583c8f685b9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52860819efdf84840dcd50911e9d2a6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe632a0389911aeb52c969a418f9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b250447294cf9b7ca8bb00614852262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3ff3cd2e6b4326d3bd16a5272408263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c504868cf148a0dbf4cd6a74d50bd41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1339fb2f32bc31cfd4378dfe243595d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76492cb1969e29f9e15b2072d54189b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3ae6fa1f248e498abc2692d9c231267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2efcc88f6ceff999c8d6d3f2928f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a403a41224e92db69a5e2216df5e21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb790427b5c6b303a394e7a892fb0df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8cdfdb874f662118e2e60320eec7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624a0472f903aa2d2ca9ae4706781d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616bdb7dddf76dec13178983e45d018273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f6fcddf17265321da018d50a60c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2f23c3bea82f90c9ff86eace070ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd03a59c9cc6536bd40d22eb91ab7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebf534375717fc665adf35143b00a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab9c69f4a6210951e0cb94a8117ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757fd4e4c92c13c8ceabadf9519cadd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4760f818a59d1dbfd11c3181f115a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bfbc2ea873cf0e9eb1305bedc3a0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54637e54cd2b9ee36b78c915d1cd7dfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b487390705fece82ae0b3842fff98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b2ce010adb69e768812e19538ac52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfd2a187c59010f2cff7db31135b79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0be9d802592cdcc236b0be6ed460f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c89e2e3fdfd6fa4fcf55d27bbb8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1a807643640ba52d4553070b37a43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a5d6fe0943716690b84dfab84865b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e61d53c3d30fbc2a26ecdc2fb59cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe411e4b111baabfb6524ab3246c3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4875568c1969b5fda1e0c504f6b4381292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4939999059e4875cf3c09c3ee3a580a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32208c70b8f50a2d5839b97e367b9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b20a697b7161b74621e7b005d910295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42988c0b86bcb69a1dac8faaf0cc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b95d6f30647ac61ee9bcb7796102297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2d1add110085d68f03c7ea76b642298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c38bb7e2ffb6e75f986d1cc7b5072299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cacaaf0339e4cb3f3a03737839640300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c04689d5c850e4b29a296224ebd88a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0a90c48d6479ed5e28424521b8c19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdae6af799321714603a90c938ffc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b953ab83a9779f72ba3255c4a0506304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693189e0f1560241447a6cd3d99b672c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e8df92e4e1f4707c5dafacbfbdcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ab0da15a3690800bb90d07a0d937307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419662e68f183d4ab523539dc271ead308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aba9c0354d14e67af083e37fa9688309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d9c5d08138d9deb2798ad8f723633310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affaf3c26b3da98f631f3694d4dba6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d57c513dfd7f50f393fc470c93d7c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241a961f4f571c15651275e2813b630313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e4b8b6da3859b583a98b86921bfa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815b5ea62ecf0749f121ad02da312c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528072ff4ee94eb56232fa8257a9c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a558889e17de06f5217908b200ea823317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e138718ff669b1986e76b2f9cef7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd29eb3c86a723d5ba192b0ae683f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce4f0323304df383a3a77201d0572320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b90e73c818691ef04aca5df4a6cbcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa48d1cd49404d76978143140ecbde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97067a0ab7848514c180feda309b56dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f94118464d733f8f195fd6d642e2f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d5d35b13454b5f61e2021db6eec0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d678e8889a6de2a3450e6abed573c03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f91f95cad4bf6895ddded0791aa2e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec367827818e7a1e14696443b8b71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a2dcd522d9a682cc8ac2748e33d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef98ba420d96df8612194a6a96e436330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676651be5a5be75030315fb0f3882b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355c55f546388476b2f8cc7689f1b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bc42fa280763b7c620034f2b53217333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>