--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf51121fb21e946ed7a1b9f616cb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8aa7f50f9b21408561895759d1102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db95b8a0d506f7be2835de1646ae283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9487dbfa4b0cd6020b29536c6ecaefe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d313d3b5121c791c9d799dd30af75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153303fadd8ba02806d2214e253de8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e2b36da494231e00777efd412a4987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851531fbae79523d59a08dca48f4d538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df8219159f47b702185da32265a54e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b83d97d4ea62f1351b95a0728371c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81890580d4f17272d5a13bc73087195611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4cf829c4837d67316777c4a83be512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8da64b4bc84b9d76efcaf70d0768413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b44e9b4b833a0d9c0f500877618014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56141bf5fbd2da11e80e0a0d0a68b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d5939637f93b4bcd2e8f74c9ab6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61568a8971602670bca661caf2d8904e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f18bfb71ee3fbf866aa8e0ec64d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa424fa0e8c43062e9b65f91546b98d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aed1ada214863c769f7a99939234620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3939388d220611f2b3e9645bd12e0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26feeb9a76aec077e32a2aefd95910522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2a2ca9e888c3d20164c0ad0c336b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea846c6eb3713533257f3d36145ef8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6626d3fb30cb7917ce6f321a0cd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24884f3ee451fd368ad3142d55ab51426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a9fb407b185d45bd0dcc6d158e81e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d9be7366317a619ea770458a4dee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb0496d85e36047634fe48dbac0a6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e75e63297d05471febdb5151059130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f9950427bdefbee4a65d4aec8ac831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c401c880bae7f0752847a1bb017da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132604383b7e01149274cbcfa778b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956b1bd5e380e2c9964cf023b7d414234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59e3fd00f6ac60586b412a3c1830ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f4bdd591a48f2900235d61248cf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2279140382df035979693e181b8ecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e588bba4067fb2305b33bc1530150138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b7f4d7730def066de074a0655e1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da67ce419f5de5ff99e1d87c838def40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec772232e31e2c9ea4f15590f4d56241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c5b1173a1177e4143fdc7814fa46b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c11558a4b11ecb7369bc247e879bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecded3303d1d714c68359bf3cc6d8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9bd43110e26e4fda1f83408f8a02045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b49e41943478a5af893648210d7ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da962665240992cd05efa1af75c4c88847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2314c4d028b862f5b4e90731f17a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42715da9444b083bf3c5cc79779b4c1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501134d721d17dab11cea9d936ed5b6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3712456e97ee4edde361203f315a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158248a124b148c5c39e7cd9599623552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c9917aedb4e09181e97f539e29ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812af797f60ab93ea51a7a9b62a145654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4da3b12d65febaa004f53ddd68e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e13443a21134c4ef4a2f94ef308d0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d663ac14ee7117798d5084d496937a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c23c1b63aa9b0f873fe2985e1607158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6438fcdf6f1f26d6d4a66e0e57b6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ed7f6957aa0a1823b197bfa1676d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c308918a325d6ac7b338f6eb381f4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398f4ca697d095248c83198b6ff85962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e579db4d278647812ea3ee561e5ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a8ee31c86ed89efb2a493afd885ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd66059b6016a7cfbedbd662048a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a394d0fa5d8fb236c0f55e53469066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b72475b9fa473c1355c7f6972333867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e943bade241d19b7d6eb17e2839a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841400c9ed966312891345d7820150d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f983994b5e822323c7bd0695be91470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2437224e6c2b28e3f6bc829d18ab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab6bf69b2262fbe726ed11bab1e06972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e932aba26d46eba3ddaf5c3cc228b3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f73c0952905ccd5401cfcee15032b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab651cb7515ed0ba14bac62acbeb2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1b8920f0ff618b85f1f256e45cb5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282cf35eb0c1ebb7dcb4744072c4f3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7398d80fa56ed22b4121ec832f024178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc934c62d3a0f58b12669660eff01679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c971dcf518dadadf61fd4df045a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaee28d7f8b1b76ab87f6c807874e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403925a9357263d1238f19a539ae878482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a175c0d3483fe2415ac43c2e23c9e7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43941571e793ed6d20289065fa760c6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c8eaffc0c3267dc73f7ff0b5503385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c02f1699b5ea681c518dc513f79986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfe7d956be848fe03866bb72d9d45087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe4d23d424a5a9c82025900e61bf4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabcd0f7142a61f62c691024e2a511789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8913aa42d0c70089cb1774c265bfd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e0a95896de06105bc1378c6d2845391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13077e924ef7a5a70f4d145bbab40c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e96a98fff67acf282565c338eba8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d5abf9040a6b9ca93f33c07f14f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba885acbbd5bb387f7ca6ac49be8a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5b8a0ce181ac54f7163d78c54c05f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fb6201d96c1eda9d63f1263da6dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e4cb7cc3c5902588a76078b7ab79098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9bcaa669e182fe90e8166593a8f2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bbd0413ec6a73a02cc3c45d1d7c9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f3653973d31aae884c24b8198153101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c4a63e0508cc5f408dc39d1deee16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed111c71d92afb1e74ca9451789352b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965c5d43f65e4b5cc60d7cb69ad585b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ca3a23f284a5990eb9004c13d212e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e8c35a2ff548168e686ede622904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b11130d4a880e96fd521a2ca5d448107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1569d0804e7891765af89d0f12198108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf4487392dd48558c7e904c5e6451109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f53ce1d282cf14bb8a979218c62a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00b8dbaf995b81c7746754ac85db6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd776704a368a7184ee3319d359413e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45303a2c1ee336047463d99631c37115113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf834bc95e580db7a58cb6ddfa5077114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14965b10e2f037905050e688223f5a9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb244590018ea46c44fd57a6f9d1a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3408cad11677cc8828088f47bfe5b1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011407494b7d1be3cccece021b657baf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a1ddb0f1a1b0a7b76b0a4b56c7cb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b355cb4021fc1ee19b9141d3f4ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371cce307a3dec070aee7205482d0cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c63d9441f247c9f7ef7bb4562156c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced257efea1b8b2fb21740b3b18413b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ba8f59e8f69b8065423f7b12bdd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db227acd9b6e46cd3dbd943db2ff07fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a22b0f0a15428cded2ed3c0853a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f90352baf8ae0216b979d9ad2155127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6cae64d429ca7cee7a5ac791f1d5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25d0c6ebacff655b962b91ac701b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abfa41de264cfa74d0deb448073625130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a36ca7aa5a7d6d424018ac55d69fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b573bf8332daa21f2662ffbe23ff20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219645bb56526df1abf9b123b57b5bcd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ecce3a95aa0652d49dd1ba5082d5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee37987e2dbd6e80b44aeb52f4ce3bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c93dd9477a960dcd314850f7264fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe74df751096f0ff71f76f0c3cc39c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f845927c951207c5c6276e47877668138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447343be50643400b0a5382b4f83ce3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688406e70d68aeb0b0c01e635b4912140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333348dd30dd06feebca90ac9b9083fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d2546071e8dacea6a650e8bc6a93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d1bdf1ff40f9ea43b5c08da60af2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb2ee08820997f19d5a9f742044e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918d06bc787d46196b80388ac774eb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4fc42d2d768601e561f516454668c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c63e15e65a36c0db39408869c4af5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d147b9da34d6480dcce7c42305955148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59a5be2bf98583b205f9421f89e19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dd91238d5f96a3662b04a0620720d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ddc405cd71ef4ca171e606f7d76f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b473c2303d04fa9cc7ae02747122b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270824732f2bf9195450de3c712522f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d8f5aa47e3d82361ea6d23ea75861154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bed5ae464588cbd53a211df11cfcab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95dc49280f4ef92c96c96ab10d995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6321624be65142d498b0a1705fdcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f1dd88a546a0e0addf912827c761158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70a06b2a02d3166ac80b9a33da3a9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6cc55f8ae00a597628ca54b1dcc1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03a8a1c8fcae5bdcafe9169c3676a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d182bfa02ab8ff539da8e315cf8daf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a3518d8ecb6c2a6545994263e495163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def11dae871bf4863fe1c4a70bdc71ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a59d5c285e50b6a8a4dfa237c52940165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a322398b03ceb80f018c0338ab42a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ac4e99c7c910035994ccbcabf868167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174891422ab95df57b5af208a0bcb0fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1977186a0e215634a9c93947be001169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752abc416f252bc08104e59a8d2d4e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f801573d0ff7227663f893863813e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92efbcbc872c1bcd9563d226a898aba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4aba3178e55fdece09682154d190173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76860e6d70fe4d5d64b0d87d6d3ac6ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13008d2b4a24c163a4a49649a5c50ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cdb651dd2f687716b108ea1c24b48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d901100cdadee7774f3e1020623698177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad61f6e9cf37de46a29a4aec15e79f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab512b50fca1bdb06bae5a209a8051b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8de066a50769479e500bec47e9fda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210bafbd7531c07f70112f4b98ddb63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f71dae5e85850517502dfa054fc53b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f7b72e600f61edb526c7ed820e34a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b458fcce8c83b60c00584e6efc5e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09e76018ba46af364aee99bcb0c716185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e153f41075219ed11ec54b1897d4501186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab226933f5658b9bae945d6ea5d77534187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7b89ffb840459eda5549aff72b937188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3574ad02ee1df9a27368c226ff283f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb0f638f79ea3cc5ea1895ea77a8da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27270f10e142f3b0e304381590ea431191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168d2c0b0fa30d57eed7801fd5bc74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d91e977cfe570b9b4e0c87fc2b7af8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0a918bfc216610a45eed9c8f4b6ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc51ddaffe7721630ffd66d994ede195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79744438dc5b1d0cf866a473824427196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06833fb457f488279caeabb51447f443197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44a5dccc65de20757b6e848c2a8973198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c1da29ce6d207eb4f018652ace1ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87305b2321c29b962f50fe501cbf60ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e847fe193eb687fe16db07dc1342e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1252dd55ad28f3d278f906f941f79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d755e065161005df1be14fa1b5fbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f702c63a147121a233ba84a18d60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4661c48d4967835d136e32405a92998205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902fa93d5092d7243303597fbce7936206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e2f14ffa6a3372ad92359fe47b51f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e25c7728b6b5923ee6e76826634e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc7959d55acfba95ba168c8830a8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd061b9dab558d205b1aff1c37d10b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0fcaaec91119449a45d2c60ce538a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f92bbb43c05181acf1060070b160212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecd7d9ccf3e6a0815cde126c75cea8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ba9145de32bf569be7734216f680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d080f219c27b8e57b12cf7783925642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a73fd9f9b8627b174a1c9d734167d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2122af4922932e25d2d8cbc2623c9a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0e9ca60bb089b560e3a5b9202377218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bc901aa96657bf64270fe1d65ab41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c0f6a19bf3413e8b3e62613e4f103220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1b046c2279e1bab3dd9dedd72074221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56367bfec9a3189b4b12781ebb075c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d485232d6a5d6ec7b6ddc8620855fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196381d1dcb9c9d7205f74af6ce2d0a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84baf9d4d25388f79ba6fe78e83f18e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79a1037aadac12ec78f1613a5e1fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b923f851ee248ff911182709513a6a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7374972e8a892619c03d86522837e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca00b9259f546d236c6819a5d4e5ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560ab5af52e78f7f789578b70e39ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600cc213c268b7caefbb48da3c01bcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0830c020d537f054b765318e3f0d136232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b568de361d148ccfceebb5d173d6977233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417c5bacd787dc00cda44b993613af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dcbc2439b83f679673fdd53fe081b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb440fb121fd6fd36dcf14bbeb658236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6ea6221289fb5a7f40286ae51f17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6821bcc6f5c01ed39ca98137ed0c746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913573224c89e6de0d263b3173bd05f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230965017e97f3e81d58f57850eb7e4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6f3a2bdc8e259ca8b1f367b4b29d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c44b8e3751dd2ad1d8f48277539dde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817b06684514edd22a6eafdfc4eb7ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a5421bca2a92e0ab280ce01c7f30b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d01d9c35206429608f60bc0afc05b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4d488d968bafc39007f09d683cfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e62c7dcdd4bd81e9c0984c93a5ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7b3550fda3110a101a38152037fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c60f3a941edb5303eab06d4266735249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edc6a8463955c417d4e823ee3a36d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75561befcd6ccae79f24f6287759931251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a37a7d305d2d46a23f434e7bfd74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcebd5f57fd4bb6c832240148b76a9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b6d38af2baaa3caaf04d479d0bd04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38809c19aa2ee6cc646a85c8e9bbd92c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af889c0f914bbc8795d5b004d0cb7a16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ea642e41ee5752bae75fc31c56eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901dfff8e07c8e667dcdf3e64ca83af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c70223b01f427787b1483f333420259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0afc49fdab12f9d28b1623fb13c862260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b994e259d37b0cbf6fbc53d962c3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442474b0fe937cfd172dd29c700fd3c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46f3df1ccbea19f99721fb589b418263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd1898ea4bf51ab528aeb03492a791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5e59f110bed3a172178619b294ef5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942533763d9667b4e8d860b61d761b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f694f42502032400b3670939bd3e02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c988f682d8962aa57ff8d512e861046268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9c0a5ca29b26f0f23c88ceeb6ff66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41427c4f481ea7316ef04d7b3e7088ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776c460c967a5123c348f0030279c2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01890294b271db7236d4dae102cc26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843be64c4edb131b1a338c7285c4c83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6b99a71f9dba30f02e6eb39e71c12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51282b03f6095033ba941124b3826fc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef6415c897961a957d444ac586d97b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442be964b7df3f8f2cfa77daf1fa2dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4c6a22ce9f3570f25a6e143e69a6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a18ba539cf9d2c72520fc18ce6a39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c91d86df65a294334ed75442b01a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502b032720501f408f7bb12e5fd369c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f4c97ca97ff911e8b9d3abc835b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f40014ea0eac7a35829882ef927fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eff73e503f342224626b7b54e2e13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6b9067dea9ce4a03038d1fd5d2183285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ced41add2bffbda7c5fc7c5d7227a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e74559ffdc8c80da3be482c8247ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2f37359131066113e3c7bafa1d8bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276d143d30b268499b37232b3c0610289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eec21a9b3a3d1ec7db723440bb4515290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e32652578320b0ba94bc87f8100382291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dfdbcde2dcdf25630c29d5f8948f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62eb6d73450f3a54f7cecacac78085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dbe3efd10ef6bdad4bc4294a7b370294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09099dcfd8269ca0114cd89a0c9fd0f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b19e62874cd340699d8fa0551b2719296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a11fded7091a336c1a846267c05f71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60352c5f3185081da21c64a1ad9b5d91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda17d3ec6a0d0fbac42ae9b715d23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a99a1892b00d3b0fbb7a222ae5d96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36671f1f5ef06d81f8668e514cbe22a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45254f719b7e61710acab7a2c559922d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886338d0d4432e266d506c3d91605716303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a441d55278884410b878c837fba39ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f017028f089f9e8f20977b94aaec85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc627c11d1359e67b04b07af001348306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef021b89af1f8982254315d90d97bf80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1a305b2310577908f9e778410925308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db879592e4403ce093975e26ac5da8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a343c3949c1954006389809781ced88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2bdbaa9b1516118f1d387df012077311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9976e67430b414b0213c2e0c1858dd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854db378c50a2adc294a9faede5474f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec32b1bf219abaa5bc0e928f15d12b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083cbb1929032f631d65cd144210564315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895cc045c1c53df88d30195f360eae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1b89406985f349ec8ce0bd823f59f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061616df92b32406266717ef96fba524318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fc24d4c9e601ab2a90e66ed186ae0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed20d48c6423f9424449c646ebe11a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77519bc021bce9e243fa01156ee855321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041532ecebe71442658441aedcc182322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7dfda859b1f75274a965b875f9af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109ac13d8f75e748e02aa7f1d0f5319324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42450fdb86358de9d1336b016f8749a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d383d0346b87734be811b6cf89f5423326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2aa460c4767f1e98e96f6b9582aed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1976444fac24f9e6e852e64596a655328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c1df284c7d84f2a43b6aeef53910329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecbbeb6941f39bb99df1c0dda444fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b684308970500243ad713d7cf3aea18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64439a343a673cae72b3fd04dcd31a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50777e4ec3358e9f126517070aa9e3d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4144ccabe5efd1dc6fb3dc4e3a751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbdf2cd6a19358e8f2f1fb25437c752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383b4031720c35e15716452c27739683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68512a5989ca6b25413ccb357d2af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec78bb3523f37739ac2dc1b3e2b435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f47a91e3482e2838d5c82e7a280aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201b7e1040772d1ebb4325eaa201a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b74e98f568f956619fb9275dfb52d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547c68cba269bb4d691b719a5dad85a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d0799b55f5ff20a83346bcd9f4d6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef75178bc906ddbe621bdf1c9a222711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea653d0a6e6fba01baf2b990b97b2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c5d5101e022fb17cf445aad45aa6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90239bb9428cd0983df0fb36ceb52f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eed242b0aee5b7292dd230d231e0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd12eb7ccc17e27d28a2658fe320e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7763de1f887f7b3b089b3c6280c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94189d31c35473f12d63f54b0c3201ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b7418d1b83b9db24b4e31652242c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc54610190b49e8c7f761b6b939da820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225cb1a2d3c04a19bb7a949103b984921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6895277e800aa55f25d5ee49dfa6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0899e2f8b9df894a4e7463ef7bbb8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c8e56d8d8ac3a9efb7461f546c9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9cd9b3b992442db8eb8c0647c96325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f8e1708613d7441eb94a2b165cb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f226441d52cfead397d416531fab2d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfa2041473932e5fcb3ede8b939f4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6534d21ff43f8eb3d89c0090fec794f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc6a4984702b76d4f23d0947ff43930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b34951459825c1a2f0786a4d77916431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b18692ef715015353f91c3595817632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0888731f2c60819f5588b5ba8901f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ea76eece72478af12dfaaf04687134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3d854871adec09ddfb9f38c7377d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f56c8cae0446797f3bf41b87fff0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ea6dd3cc19c742b0cc413cf7fb4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70946cfd78f60218f68fde199221d5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a25b319c14c3b096d805758ad120239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1253085b3190cd854db82e509d9cd7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e0c831fe744958875f41bc3e54bff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e85c805ffbc63b5a49c9023d5f92d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5dea869d32b807e300d3f543536b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178584645d3bd6ca813f9a7a8e90e3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc376fa64eee4be1f562f11540eae9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20334e894bf4e739ee8da38f0b3b78146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b42fea8752362c7313b544e56c89b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54eaea0e8048187ffa81f76784d5a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f11a250b71ad01345e5dd734e6e4ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92bf873299d762bc5edff66689d41350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7351eb76a27ea6fd91be2e214989951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7412a0a92bf9f18d7ac3aa69ddd61e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfce35163b1d63242cf7cb7f9b1c5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929df50c50893043f25e4fb7e27ec3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e1efe42ca6754b83a8ed07237d7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702580fe6d7cd2cfcd05f86b2d46b2d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ca24c25b799fb7d121959d95140557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03ba2cf05ac9c9cd1277e96442f2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b707646f9b370d5ac86b86c84622159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19591b085bba814c479f5d8cb02dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06bdbd74f5b287ba0c21e42a0d26961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae7fb4fe3a4a6b9494092ac008e14162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2d8742902ab73cec68eaee5963b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225a040853937329b887e0c9190be364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76c25fb8d593a8382b0eacb9617b7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5b9eed3c0f1fe7b79f2004e343e8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffac8d9d434498cc6a511bf56fecb4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3782179f2c9aaddd16c8d6bb2099db168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d43001caf3c1bb1bef75b29e2277169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4aa0d8b7a3a6fd3baa9a95cad04b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d809622ef0b45f0d428b0cf7484671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f4c9e3744c235f974e7d1e0847eb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13c239a852e6e7418f26a4ad61f60373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a9a0fa4789d9a028444308e962cf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aff3a87bca38bbbe854d819809a2af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ed95da4339d32b2bb0eb35a89e52676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d749591f93b2f40fa7631a4a10506577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad156f1a2c64c6661e41904a8f4d8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be51f42ab7a243d85bc3cc25fc8ae679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c82e0989f95d16f826b7645a20e26280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ae4c5dddac373be067450b3619cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff5bc767a5a495627f688a101803f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3221a749e550226433222c8ffc1ddb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804f53fcf8c978484211a2b86232ca584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d786970938cb49c3eb2f7706a9ea78185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ccc835e95b93a18735d0e0627036e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2b78217af6157fd0c2870550d05387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360869bfce978e4cb808987b928123af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439fa96aac99efc30049993a40a8e7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975276f99ba01d4006bd9144c80f816c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1790aaa41023a6773d435089fed7cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112545374a8428ef34e3d00d47cdde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f46ccb4aecd31de842d1cf401b69e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83f14a3b9e94de135dabcc6400909894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48123d27c931570e4504deb0e48da4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aa8d94cd99b9cbf9c8ab4a397dd6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d6a65997ae0c09570b8d95ebe751e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28587c6afbe0035a53210c58451f7ef698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cee9c4c6d1ce18e778765f26eecb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b112324e24b32aebe52d51b421401c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff90ab7d079d92eb60a20ac53215c8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc867ca607d3db51c05a83ab0d41d9bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d4989b67081eaca19c5dc9d5e02a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bbfeef6ce49b05e18e7bf28e067ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e847d144ae0ad3f6d556ffb3d697eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0aa90a6ee5948e0f9b560a65a219106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509ff1d371d4c5f366e5f4617338ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aca6fa07414b085c769744ffe21e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be71251578f98d03c9f500df870ca43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09326ed372512b88cf7ca70f4fbb492110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993416d542b233611ae05f29bd377f5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025001daba0fd6c197eacffd103850112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a119c5507699314cc0915c22163cf94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293713f3cb07fa424c18e3cda15290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c8ccca07bf789de94c333cbe674e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a32f4cb36a56a937ea77c9cb4ee8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99de8ed05e39a98df5df4517f4536117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ddb9ad874cbe480300f264b571fe8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64432b35755564d572952bd36449b231119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4547889dd1c416a8b9ca48aae6c97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d65c2e40d765a822382ff7face6db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f25eb5e85d35621b2824a02ba0fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4624533cb1a5635beec2d196aa5da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b4a6933c54399b22e746ea9cceaa6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869622eab6834a880936d80d9ccc832125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713de9e742fbbf7ecb34d65b8b39a57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad335d5ee9a68662fdd20c6c43222705127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdffa832d56b690831d32885f1f03b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a138d9a4b96608b41cf91db3683d68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c226295de4a5525610a82c244a5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb91cdb1cb4d57e54e5ae16d297803131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab187da421d9f6ce44e9b71cee4204132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceb119fafb2a25da0ebb5e26cf632d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174779fa08c2898f094b41e768d3eab0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131bb857ec628d795242ca9ec67e084135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c348e6bc72464d2709b46358ec72c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a9487558154345f818a8d0ba6f182137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4363c3893ca0bb375419fd0dcddf62c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa6228a77a1d4f32cdd9e734d76f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1953141708d2fea1701614113324b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef056141387100efd3f2537319f497141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be1e2068e8d32d4ab25cb156f2ef76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e930cff30accd8aab4173cac470393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d613da760918238ea225e0fef9ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a5f2b91bc1aacb2ec3d73b9fd254145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738be3d745e81863c19187fab33e136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e3d49ecb20e06205eea49e730f1be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d89511ee16473fbe1c4cde4af45fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a87a28ee17700b2a8dc3cd696f43d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce52670fe23085a20b33043dafef00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0b200bf2e8e9616bad58ba421625f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e60a92df0f08a966fc6a16970c4c89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248fb59aa92ce97783fae0fc5f11254153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8809f4781d0217b2131e85489d63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce2d44acc0c23eb668c04008ed22c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd95c8ca99a9191cfdd7dfaf30eb970156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d326cfe146c956833a140f87ad2b96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710864e6882157c0a7bbf12fe182895158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678ce3e348aba7253e3aded780d8b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f85801d09e8b8acf5a033a22f277b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7238c988a6759a82fb7b2ff4cb2c9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0afcd324becb8133a1522be888a35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcce807bd337f380565a953f4976b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487a19ccacc1e71a9572fb0344fa07d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30e8161e9dcac8295013e40c09686165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d82da3a2ded70fc2e0cc7057d085fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ef36d94d2197233a8f22c73094dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57db41aa58c3ad202c9efa82616e91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ae24b0a37c59961704b356f65bc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df92fea581a788352ce3719f6e39f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f8e2a9009d37f2325d1d703f69e5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7e0abe6161af6d2d00ae85e167ac2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0deb45632b7adc3af48554e8c5ef61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dbeffd1195aedcd753bdb15a01b63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d557d09e193f73b35b70f0620fd112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58552031e2bb3fefe556258adee07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71428316ccad496910d43e753aa8e677177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb91c9f02a48b18a74fea8cade156f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4719abf52dc3488e3a1829ed2ea31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee43ff8f886269a4b60c6574b9545b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035edcb2fd054ae1479fea897e17b5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d270ac9965165512107b35769aba4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad9d8a4a561eac9cc6a521d2212dd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353de37f01dffa9ff93fd3c5522b12d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5e1277bcb3a6a6bf8a92434708b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02832cab4343739565395bbeb7c60908186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f1652812993924ed0c45e36c96a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d57f706def790c28d4f80cc46666f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaeb9b893f9c8c6aba749967d17fc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25124ebd0022a83aabe9a15b2784cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454620b63997a4179146aa7507519154191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b203694ae270b533e9cb3a0d96efa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83111a360163af3b645921c4b1aea3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645d847d87834e4aa6e0ce8664da9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d234734b6a96499a6791c6aef4bbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e3eb6742a02e9e37eaa03df221fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026011e48511309eb875c8a854d959a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea668683d689ac39b5c5258e399d9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b9dbefc9b5ad7ff1dfa02a0f58be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c4103f71bed86f347a475f321fb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b40e7c99699a6c8362e48126457a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c3962066daa00784870ad37c15f21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d0d727f45b851b13d9bafb6fb5bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1a637e7899f3269364cff2b23c261204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ada98c20c8d5445978dfa53b20cbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a2a7a9f49cad22f99057f6f8ef441206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5ee81d61305892f2252b6030e996f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f70e9f1fa4cc49612cc5de99cf51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ee07271ff4949e16a470fa749cc5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f175fe9780111dac7a8e61171445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e997d6d7b19cee774f5fe542ba3ed8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72f54e5163a5c69d99bf1641430b9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02046d9e595a4f63fb05279b833cd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcdc10a1632eed4ae1739ee1495a2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bd21d8a624f7fba124e765c040206215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c4a01597de17610938b5930bdfff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960035dfa7d769e7bed09f788d1b3696217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178644554524394642c2b4cda6ae21d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bdaaa019eaba89db1923976025352219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87ab3ca667c169571abb164570cec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf335e05289b826a6c0619cbd7c73fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e48e2609cba5bce9d6bcd6b9214e39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981468172a146db2902c7155e5c2f020223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f301972d5c141f2bc30dcbfc54c1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f5ff9e4dee5d8d3abd5d155c1078225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3347f191bc3568ce97218748f6a3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa26142855d4d0aada70dfdd89eb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd634c38c9fa3a6153f80c7b21efd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203de2b6632bb4e91272c06405c5bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09804decc8330ecd4a9c76f3e3800230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0130e84d6634bd191c71552c354bcd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eef905d8c7b10b5c3a51978095b0d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11108e5d083a62fa58e383226f673c87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17543ebb54d6a19f20715071c90def59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd448729992d96048fba3ebff08e5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a09f9ed0248b339df8c831341f72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1b7bc333d5846ce979a7eb754016f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316514f2e78b1235af9c1bfadcc396c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319095ef1aadee3a4288a0ec09d26cdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972053167952070efb031575d3d39ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab875c9fb829a609419332d2c054b9aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5968188cc71e2e144679adab1081f56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f2148f550621c05f65a0ab2ea1cf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb8b24be863536005fd904cc2122b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bd27e44f92a4c0112f37fbb408748245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567137f619e1190387b7b0df0f28f51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1261c121b9f8909a06703f064eb924247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689be8543c7f459afe70f9854d0cf2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d8c3e7395fb93f94408b4aa7e279249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1fcdcd4d4c5ddf5320812b77b50c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e088c16d887831a7ba9f946e1378cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32336629ae47587795049a643905ea1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8235f8b48ba1f6d0a3c0df654dbb0fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8864a5abaa6863f2152155ac0db58e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c4fcd33af2c9639bb2e3b990abd11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f3410b8e38ab052d5e7b35d82d941256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6797760a0b9a6b19ed26d2208d095257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3234f5ffa492b99de0ad29be7314b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce336aa6cf0f5b9293a8be76fe3eb19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d877f069c27f6846d911dd6207d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c05ffb93c5d435068057556bc4bf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409ab841f45acf04edc6725b3abfee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa79ef7db839770a3f199b0704856ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f632cfca6ca676d75d833fd92170672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ad61e912383bf745c5de4be6a2e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd6a49d79ed474fb4ff26d7ed8e0d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5430bc1ec898b6e227f3fdca55554267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a39214ac7457c7abf694d18a404cb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18da68850a3930d28eeac6c1bf0a1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4abbf8f059f3f7e9215f9ee90dce7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199fbff6ea42e6dd1ab2e0d61e0dc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8fafac2defe649f9a1ea10dc3679f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b45d93ee6783afd02441707348c01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bde9676287b81be8e2e2a61f62ac1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84121cc7d22748fc1cf17bc1bd3f96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9443738368ee76ac8ec9ae52ef4261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85560f5220845d3be36c6b900ec83e58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15211cf0f9431565ded553c115dab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c8764e39e98ede82db4a106fcf11d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f7c69a15a8aa2c8333504db4398a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029a2e359f3e2df09ea652ae27a3d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8500b3a0149296ab3e98d59ceae1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95091ef66b6d92d2faa4307a9af642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb0475b2abfdf7e220809e9b066d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1cf82a8f94933902fdc48fd5050ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8fa1f781fbcbd8be849259a49cba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172510bd60654d5f7e625c30c6c73b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff98a1d082da623fd5ccf76db39013288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1527d82f55ed3b8587e4c41f788037f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ec85dfb2a877a28a1067056b673e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0ec92013b3b13f9417334949fd9de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5bae10b801ab5744d24214fb077fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0aef5b90e9f049038aecae0b4e276293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cb824e873ab83e927ba37ee1363b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de98b3d3b563bf3656050a702691a9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eccaf1fa4fe01d39545e3725b863bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb443656c0aa1e9badc26fd994eeef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3c9764cb9ef3a04503490bc5ece06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d7306ff1cde97205a558a7249c6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b219ec5375f85727d993e0fe70e7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c3f9db158f6aede7b9918527beb18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f394cf9082b6dcd32ca75cba80a3f02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecc7d221902e05f45f2e2fc1a4a987303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394104a2eb115a12b40fc8600c54734304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dcb743131590474622927e1a56120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbedacfb82179e86bd5a8585215879306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c6fb6f9f38845b531487303072a8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6371011790078df3de6f0f2b9bc152308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11924e6c7a9787c6f262766ee4b332c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92902583500bc6f37d0e35b198eb43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d1a8e20242438fa5e0a1c59467b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb1caa04a35a7537babf4dbe56099312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6960dcc7777ca8469df4c39843861313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb558a46e3048ad72994a5ca9afafcd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a31c4be4fd2a6f492250485b10ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa6cc58dd1c069b8a05854fa92c494316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd53a1bfe1718e84bd471337a98b16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f37ba48e96d9f3d24b73ad434a75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8afcc04450439b1e541bb8bfdcc99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506ae624a855d45e500b2de786ba52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daba7b5f7bd330dcdac02148d3f5377321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e90ba4a4d62626e7ca391ec2c4bc21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5775680e75e33f1726a57ca2c7693323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50c0316f20b687e9ae4d57e7054165324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a6c265763eabcec5787fd5bab1104325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>