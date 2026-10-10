--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d46c54f2dc5a0b91cd5f75a5c13d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb5eeed06dfba9fcebde8029feabc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d92b94b254b838c726733c230f1b2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823be878a7f5b32b3227fdee479970a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b744c62df4d046cd235bbeec34015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8f688170ea376adc367ad937949606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f4d11207994307687c88620205557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b3398eb3d9b506f3f174c13498728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f43cea82cef5431ff165bae0d7809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d434a38b34233885f658b324a597b4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d319ae4a30cf9c6bebc57806869bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373a8c2b11c7504643a6c34379e68d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d5524503cf03db2877ef6f106ece313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc02e18aad619b87291c2d4dab46e1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9525c209a35567ac0c922a07825db8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e3e91adc525e10dd87fe4a1f1a2c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51396b6e8d7546d424cdc7884728a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c1c4144386c0a2a61deb93e96b6d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f925486d3a0ad131b264c23932cbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d700fa27647f7a4d86d363df5a143b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8125307efdf0652541e5a58be8c24ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053045a0146faea0a03e9ee4be36bea622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e6b52285a648e724700508dba44b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103b3bb5fc7fde20d1633f0fc69c68b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e5143f30f380c84af49b609925c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92183bc09e6afbfbdff25cf66868d31426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef897ec66d042247d1fb683bf626127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26fcdb0913c35fda4e486428baed7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627b41b293122af26bfb5684b5928b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c9f555e00697fbe5816b36b0ca2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eee3a50863ea1b46ab407a21a994631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb5f16df6902ea6d7aebd84cad5ea332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f040c661da7bc15bc9c5ed97484eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098aeb75f4b037b999a301af5f8492b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e8888dad9913149b6041770a34d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2519836e346dae13b92edf65c94bdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b5bee994d4b07d5a76a2378a4b87b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4fb166b2f3a106600f6c60579ab0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d3d40230e4715fe9d72e3eafd90739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc261d5cc6c82d97d965d919b4af2c5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548bc10f9d60fb73f0cd4150ead5a0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83daf7afd0ff81cd47143068ca2f5c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33652be86eb17e9def954bee55214843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51235fc4b929317cd9206b8a0afeb8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38218c9a8602b1e39a1d6ebd8c6fe0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4bb9631a909c465e0f2eea89b5f6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f84cc9a1b242d218982c8c0a11ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f825a43dbc31b2912143016971e08848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a2048a036b222684bb3b41f98804b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a942880f8766f35d140f3bfa1e3ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36746ae8ad43a4661031303962978fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c797e9aff79fee35a58d36b96a58552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebccc8cfdadd63049f6cd3d558b7f6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8cb51985d38d57149d3b3f914479f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bed76f96b04f92cb5322d6b3d5a94a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233d709b7d705a1be3735437c64343c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240f2b8db26c66a6cd784d7875ba6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc883b7443a3a09c6f1146ad1d73a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c5f37cf6fc276349fa7aa2c81ed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98723adfecd7afa548347e0890329760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbaf256ef02bfc1688443a39f73a9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120dff91f998d35f57f0ac12ab489762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea1f569e59e6eb61fadadf6ec2a9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3dff30e5b1c7d2499b7c7354377d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c2d86ccc27e577acbffba89f223965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2050b5a053388192624dd82b66ad4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec38140f3c15e2b61dd323f2b1dd99367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a1fb4adb27c5e73b3a44bfaea180a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380f2cf66c46f11b91196b2d2e0af269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433b18b23def6c47e6f89e8c088ada70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9004558ee9267af7e58439c0ae430ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3423cf8d15d8957c47b65aeea6d445c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa682802ff270cd2e3419f2aa07c4f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed47d64b6685656c6d47153984b6be274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa90ef6ab0e43355e68515d5762ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fc8618b1d6e97dd0a666632131e3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944548fa15c99aa8e7b7de3a7647e79177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc76192398456e40a2ee730e19ae6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c706c64cd5b0328c92d3b63d2754579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8387c5a4deb95b476199304d1c5fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0892572c007f132c40382a8e3c69d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c064b2e8f58b80f002b40d3dfee6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255481b7c8ca97e6c29904c24b9439383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6ae26df1a0646132cefaefd050b7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f25080290212afe7a97a6e832ab5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419309cf6b93690d32f29639ddc3d7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e24cc11899ecaba6103ff4f4a9fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6b56f897d51d7e2e6400b44df46c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c4dd14c7bb5f7c497805b9c1236b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab8b756d7e6ae404db59f69a2a7bc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5c62cead880153d7610a6a42a0b2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b5ca371bf2a6b3bfb0049d0451a1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2709165639f025ba0c9a87155323ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98799b3c95bf66e9d7aab9f32de18fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cde8a462acba628a8c7a424166e36395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f376d6c0aeeea743a6466878ea567c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e01b5fa63677a2c58901cde2cb9f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62125bf9c5c5b04a919383f5b584f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c80739ee97cc9245e1cb5a20ef42599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d804c58966aef97ac2f3e049992a66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d8be535901401511f345e5c94d9db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850871d57bd72987075ec65f166cc55c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086182127aeaebee2db0f1cdeffe285103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76ed704349e23bd3f6cf9416a5696a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59a67d2fb0e61dd94282b6aef5ec9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a878b882a2fd1770670c189678e99c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186c28db4544ef5bddc73d638ea492107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e280f75cb8049806b0487fd387d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397e218c7f8c3d3872c4331070abea6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f793b5c98f08c52c55254c79fdbff9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6f13f892c2c59a5b4246e9c2832b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff1ce4890392f07c7ef26bdd4e5c83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc32ca7f60f769e2ed6d48bbdf6b752113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0217737666732cf37f7212bba91cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5272235a569f8d98cb9849e0864b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009d54c8d0ff3374cbf2c06f0f551be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781005d7f9db962415ee8d15dc8b9fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a74a7598cf871af0a4a1dc25bfc63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696f6aa4d079028a94d059b78849b75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8342b9939e72acd6de007f9eb1b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c6e7543b251bddd43736d6f06354b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf608602315cb04c9c42535589608e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550a1038c9f78e94c498cdd8339cbd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c824badf998ba2792b171dd6bbde85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17eda57235d1efcf83728983a48f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0449bc4624a0e7f9e6dd9bb7ca161d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa23ac08e06240a26c677102f30a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b1d2b687c103d1ece5d78383cd9c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a70075fa71e03b53e39f27359cee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd0d1c44a95c7cba9e6ab760f865e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051044d4873a8ae75f66bc8529cc03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9536efc2ad2d6d57c94b865b772f83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54411af300b688034a2ba4d63bf02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a212bcb14656557199a22829419d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69856a02607b0a221484e18c907f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093008285d61162ad723894e43f728b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59169f386d1e8bd64aee06a955a824d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96926cf7bd30f04b64464d17ccae780b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad076a967e6c94520990d8b06ef51c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425dbf6380f649fca546ab5910ef5a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac159b2d83943be27635237b4af9b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a611ed1470dd77bff33ee2edf16628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c88d691ed93b4c2c287cd6477b1245143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f0f70d34a18015174f4229cabe34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1bb5fcdbabff809c5e83fe6b0820145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58ec2cbe1c3f731bc94243e7cf8aec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06738791515d6085a3a92e25da673a73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912f8b5853f3d66ed0e9388a76f7748148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dda1c0b2dd1ca1ce8459eccb73094d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e5439e72f5e54432a87d15c72a0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972befc7a5e4558f623a19046d4fee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e47405d69bb7ee8a94006864f3edab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8461dbad2fd65aef8604d620be3edb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457fa292f4c3f8ccfdcda4ea4efc121154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf1f2510d1434342f4e9147418f5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce464b9709bffc98ab8d61dda3401158156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58cdaed0c03bc826ec73da8b724eef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707231ed95930b75f600857af67dbd26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806278c3f74f07b2b7eddb505842104159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d8714769c7456035ed36f462d4f43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d0ed0bb324dfcf8eb95500b92c0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e1ad20ea90735b78a471c07e036ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf0f67f53f87fa8b71b83fbb607147163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f159c00c34894320d7ea58cf73d4df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000ccb0a9a110d3496c13079b046ecc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04226d186a8c068f2b05c0680fda68c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1dc2347385eaff76e851ccdf002eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5793d0aef49b8e12de89a03146c03c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0b668ccd701d6a015a2098b8f49da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a96731bce7435140f0faed11e912d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e423e9ff67c188c1e8ddcedead335171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d209e1c1963bd8ad1ee3d15a50c1e43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a1dd1316668c226c2b53e7cb30466173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a21b6631adba51063956477986564f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2745a325d9c5766c623dd6e7e3656d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a0c2aaee3df7fc5cdd4d005a82848176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf50667bf3e890bede99a1396387035177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2de8ddc86ac3b378a5fe884c4472f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f81ff384040120475a675b548ae6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b856ae3df2f5147793a709711754f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c664ef46ae38c939fa15ee2f466b46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8858e56acc1a68897db36ae560be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d423d81134585c98d4f28586f74a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0e82374142fb611b099dff27e625184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b40a3404cf02ab4202686add7e93f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fe851ee14b45b134d2d4e85502011186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73648d47d83591a9798d12aa3f16f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b171a07436ac7dcc3f23b22f489eb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f9c65314082b87d09f2e53977114189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479be1b5baf767cc46842e0a38e2dba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c358cce18c8a7625f24cd2dd60b1dc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1f3299452d725bf4c382216cdc303192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb94b8a0eda2dc7dd68ab2e090fdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70920211c1f843581440b5de88017367194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a794a47f4dcf97647e4ff2f87492b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb06f60645514bb9481463bc86b52f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656834ee8351594737f7cb8c7deeda0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905effa59c4cc749a919abb8913b6f74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bfaaea0feae7e174503df6b870e87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f5c63da803d94aee22bc7bedbccfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c646b556e0a39b9fc387a42a2e510c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084ae8927b56349ba754483f7ed6181202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982989b5392d9a7705781e28f796175a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cc6de39f5dc0ef53ab7dc18ff14a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a54e8fc34bb54c0bc7eb79850dd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337913ded0ba2e2153ac31705e376cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a888ef7a556abd1d39b449d25d45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aff465314a4a783df9d43effe87fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fadd817c894288cebf7717118bf1cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a735d8ace5134803a49aebff8f9fa10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0043df94e9823bb3195de2f5f06d2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82fe4e8e1f5010aaa30e7164e3aa1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d51941a35494d4f681ea259731192213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd2d46313552064909953e531b9f5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56141a5aeab70549e0d22bd1f842fd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023936cc544dc790a3957e20539949c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2e7c3bc34cf51b7b530b178fa75a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de2b5471a98fdf46126e15d925dd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728de01b76927353526782f5df540d51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd010048a415faba277abb4f8c1d114220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f1b2b40f173c04be3fcbc25a4e35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f54aa8aaee9815527801255227ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff93cece1230bf5618419af6e2e9ab8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902da5c6dd4831a8856dade3c742b722224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155431660faae7c98df16611a99211f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188c3fb63a8a9c33ff37a895fd090d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53c34cc920b8a1f775d0505c2ecce6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba249f206c0761348d4f11de56448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7af64bf1f98be7451d216f6ae564229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581cfe15dff799561ae6d3582db93b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b346aa582c93ed4a2d10bc14574e07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747bc28e3a5eac90bf6e6b49d6a27f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a9cca8e22f841250d7ad37d943af8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c17637b93582b65a0fc821d1cbfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc05a9d1a8e7f661dd268b6ade6d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123447cb299ad62296fdf2fda180040f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f398631050526a326cbfc8387abf9fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ef076b23838882508d88f349212c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f146640ac24108ee75b8ba6249de8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb710938e27dd77c3b9f75749d853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810785c4d628e4abc60eabdd88d4b6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d1ad8371a8ca301bf7b019a078d78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8843aee99ff732ef3af80a3d65f528c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d5b105466d47fe92c50e34b881652244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc7bf419fdf696d6c9c71ce446aae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657f32d42da749547af65138690aec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8fbb01deddb7c66a90b3ddacff2d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44825208c332f543c730ec780052797248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08d42cb4acab90fc37bc6aca04e9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08af20a5513ef03dcd62baa5412572250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b89632df04ca8ac2dd4729e8a7ea83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633db6e4827d5c2730b5c4f639fca214252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7033bedc733e67abda051875dcd9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5812ab5a9a6556785edda59c3bcd9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620860e2054fd7357e95926b6407a7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efd21469709187cadda35bd3ef8cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd227a3f12688c9e9aae2dddb673478d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf481758701184b7f56ff311be26859258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c97881f49fb96be565360aa3b008259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a018e0d835ae833355ab08e9e2d89b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aaab2d35b21d0fa61b9020391b311261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cb254f6b2ae8b160d8557bce895ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac3f120869b1df5f863a6df418b757263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb3a8f31d2af3b17dba9013b4c37a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b95175daba81899c0125c20cc128da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa38bad7a40a1529d2f02506ed454d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73d9b597948462a3526734e0e66be8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61b34853c6d01967d694bc8fa3478c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b338840a5c6e37e4a1369555901a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d07d826a08103e82fcbe736230f1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582507a3648f26dfa42ff4ff96da9b10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171a54ded1f6f1986ace53b55baf2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52af455a2e54463345069ae788cc769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a019bb0e4b4c4462abddcede3451a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad675b99f39f40e8576c73255c83929275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888318d0c122746b37a9423f4345a77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f469df558272cad65f093a80a542277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a6e0bf422fffff34a060ab76d9f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0726f566e6d3dcce3fe0389074a92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c8decace86017a9b5c7621fd191a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1e8902464a88416ee914de93c4f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e826befd4ff757f1b21f694a3b29d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20628bdffc44b0c54a668e7b0869b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b40c6cd4ad6663a68cdbbb6cbc0ddc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a48b0748497e4f4ceb9f0d85457a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812693181431d6b8768bce731932ba1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eb6ccbd763b1f9bc8b701a6fe191b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccdba111b527ed386958f414ff5b92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4ba268beadcbd3d1bacfa489219cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bc472d7c91fe316581d7f634ecc3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dfdec0f8aeb4fb314dc4cf941b72c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601d4a109db3c97c5b6ffd4904dda5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e033fbf59d5db521a03018cc76ad4d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e4df93a70e83f8f663fb951f4714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559a93bed95acb4f0befe5c7ce7db4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f8ee0a29b975207111494026b3d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2accec6685e7159cd79a9fb5177db0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f053283b11f09a30bb6d032c04470d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bccc14ed3adac0a46f4282885c29c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77323cf97929472b64e54cc819537c15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2eb3c520a9705566202efe7dcef92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a88a19576f51875729f5a5afe21d2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea29ece7dd116fe9b9ae76b71a47bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ee739217068b31323cf646fafed8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b264b7664ae63da86985ce6bda3e61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c4363e7049b0ecc4839911fcec36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08146271d058ce163e51118315c8f5e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d851cb2608c117e4a7cb698af13f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2856d32b8c4d0d4614f08374b352a70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986cd84ee1ef447c98a73a491d011dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340abe3e546ce58d62a3ded4d469c0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137fe2aa15c862e291d13fa5c24a53d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c653ab21c7f90b9775b6aeeca45a4bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534442b66b8d08d56bc66114fb33a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf15c65570e951561b24f89fcc526315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a6d1cf0f358517dd18d185a2cc582316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510082b16c56608ba542b099c43fc4f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b928254b5de10d4d9c39a1aab83cf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be25581e508b59e9a825f5667a54db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f770e17b5e5deceb116eecab2001320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d83a436ea375f27d82c33ede1d0a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a68ffd60b3d6aab5fa7e7769b1d0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8efa13d574d0a1eea0682fce64758323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c259b78624f628adc76279fa46ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dc21862361667a920c71edcc0232b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa2bd2e8e77a42b85f3e9caf7a9716326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d27d398b98127b5503fb2670be33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c366e9d8f529062232257a16b58a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c4133841e08db59d85d983c8907b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6fd9fa179b3d7591aa9b417ac7f6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3c23886450a176077ea9bd4978677331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc75e1f4642bdd727633a03baa2bf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fffefb9f058dc107883b5c610a4d5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6564795ea7c19177510329e3283ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7366d72261aee8a36aa57cbfce1092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec320c60dfc5a5157512bc1aa7f66013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc820978cbbeab1e00cd098e5f9094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1070474ec41109ec5ba2be55f84e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dff732ad4dc3d6b27b1bf1c06e9df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277e7a7e1d7f9af29b111d5736fa8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786206fda809437538bcd2a93ede8f368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7880eab676e5b44205e63fe6356109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504bd443dbc8266437120f6149c17e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03affced899bcb73fca31694872058a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d3263348abb4959091f17e7b777512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef7b4a4869f95dc4125b4774a87dd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f988f436b11fe5702b94564e3a3225614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ab860525a5f7165cfdb2c2a0dbfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699fd27caf508e291ab534fd1c53d8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc918bedb8f64afa00878438a6c5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df270a0ede5105b2c4da39f3fc6578618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5646a2afdf0b59fb354de5a1f9ac419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e3c38a80a60dee0d234ac21aff15620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d450d7beec7baf5d2448496230728a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e4a80768d3c6b140cd8ff8055ee922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec465da880b9646e88b3a3ff148d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d0d6862977b3bd3f2bf4db3d4f53e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68826c8f1f6f0dabdc11ae0430f5ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a407baeb7dd7539645313bb01e79f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70f40aaf6073c00ce4e0108833367c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b14e33b366e82abb6da1544782c4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7aef6966ffac25fdb752769ebd7da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14df5a460653d71af8ef135a1400330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd3c07b86a41c15f8374e8e1a514ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217883380c3b27905381f5582c8479132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b3f2c1b0c3f3fec0f3943e049df7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5939d7410302c87e1deb2d693e3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e948c1e3ae14785dd78c45ad4c21735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084048eb7a8c97dfd52d53222f75725d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1653236fe31a94a6732c4aacfe32a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b47a9b5ae9863f844ea412daf358a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56658f7df2560775f8d0b7d612bb819239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e121e2b1486bac259513f7e97c2a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495a33865f487c401634997f57fa2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9f9619967ca6f77d7fa33f6544f7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c330c3ba161763826f8bb2fb63a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c50f800c6e8682da10be2d7e004944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d734e6423566aff04ca37b5a73fd2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27753293f37c0c9955389ba16ac8add46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3af21c6133fc9d63e1679be4b788f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a4d1bb6f15a0a16ce84db0f37990048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb787963079ed6f2b07508a6d00b78d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1870c86e62e66387781051a770139850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f905515ed69cfc727d3043d3cef9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb8e3454b89d70f549480586440b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4366de8701ad44a057a9d8f18e1e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab569a59b8644cd4dbd93aaf75d4ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e75fc291cfcd80a10ecaf3bdd3d5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3219e10988522b5da908ade6234fac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba416d0487a7aec9c05c81c84911dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed68b4c6e0c69ddb6f8eb9ef7f628658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb8992d24f18bb22c31912143b455259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec21f18ec79f70b6df1b206db0039160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe82ced8959059719f1a3b846694f8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6cfc6faa23e23ed0f096be7747ee462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21084f92c8a65f9961df1252e7b6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3041865d9727c16975f460ffeb30d9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561502d89fca5a04be6e2e68dbe856b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c354d34db5f7f4b201b885795cce966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9c1979620bc398b9ac9025b35178f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd157cd38680413d907cabebe8f0a20368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45c954a36a81ecf87c41e0d688b53769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05014bdde2155c92bd213bf7a80b7a3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75814aa1fea1b1516784d2eb2014b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017df1607704424e02013b9bb4a2cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e813f1cebb1472e9a28666cec4dd5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f36654245cc469a677be53f56690e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e90703f8603d96eb00610f8bfa7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a019a818ec6adbf0dcdc9e1460081576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f86af24477cb31eb9072ce2153193d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184dbc89c7274b794368c8fc3b8a5e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d11bf5f0e9d77307ddea3f3405a87d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a323613255fb4fa1b71cfbc7d593780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e1c05f5cfc51016656517cf27f6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe52eb6d170dfe308a59d5e314ed182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea163596fce6741defcb6f64b60bd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960884502e4af8330d14f2a872dd033184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a45cefe3de25311e54600be686b1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c400fa1f3ca9fd930cc934eaffd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef805291d0f61392d04c0613b2ae26087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cc5560639858ebef8a054a1ec35e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c43e4915504550ad324288c2acadf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b086f3a4087232ab9f385eda571290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd615af29a62ae613f048889061b4d3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a13ef504da1b314568e21396c2f6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f331e998a5aaaaf0866bb39884ad9de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4431c2e8a2e2913476159b90bea192c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b057e39854826c7dd503a499d4dcf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c2a1f9ffe932b97e1842cc74b9bf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b983e86aec5a3bd11415cd7e3d1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c459f1a38eac31376672d20f7600898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6711f83263b16b8ab385f6f27e0bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dffeef5c3c0d5573c9b667b15575c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6d872c314cc14b5fa9aa63641e491101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251659e6bcbd2950638188d570cf62e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beae84fabdfade69d6b4c50a6ee239103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8241cfdec5f9dbeef5e2cd1365052104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860741c7d723a16aaa045f79d831d3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466de16605ec4158a5f7081d417b6bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a3a15cd55033ef376843fe046ea84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287146152dafc4cbab38a8bbdf8cf50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a03231e63c3e1f660a6328d0b5ec4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bb7bb99cc20699bb3204ccd0e6357110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26bc6ca7f67d87653ac8adb50a376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d452ea82168952809c5d1023f613c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eaf3e8f0a12979dad80566e2d673d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9c712ba36857b98e994be0aa96ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528ab737d0df45ae0c50960bda9360115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd3dcd82cedcabba5ab28e2cda29fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153874ffb9d023d67b6d9ab8bd05284117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6da38b040f17450eccb64854133379118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6d71c24fde85d1b472002ba30b5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feabaa75fcd42fcf0fbdd2544ae4cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a635e7845685c09cb43a2b6f5f75ad9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d34778a8b0301d4d4848fd4fdf87f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9defaf304e30b14949b771d372362d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab9cb8613a992f32da967526d3314124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e0678efd75500a8cf697f5694108125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ae92297ec5dd293981704209726a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a21972aa9ae2debb5cedfee869305c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d8927dcd12eff0e8fe3fd73ff0732128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497922fbe357e7df0b5318f8ededd70a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ba530d47108cfb74adc56ce0b4c5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4165b7a874854544b0fd76aa005d73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b0509349a64b8e62b91f9eb479678132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854cb3c4c98101109b9ca3d6bd701d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c318434f2d2a95e4aebbc564483d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e4eabc45ecd0b2687d70c0534f3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c8c02e8be4d63278f6f4d4a608a15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31e70a5bdfccdc8a14dea81cf1ebf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaecf705d4f9a7972e5a0b6e0e2121138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca89d9b40e1e1f2a1835aafbe5202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a02ce33182b0abd94ea76b0aa4bf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8c3a38f56049c41df355a175a6554141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90addc61aef02d011f62f90ec0ed41ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcd521437c527b9fdb49d80ed5a27d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a539aefc9bd5d0e2927083314abe2f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2a18208691c204726e55129451326145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30987a2ade1fcf73d579bf0b5b2f0e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318ced38ac0165aea113a383c7f8ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dfae57bf724ef7b1cff113dcf4271148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c981032f83e5a7e2245995bdb5a801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc81ecb7d83fc66085061f115ddd66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952ba756523f61d6438c4ba706e81c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e70685e263eade79fefc999b3839a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85469c765d69b6f5c98cfb249c5cbec2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f386dab8530d4b370dbc806759f8e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dcdf242b9707b7dda591d13e6e934155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076fcf1b8da4513ae0d46fff369881156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396444cf064f56aa6c44401d5bcc5369157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3fc0a319bc676e40a994f6752b256158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f705fe06581cd3c4c8a76e84d5a0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca8d364ff4d450d3c2ee446f36ccbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a457bfb96cd90e1020be6b04d94c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4eafd112686293540e374c53b6a5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0387f17df648a7fbd5dc21d299955d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b62110981cce113116083a978a87fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4760fa792fa568bfb0bec6fccf6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d874cf8edb9ad846e15132009f28e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84828d69ac9ae5e16e56a1cabbce4041167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330917913d14e18e15e0e5c2908751b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1887450c706ea1c4985a5c88f0214169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cfd88176e5d24b94774ec2d1807b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4192b50969554d858a971d81b6da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7361c27e574997ca796864140aff0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd8f620f0e6b14383dbca93232bdd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561ac993637e5006a70b1a463292db2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67342ba74c17594552c986338530d6c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d644b0da3c0c6eadb11140d8fcab7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf0047ae4fee543d08ac03f219597177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580ce27551f6bcb75f793f1ec1f77a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e3e9ccdb61f33911fda5f4e2b3a04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078016f7e5911ccad9d89fe0f9861d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d59dc4a8195fe25b998ea68354d2a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f05228faa11b94f1455517e05c0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030f41d9359c6d7efcb8b797e00a628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778555039013fd4c34c36c6713a55592184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98f46a18498c78bc44ecb05012d9c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1278beb5001def558ef4abf24352ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317e9aa1fa2c44ae1d3665bf1f79898187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733c269eec80dabeeef1f2ec116eee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837c71841d0be9dbbbf8235d144ff2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ded2513c27a981fc7e72418d5fb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717ca2b9ddd0726c7e5725911f220f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d7d5540412b0783088b6b63fa0623192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d69f23a7e03f0e857adf1090c3305193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537446694cb71bd0c0aa4e221d284024194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da1c0123bee4d2b46ee269bfee130195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc4123eba87022e45b0d7eccf87860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d241f1f7a3718e96e616ffc424c3a8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27171528a1756f8a62b85cf62e67e5f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b4affca1aac05d7ff01d0762a2891199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f46c8bf55dfd92da13e46f5c36dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfdd74f0160d04ae65d22ac82fe86b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33273352b18d33ffe84ffa0e21eedfc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9de6d3e23c3ad3da959eeda5551b8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49838813ac40402134a415fc30d194204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b2d925752d4a5e8508304634ad945205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d2439da2f94f2024632e946632cc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bbda9d2f29705c666e71e0971602207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828092765b3fd8dc488349986364f0cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c525ae20e0340580617c38eaf56aa6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50452386442f1e268454ef32b86832a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15f2c66724a51380e67d0e2c902bd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f8325bfe27704007de20c089c30a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9742f684c9885d6fc8278e9da6d91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910677c6a799522efb79dfde85b2750a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffef13ac98ccf8d82fd0e88b806142215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc09a5c5d4e8c4c95674c73fb35affd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bf55283b206c0c72fe886be91fc35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71e3441263b4b04cbe98b00106113d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cda73297ad30860c65ab2861a4991219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1efd314e1b0af04f71319e0384278220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aae76832463f2ae8858e531b3202ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549b3f2734dc0287244b1f032ae920222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022945897623743c9571467e77025afd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce605ed811db26f0ea38adea05277cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151678518fe22ed576bef6625a5d0166225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea2a6d3ac0fa67565807c6f1e7962226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148200008567443bb15a61d30b333a96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6a3e631f879bc8ac7927657cea0ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9610b69901dc53bbfd33b2eec5fc4f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc135e0501b182b47e4d28bb022a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89791848a3947567567a9384a4564985231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba0dbf7ffa4c577c4d41b6d001cb7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e957c5a066824326fdda690d3da2782233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e35c5483f4e3968b694775add88284234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda01210381d8106cc039b3488048be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791b41d9d2a38053a92e42ab2f0e55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ef1b51f54de1903f8622d5f9945ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561bd89184535b29e73d88534c707df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15398a234ff54158d93d68641ece8aee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6570403ce4b5f4d716cbe4bcc937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb58d1c2ea7ceff1f4ec1f8ec83026241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9baabd7670eeebf749839c8fb4ba11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a583ff620e5a963963a81812da68ba5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a6442ee30a0977b32f9708d74a1ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58e25275046b0f99af2db635afe52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26832934be855c01903bd0abe99a8c6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0b17039e7bef4d61728251c5527d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd70e95be1ff97ea8fd6188e370058248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32226d6ac7c5ef0913c389d92f5f93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d9aa163d7bd7017e40da88cdbf35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0870dd0c28b0ed0862c3b1b05e40f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8303bcc239a97ac9f8d6bbbe0fef4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b26f826f3272daeef8aa296dab41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736371ee678de366a17e309f2397aa4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a948afa44da4e28bafe26ad628421255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d675d1dac2243da8c7d8dc7a50187256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c204e8ad399f5b924140d6f87d21c0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff0c3e15c52539e808c2f0f8afc5b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60d06b19963b238d01d07a2bc205c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b408f2ab97cfbc06f478eb0a427b86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848ce861b8b1165a62ba3801a9c3c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb96987002f75c4d8e427eab345e76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9856d5810165682eff445fd951a90c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503da04af371994d8ecbe4f221de9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e20e5e3edbacaa6ccf093fc2b97f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261187e5f7eef363f42d45e617d8530266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b052b29a6cf43e8fed2f80d820cf55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83274617aad7ac5abce91000831b3e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcc6f780d1b67cb031e2771dd57e27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde37f5b0a70838aa523a8537f9060270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f388a0328442f770bb97c2026452b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc0b4f879eb7589ee78192189abca3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9c5c7fc52270a096e0b9bafaaa59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16946aa5c6f14d620f2be01860f6dbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd38317d2a158d62759564939937e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ec0d721a361590284d692632d4c6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fd742830fffe86a4fdda6d52e666f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b7f334b079bf434f3fae29bcdcd0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c890e6161684d68b4691f02a717af2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37587e4f57ab548a382e2150050f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d217cd13eab4e0840ab33261846589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81828400904ee7a166b6d68ccdb5c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cfe94179d2f1e9ca1c6ecf311a795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252802ab0fd48d843a77920afbd5d10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512a7730ce6f605f0fc47f0997b94bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ff86bfd1e67ef359254411ced389286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c12736c8872b046bf93559b7ce21b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515233222abbaa43c77af9580a2d5b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b128a6d1404b45aaf9bddb852b99a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e73fe23f34ddc901320fc625da33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea63166cff141f30775c131de7b7e12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8c7566327e8ba5dc0b7dd5b5dcca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c866b00a3e311649cbaa2a8040e88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d505fd63f42200c661d55fd6503780294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ccea1fc2f1490ba9ca582d92a4279295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eadb4093767333dab6f12f7107fa8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b6e35bc4e6c8c433f38870760e195297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02ea631904a37e1d429edcb782bdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f2c1c2b699392ae6b22e3f9199017299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeece8ffbfab1fc1a3c8bca420b026f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee5f51db0e22369035bc1da526accf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118088c7b239d3f0d4a496872c0ae873302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3be26c90d08657fb258a614e9262303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee37fa22a210c865bba4941e1fea6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f33fde6e47f59aa35eb00a3ba7edd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b536e6c54388fe469d71dc421988c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a3e65aa4939b8fe095511ecfd0c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b960d6674fde045983222edf049b89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8589e4e0117ab0351dcc2e01efbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333b3ee6fafd6f4509ee0f6bb03bd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c75a22bc33628813913eb908e4e036311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb38d97103af961a41e5b7e37ff0b62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe2ea88a742b70d3fd8454da80614313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f70cf01885afb68ebf0dea168aee8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011611072c06e303c39bbe3d873e30c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560097f40e96c78019eb7d8442d9d9a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1e36e3a724c0b154b390261f33a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95b3239d1e49fad079e036fdb20550318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e183e92314d6d1f3aa213552b162b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5d8ebab89255109e2be7b2c6b75b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6afd3a04e4d3fa6bb8dd5dcf3b746a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea7b8ffd44db9fb4343007580e536322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870115ff9f0637b5713dec9f05ca64c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42856def60f15b7795045214c81504324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f410774a1b7a303b7050f51850aa2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>