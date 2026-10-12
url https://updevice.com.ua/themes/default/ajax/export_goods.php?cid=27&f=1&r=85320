--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b63d0b69634b475f3bd2f1ea9adf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c18ab5e9418b3a214243d93a372f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9d9847d6199918f9032ee2f3ea5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1b6c8888fdb4630a2e5b56d912904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5cf1abd6a14c0013ee1e9b82c01da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1ea019c06111ac70f5f75bb0e266d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b288cc135b360bbf94555ab3e1a1ff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00b901e82847a7205ea6ac17678bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119e8f5d12da52dfd84ea2389af7889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f38cdf767327ff2b29c7f1ed7105210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9464a2c52929aaf252f8b523973411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9793173e07346f0d428de7aa79b0c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b58ef76ef9f1c8ef89b94f71ac2ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e8ddb9c618c20054ea32fe26ba36c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edba4f6dd9eb6de0b4faa391813425215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3b346aee66c759753a56dae0d9d4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00970ffbc52b41fb1edf5ccb0c393a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8872a41186738fc4d92d855b825ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85cbaf18041575aaab435ef7d658019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa3b9d732670a6c2b35fdcc680bc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbcdfc373ac6db1609bb8a21401ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba0be022b15e5167eb7a0e7e0b57f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746dba9d2064e1312dd52c68903354c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c8aae90e7a3d9aca494ae1a7d65824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7158b6c3981c2c9c7f36a5e8184741b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e16bd7cb1fd282f0a01b4a8ed3b4c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9551b8a521f35667fb5a0fab6c77b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29bcac673b8cdc9cac84a1ff754b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae2a973c407e1add1b4f1e714b122829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7303d14e34c2030e52960ccd17ca330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df1325a0f3d36b78411f85a32d93fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa6fab5b13abaacc5edf3d2eab03e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0a00f4ccad39c3478ba0467cf07833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3080a905143674988833014eac6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd6850a6ead6c358ee53f70411a2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269841e289d5865ba452979c5229daa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f213ea0fe4053d6ad787d85ba33c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09878a7561d5812b578074978b121c3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452381e65d22f1cbf5c49f58fab80bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ee4ea9bb0a476bb5e4c73fcbeb1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba98aa9f3f8b64ee58cd2b6019b3cfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f829df6571ef2514bc2cfad7474a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe59b84890969eeaa77d7af06c6dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c338bc72347bef373d96f4ea60285e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cff5f71823129aed97d66e27299d2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800cbb79df14f99041dbc7b6f25e67646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180baa86950423b3ea12c6b4137bcb4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f4d9d11582e414115e5738788655548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34e815027ebdb57fb0fee0d42817649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1070614f7d046ec3e7803800f1f13250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c86385d0ba10af76fa3241d13fbda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbaa283b55045b4f47646c178181ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f4035ce697248b528fdaf6cab972453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927fabdbb3deadd0bcea4ece92266f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b0cab0d1a4e8f5464f0ef0ae057d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba239110104d9355e01e0f6ef15a3f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ec26a4c49bd7d470d4dc85cea43f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b791532856b2f713e1dda42cd754fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea7951be059834d8c2e8032ff90ef659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0a73678f0d569d52322ed03450ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d617c15e85e0afeccc103f1374ccf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48688214d65bbeea15031a33726bc5f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983931a105960b59c37fe658986b6df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce31b03b62dea853b28bacf96851b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d28e4b882871ac74994b4f1db577e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767139162d061c29762402d300bacff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268541a057748beb2b1fc4ccc9807cf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036685fe657560a5c73844d886ed284a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07efd48b0db17764c8fbf3df9d85dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b39aa58278bb9cf70666a27a87a6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c3c151efcc95e86495923293b66271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348f17a87479ec312f5269f1621f71e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5b4565271b08b2c563a9d554d71a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da928625d70aad2f0967dc6f633b4ed774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c419b7857678bde63e2e18dc37b8f2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f519ca056c4d31bfc8031e4810743976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2f4dddc8f7f4e641e3be300e9bfd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8962c4e956d95ad58ddffec3d9451978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e1a192e4ef27171a75494412b491079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129a0cf5ab547193d013eed34fe7f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb5f96dd68c286c8c41d973e9e14f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1312c2fb03900ec870bc2bbf3ace1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf85e03350f548f8269cb467a4b74883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57989897901fc97f285d15d855e954ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c8dcaf6f68a1945c90397786554885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfff2eaf2f1f66080d0ef771ce997786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf0084d545a134de5acc71b8debf0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a9b47ce3ab324a8f0c2536ecbbc5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5e6c934f55a9b8ca6b851b23188389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eed9009a193c154937eaa47ac866d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9fef29d8dec1eb9f76d109ca4bcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc710582f090e64dd04106ed0ab1cf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0f6c7e73f6bb7b22d8bfd36df6d6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77788ec53c30a487b2489d2f002f0f2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb897ae216042c12ca91bff78fd1a5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f420a807ae3e8c54046147050a1d7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1a0dab35d8cfbbea47523d97ee2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c29a6b621562dded8c91dd0616d7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac39b099e1f4c4da232cf1837252f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac14971fd4be58158d09b13ff23b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d6b23e0cb64d4ae62ba3ffaaf7cfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d59893bff64bf5b527a0162a378a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594372cbcc52be5325732ffa14f1d95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff4a07fb2130cac7dd32b06e99794104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa43ca860c21432d1e718ef95e1c0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71443f6f51331c7a5479283140f3be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330264102d23d97f610ba96261a22ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a40194ea59b6f57311f8c0d8c5e21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017b787dec9c9fb10525d249bea1d14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a829396543d9a7460bd2306e449c55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce20bfae3d6a20cbb1b4d38773487d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e5c766465322c6cadeb822e862220112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1468380c07916d504ddbb1eb90abd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14079a630dabd1f79eb07d2b400c1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b10956353bc4c3ef556fb97c2d8cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416f5db8d81211205f1584666fbb4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c7c9b3ce0e78645c873ae2d69a3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505d67a736009edc356c78577456bbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66399f577107952b6ffd7b741101fb0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e34d84a3555c457df5b7523ee4a10b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7775b7a375e0c1af15b7486c6bca00b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e40f1d95224f489bd29a35ecbee15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7449db4ca1fb3b01c98446f6ddc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c8bf9cf35b9f3daf58ccd840afdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa97cb9f67c60761c98cb17e4daf527125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483c5d3137b469a9b9abc057d9e86d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62845b9d0e66ce9678c4ebf3a19ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebd1f768db4188e5eb54127f956769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727317d7e081ccb8aa1ddd266a23904129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b778585af2ddaf46c3f3f5c8476adf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25177c3020b99233479e17ff42568b1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbc0859fba959bb66143cab411608e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128373e41ba907ff3c50b952f75ff262133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e5f03f6ea68ea1799a03ecac622f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d537d3c7441475f459ff105d783fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eef1ab6cf9430eb800866060df80a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e8e0474e375c7fa0ff35afe9b423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd89d9c94108b6ba31c9dadad60d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba3e995861de224763c573ef40adac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48554de27b61ff75f66e6043eaf3b1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7814d5cb696db14df15483cc0249a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30457132da93788632dfc5cb9c2a731c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85320f0db5cc87c7cdcdd6a555f0400e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaafa214abb3238473db4a4b4b32ceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7266c7c30e17d732e2888251e7e34d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c772028fd7f7ed37e8c4b7f46347146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c82a7706b344a1235df2898b008b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41829440ad0220354a4870fc9c0393df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b709820e56b18b11d2511a9e8135c57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7077346558b620434cb96f654582150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcaffcb222191dbd9b76e5ee0c6b18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ecdb422114c67c950f9e96ebe579d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c47b3073e1e723d340c54938ce093b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e9256653e9a13e80b81d0c6a797f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151cb6dabbdde77cd686984ce38a9df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f4fb799b9df102fd20d1c5fe7d09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8bf2881d23853cfdcc41d4616563b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff179231039b09ac3c8ad667afa31d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f590c28887612731f9985641fceb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58e9b4acfcd51af062bbe1e86e2fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac39e30d540eeed01bbedfc8fc6c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e8261ec582f666da8acf4cb477cb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091bfa3eb87ef4608358d59924bc460163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d89c71c939a9bf6d02dbf820a6287164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd68426a2be54c4516a137cb9c5ffd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99af9d23ec3233e200095c913573f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e6c431c14cc9e8ca9845b093e6fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678845fce00ccbf96cf27b5c1b6c35b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d99f87f2dec63b845e83916a5178c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840a19bec43da0cb8bdacc75bc9275170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4220e2a8a5cc481b9d4efd73cc3ac4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450788e3d1b7510b4f1e572dae778c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98a94f8206968092f8f134146571e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ffe05673c1c8fb43c333a8a5b4aea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5dc7e7912923356f4f959c1c32eeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d693b4425b9696d560e03c4f3ff10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2acc5e4b1bf1b1e68b9974ee64372177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0a0a1e5ba7c6f0567d3cbaba9264f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09309630fdbb4b87277a60c9e85d6f90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a939b4a27b3eb6c5944e77ced474e56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bf5e5d07f09ba616f437bfc8c6848181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579305b40b5937d1d4011adc6173cb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda445907ee47982c08fecf8e3d24b6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecff64f1b950b82633838e6eea8461184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f0dc87a7bd7184ab9e4f2fde14f3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0620b4ad5b3708d1d2e54793e777c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630238441edbb33ac55ddc3b5fd86c03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69514009805c5336be19c3022fc1f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1d17bc357e8420848e5638e7fddb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b228117e5307a94b2a0633b587c21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4246d3afea56e8edd8a23cd544990191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ba8fccd8b1525b9cb9a75565efb6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be176db594832fdd4bcf35cd3c3fd9c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46402b0e5538a7768d59c43766a2114e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb4e5cc6c656470c863bd38846635d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f6a547622195b042ee888033cdcfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff227b1c65026089b1533c9d9115cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a24cce4f3d1bee0ac00efe24c34e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad0eb838b0c912aa88757190a0f34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecdb27f788296c535c4be1ee43d5d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02a5bcb6455ebd5967476c33f2514201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15388a6cfdb1fde4db2358ee7b7c12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b05d18966155080bc6e009f0faf45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06d6771c714fbd78fd8ad44cf25674204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc5b702be34f0ce7f9e2680735e6e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f2eb1664c058be28606c4b23c40dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f9b09e8f8cabc763a141954dc0bda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5122a9b410a91623cc11e57d4f980e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82c2c23ea121480aba48ef07e8fcef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eae289dddd92ba351b2d3f4446628210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83200e56b51443c4f1b391f608744fd3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a6cf0a69d23b0152e5f285db95136212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526c5aaf599c1a93a69a68621fd5cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2705f9691e849b544a6b3f948a8df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01392bbc8fbe15f44bbb29897754d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884427c4c0127da3e581b257bc587d62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d01f5b97d823144452a175842ef8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d56b4fbddfb4e6d2269f6c87f2d5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7bd8a67b0b460dc4d50a5534bc4e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ce34fa4f9d5193794cd17224454b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bd10062a0ce52140363e13b925b3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b1b5f626f5d3b3ea2e1b10108315222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cef935fb51125d28ea45209ca2270a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548a7d6b3a671c0b08c2e7ff74bc528224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20938c2921367dba9447c98bf32f94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf354f560876e3d5c045b4f8bcb876226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77efcbf9a0ea1b1a6106122dfa9d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a5d8d31b7ad58564f9f5b54f4af7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fc3afd89c498e87de8759d638d558229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636009de5e500b1992624d85dbacc43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3c8ab062930ee2d1079ff0e29b41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa8b5741951a5e966073a15ffaf23f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322cabf88ceb52a0495fce5884f39cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e290f170d6a7dd1c546fae9e4de5a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60de1c1db658136e7dba5f753be9c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14adf305c604d4b3ac46f151ec2ac9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f75d4db96b4271a5d79a82c19ad12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5536b34feb817517fd2a6449a245f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b9e677b2d7c1c8ea639326ef39e71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ca58f8fd5963a335769800914452b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60387c30fa4ff1e768656f5aecade241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771d946bedb4f90ea8db0ca9d943f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86281516946b5c7acb5e8a0d8b37cce0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aa31dac55ec56e99a53dd58438cca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcab477a997f3b9e6cd3cf84fab3a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09062417f828c6b48f2866b4f447f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8104380162b80621f4de734228e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a10ef66ca81da28c96e220ce5892f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc15db4da7ccfbeed582bd81a3005249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffa73989de587490a5e93db5f1ebb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc343f0451eb084312f652ea9542e78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063cd6d7dce91aa892b721d7e44a093252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e4064ace1e554dc0e2004f553f19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a6a5c002d402fc0d565e1c9e29c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c93b08eb89f1b7e255b80efc4d3e76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04763afa5f490dd1193e448c6db4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8a77ff53aee98027774d0ad134d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32170824252189d4e5c83c022c5c3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09daa890bd4b9bb5d25242ddbf0bac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9e0c711d40e81c3c0e141c4eecb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e5337bb8852dfc30470471006d726261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a74a075d6f0f576553cd4715b892262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042564c3d32d3e3dfd79db5d8fd96d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312310180794a75f7ec894d9f31c7808264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd12138e19cc19400841dc302f33e71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662a21cdff6cdffc53cb5a76c324e42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1f10cfc2903e4145a5d4a4b5e652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d14907a7ff9508a1a99cfbe67ea762268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c6ce76a8895dfa34e9196fffd99f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8479e907c606a1e6083420919f3e89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde56f410dbb6501754a728bee71f468271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bf735008220f74ef0ba6f72059acd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8212bc94a2035f38f9596d96168df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b02f0972195faa52d5d11bc47d94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aaac83546e22b841e77ee03cf1ecd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385357e4a1fc54289d517d7c7d2d722d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b305c867299d807841df69796ed696277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc371fe5a6b55917415773d98400e656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a35360c091fec4496f94720d7617b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f0e1b83a8131f71654e37a78629e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7682063d69bb430bde7a6eda338fea6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf77ad501e3c75735420ad1fd8e48a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103c08015c0c0239942105c63567ec3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499f7dde7a3bfe6c66ce78da547251a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d7d66969273a5c869047cc63f7d91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814b0df795004d044c7fd3eb8c94330286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64542599afb85a88eefa94bfc13b5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9280464ff2c62195ebb273a0fc0d9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aec53e3d081d77d012009f85b88fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c17484149fea9ee6348b67c4240f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b0c86b3ff27986e0da6712be1f934291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea94f844e77ba0bd42764a52b58061292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c9e5dc6dec3a5fbe6e6c9773e6c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c3a0be1cd57bc511b3a49ccc4b5c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188a85f39bfe17eaa85105444cc652295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d7440efb7bd271cc3a57070dc74c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0e0413660d886c056565556c10c3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ffc1ab561ebd1cd86996c61ddd331298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84104e21412ad57a7bc7b7dcf5088e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def3e4f268ec504b8c84b444a54179300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3d22dae5cc0a0189865e5fec3d2d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2444678991cfc44f311e6ffe34fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345371e7ae35129954a845a5069be394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3d2e573cd13f3eff8596cfbe2e23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7007103049ea8e58cad2fe081117073305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e778fadfebfef619e163388d1c754306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a4520da39bfabef690d02a5fe3dcf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee427aba637f63001352527d4b2108308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1712f8a8b1f3bb9cba4197ad1cf4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0904fd7bc92b8e22301b32367746e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699dd2ae09b9cdb3b03a4ef9f0e15b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13634b191b821ee8a8d36c75f830981312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824afd120a44d84f79871294667d865313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f6b7066652da3c49b546bc9589175314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28b5e3d3e35d448c63553fb130aa9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132cd6ccd6cc32f67998548133db5fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc00c89ff56a3ff999ea16a2957814317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a555249721a1cff67377e1d041c6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd653ed4af376ade6756068a8aad18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481086ff8ffe4110ee288be340acddb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b1b0bdd826b02583b66e59213a73e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a5bdbf658535a252146310a8b6518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51cf698b34ee6634a46321c58239a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190fc526aed1e1547b220548d0dcb5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b23c65b697b43365f5f982906e51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78827347af88436a9e36054d8ab678326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54c72f112cc799e8036906d0b1134b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cf2df3f3af51bf5a170e0250829d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e740d94c900960e99e7bfcb6bbbef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a891e51dfd3c6131d32b620883d78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0d5d94a97d96cf5b28f1105c06266331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70f362bc5129c437282eb43cb1dc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5efaa84e5d058a4f6d926575dff54333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86650642adab38e22eb6cb2f9e2501191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfb588bac3d6aa0a01bd8a23037df52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd71ae6569cc71c8c47db549d537a073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20818335317259c314bfb4488bb6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cabb6adf6682112335b779d1c47a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee84d64cbcfdc3121310438efbffec16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1d7cea6ce91ffb5f0682516fc5bfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1090e3fe23620950cf907340adc5b3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1a4bcfe4a78d0cde18eef3efbed649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b12acf8b92882c478e7440233abe4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd8e43a55c5997f4579da73d18dd1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4c069c21a3f3e87c00d7214ac69012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d468b0645687cc0629d034f4a18883213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f18effc6df7177f028ed24175dbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c60cc762ded8fece9bbde7583c665015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85b4c70713173f510914e1482947616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ca085f17c543e84c55857a31088f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b582ac5bb6b23a8bc0835a86e2d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a864d489ba05029335d622fa73770719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12032d052bab37300c622c6e79764d2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8db7368631f28c0082017588e85cb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909880d3e7245a2174e9b02f6497c1d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3b6a1364d74334738c36e75ab069423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede99703f19069d83b83ab28cf0a6a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79572c4d68b66d3f72108243adb309a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864daa498f6c0436841f90a0fe9954d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0df8026a691f68087a8f3a74ad4b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc570492d62934ac5827ffc9975a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf00071b50bfbe4e8340b84a4ec582829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1898ff3949c0799d526ad8d36096330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80e38a6859cff7d8cc49ac10b3bd5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccd57c8babee75f9548f3effbe505632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398017d9e2350981ec7a92142dc41ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be16b2be8d9763bfc49a8397129b4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459de2a2e73ccdef56ed94b39bc297c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff87e87c09a454f0bae48f2c80e1f2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75666b4d2bcfd15d1aa9f55800f7bb5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570aa7f30e8fb2769fe9c3efa5dbf9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e6b6da17dec5780d82ed9b7c854ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1872756b8c39d22b7cfbb013e8770340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661e5f328cfd48ecd08914ab2c65f7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca076b1e580dc9ec4490e05ebcd1db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea8b4233f927db031fa1ac2d3ae7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f8457eccd21b3d95a209743da6a9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d7082e29d6091ef9face18bfa721c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d87df0c6e51af2c3e6fd58c7c907346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75186c9ba8d4685b367abb06af7bacd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4168cb5d5de1018fb9ace16fe7fd3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681ba820d240cd2bbde05080413b6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ae21a81098eb0de7d4f79bcb1b6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9491d4fb5cfeee8c396c66cff65fb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174cbf52f394036cbb970b25b70e8f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d563fc0aa9c028e4ada2af8a3d6b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafa5e6605f8e8e9de5e9f18916ac2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bb6004e6975d67cea14d5f5d5018f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc681b4d5431f30bc6e4d90c897a887556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac276ff019ea4297e4444e786483257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a317a180a6e951af72e1b67c9016b8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb2c9867c6bb03c853dcacf1c610659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284056a25fcb0ccb6935a1fcba3cc4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72617d04fa2ed79f8c0179e4fa57c35f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab0f528fb1fae06e951be78f67886a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac07909e0d0b201e76eec902e2b8b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48226f795fdbf24c969cdf409a8d7d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1c6fe14ea464035ee9759f2cd487365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff71a20b4dc14fbf8a1d580c13f4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e611ecb29a303ede8d1b007a1f5b5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90152e385efd9a220404325834bdab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c02438f31abb6569e205ecd97cae869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d13d63da90a85ce0f9bec0c3c01cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd2a73da397e3d4b1c2cddf8e487f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887979f2f5e27551fe58aaacc4db265472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d939b92ad48cc23663f9e5068fe444473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d41dda69a882865209c0ad1c0672e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78d42d5a8579e7f0b94e11e96059d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2c347276edf889a694f3ef6a7993976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36c1b1287b76a7701d9c94a33ab9d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e31f0a4886f13dee6186eb656ff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105bff97994bf9003fdf6459dcc6d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6eca7c7b4b6fc9d4b631dd0f6d7d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6bc4fdcc5084a8835c32d8b766b5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf567b5c50c3cf1cdb7cc40899d23382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6d12c2f14fce7017bcbb0706053483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fccb6533b8c4b4e2cb0a57330d564184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08545d772a15819d50f354b538ab206085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765dcb41f221568b1e213acb1bc68d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbd7f3a4357dd94ae4e14d864b7bdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676671c962481adc79db0066719fe788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7bd0920c80a00d750a676879d73a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6734a3175a21619709c6ddedafd2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77b894efcc9cc7a9ff455b6860ffd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235b5e6330262cf5c00ac57baf8f9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41396d5a3d05de616c6315d836274993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a6357911ff5ef772d998dc42b788594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b3b811e144478b3340cd3897179bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ac5b3c92945d1f3f831e6e45d72e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8982748c37c6434419aa2b2b287a56097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff530e7932bc372a74ca52803d788798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99666ba3f7429b45b1236f4a87d8615099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f3734f9eee659c0174db4d04507ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa160baf4cd5b16ddf30cdd8ef6b20b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b669904ae6b22505288358297f40863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdb13400c75e46b7e04d535f01fe09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26990caa344310968a48073eb39bc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8c6734c83f798fdb22fd18ab2c9a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e719510ade17bce8272dda85a26b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd2a26ab0407f50008ba29e8044a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395ffe4668e7b00ca26fde337a4964f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0b906f45d7805e3041a420d012577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ebce364a09681335a5e5ece68b627110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc87842e27aebe6232e8e0beeea48f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68398a902cd26b26191b182bee77c71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790792a7ce768dfc544b117de4474c4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b75311d23cddcfe78ac182db027aad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb61b037d00a395ef19929472f5937115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fbe1bbbdebeebb82a032a919faeda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201e17772c9837e969d97cc7949241117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6538d145462d69e8059a7238b0b88ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab13b3578cca762793a97a7d3b99a73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb49971abea48a878161b224ab495c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98468db7706231608655972fb634db70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af3fd8a7a3b32d760c13895188ed6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd93bcd2d3bc4407ae0ab8a3984d0e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15479a5f3d692ae10a22983e2885c3cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5446dbfe3d013a7ebeceefdaa9292b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1fa43ed23e52f45833d035f6189c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f294abf430b00be2d359f34f0af8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35f2b21de37c043661a3e7f381f8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de46fa8eabb5c4a634a64bef8d45612129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703dda8935173378882c06d4e65bde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355de0df60a868128f3dcb07c975eef9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6fd5b7fad8086906a7e0915f07215132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999595e35cf21de7934748b662e4e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac1f53c1ea44fce0ac40ae96b4705134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e365ad46d48c6843a0765ab44b4b5ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0605c698dcfc6908bc13d26e13d0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4577f296afc2a7653128f9e02ae8ee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f31d8a3ede60fa040a374105e2ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d61d4589072ec0d07543accf5044ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef18f0b509e88d705a02f01ba444f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbdec011e6a96579b6a26dc11e0606141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc471ae4460d1665aa459939e89afa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b574e05120fc9fe557c3871ec4a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca72179b17fdc6be8b3236d36fad1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28918448775601f6b7013c66c736b332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20ea6c691fdd436e9aecf42f52e6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a318d88eb911c2b3ee2f1d1e467aca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fddbf7b795ef94c09fedc12877de3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de03345bbc24dddb33300a0fe0d254149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca27659bd807dd754bd3b9f0f3f640150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad0918bf7d2ac92fa4081ad84db08c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452440dcdf17c0776fb438ca52ffa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbef95fc5f321d169a6e154c2bf3d74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bac0ea3d67208fdd6b101f3489e9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd185d0912f0d5ee2100ca9a773ee71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aabb7de5a107baf826f15511fbc037156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f6c0fcf8a92b47e5e60197882dd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0063a208a162f75031cdd0ef86bd14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea86d3f884cd4898d4b073e55e54d81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96786617bcc50960daef7a0b8a989a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd72e36bb91352ab2bcb0126a1d136d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c33ee1eb6eeddff94b2d3c76c811162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3eef2b8e401fe02258d70829cb3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39614a3995206503de27f76c239af04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25272f6f5b817e00c1529f155f3d4792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423bdd8006cc34229407a1815cf004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962d68e0c8c89ab045a2155e45ba691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfc34390e15f443bf2a9e43ac248fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d297ce17b7a2586260ae31582e542a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c343e9992169795783d9ab0063372170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6fe6106585409e746e78f5649c9c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070684d3b92153fe3daf43036999de04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82750f11010580aac2f7da2c01a18bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dffbf80d57b49363b5bd428ae6c58f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396413a41333e36a3bdd16b034c5bd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80e14c97ef50385ba89dafb7d20ad3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ab0a3abc01cd16d18bc0753419e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd3ace422dade30545b0963846dd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc9bbf600eebb12e4e47506cefb884179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832ba02b2d128cc5197bd62383d2d2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f280f11fd0b3934a224fe68d3dd600181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b94a07c93ab8ffffecfe4a5a81d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc06623684672d8623a982e85043a36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a70012f90d1679913ee54b11fe353184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88f6e9cce5c7d68dc894eea26a74f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51191f0753bf3f5611d7fa6f1ab72a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c518b90728430b334c2e8740f24148187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45b208305eb217c2beeb4ecb1b3e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c72a3ee74340d58e869f92d5fee7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c0072d5540446cc7e94063818a5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2514bfd167d313102278314dd4a750e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d00d92bf7b701eaf6dac11e6e0fac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcce158709174e0656b04748ae8c56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eadb25a0549b0a4d0c13e8543107b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea911a2ec59033c3a411e47e198ccc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125288efcb055172c01c57b2d071d92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd4c8f7d318f9f1e6e979d42e8c8fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d9075b4b6b945924341057e3b52e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe7802fa68c596c2d0601fd23ee63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41983859f09237aca79ecb5ea839fb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541248940df16d99f8303ecac60c0f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb9203184c302e0145965460b00c76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c51faafdb1e89d141474d45226b617203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266492d030cd39b77d6fdadf30e77d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875a15aee48be25c9111cd99f04a3b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e5a4f4dcbcb5e93aab577967ffb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae23cb48d4a4e2c18c777dc751b1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466057701db1b81f19ced79a944d567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb0cd21237384ee8be3d62f15e3820209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83436cb20d5cfedf816989463acf80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ecefa40d3aef49aae6e40c4163834211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c873904a0cb492005af75412738ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0d666bd49e403fd9797fa665aa8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084c8a27b855ea04865f1c09494e717214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb374dd6f9c21e2a11fc26c3e28b9313215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cbf9d2a9d879cb835375bb5eb4ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80778f7c7d85d66cf98fbc99895e641d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4562fb6e823b018729705f39cd5d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1013cbee4f9f9db2f9ad10c395e43c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47b0b7d7c684c8c7aab09468c6318f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c1d4a2c3f3b5e39f3b688358b72e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f7dd8e2a037959942244c78bbbb6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b1eaff074406945bb31aea5724eff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ecc5f2845f17fd0a1cdb6004997b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d15a6e16f733b3dc32b331bd15f789225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e67805b4a6a062de26e2fa886b78d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0c1bc5fe70bbcd716855c0072b015227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447425b6dec9b448bbb57873dff597d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd68dda7ee903518cc07c3e0b8c24f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117960b9fba9f453c193b90eaeae1b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168dbedf1588672daec18bc81c194f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d138be7c61cbc4a2579b9aa00610c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32cc9be6a5402ee5d9f2b86b7263ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584556835351a7465c030e982c6b6199234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22da070413b10cfeabbe2b060723f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b057ea13d4f07e7fc17dcd485b909236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2208ed44aad9761a27ed73e8a6533b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3045a148376c60fd937ef0684f9bfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61dbf2eb2d09e1f3e348183b1cc251239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0567d764bc85a7d5ada33315b34e81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00826651c42a82cdbc08d7f52dad22e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02bfc713cf669bd1b908c04695039242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36000ddd6ad168bc980eae0832fc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f448241404076a79ad1c96488d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff0c0d473de7434e5f94d8490e553245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a956632f6069c00f49019f18eeec39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f536bbf1e237c8a55806ba43ac327247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fe3f631f9c4685a4ba07f3e7a2fd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e710ebe367340dfcdfb3943c8fd09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148473d60828ac27bac6e0c47c4aca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50245196f1d8f38b65e7576a2bd51e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f772158e027faeef49304cfe8b2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d4b473e4872e68ac48b65118b78dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9aad7a9b9901e75e4be3f35700d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eb7ec683cb593698a5748f87bf4a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8183a5db1988910030dbab4d0067e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc4ffe18045f4d16f698bed6e5295e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906abc1ffde00e33f9c9eb5390e07e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380077ff75d5a1a080a7fa504f0ca89e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b3250a53abd876ac6fa1192a7122260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b765fa86f86c7afb4393fb3c3385f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f64ae3f45a816736eece1690acf0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af932b0061960cca99eea6be7a04eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769dc0d3215063a650b055862b85248264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038bf71af639656e1833bc622bca4ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fedb853147e1f6b57cc083191ddcb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19410440cca4b1e5014eb2f930d8a056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d9071f7125a2842daed396b5a887268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e577b1c36332f517481e6ee0b77d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af8c7863ba07a7a29a5e3667da55e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b9c5eb757b4b446da6c86b58385b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f653fb3e77ac318bc4b13a9c56990d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0682be2295413b24513eee3c5e638a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330c60170ed5c4610ad3ec1b3423520274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be6272c263fb5c0714bed6f4f8191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c38ebad835a249e5b85c039ec7ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa94170d7b55362e6dfe0d22b26baf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9651c1d6f72fcce4b4e80d91101e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9914e929747f09e339e7b4477542a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e84930a5d76ba5ebc3ea4d1a06d11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f29f35047e11382fa7e55e3f64aa7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fdd10932778d0474392fbd8c20320282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ea6c74b1b79f91a683f6f0909b9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4508f02aab530aa2e92d26ab8eada1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6874247e284e68122f028cbee609d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a564b42bfe46f1cd04d02117924db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9129b7a963af6a9d5e804b7bd4ed70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b7cc77ad8993347ab88cc30763d61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724246f5a454ee18eee035d98ecb96a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01278c341bedde23bcc274d7aff41d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8325ec8572c0471186f4962b7613e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0eaf9369cfc3b870243c4759fac5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b3d90db11d42ea67d344307026b22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83980a333fff5bd94da4c4058fa80d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad411c82f3dd94bce5b3935fa233b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559046ff4f3be556a31f33366370aaba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751892f0bcac354f40b0e06304f86394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0410b4c3a5bf037e1a874467dccdef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98bd2babd3c3a2268b07f2840f9553299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5f562b795eb78d2295c3db78866d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3acbdb633bb5f4b6f02358f30ea35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675039c16f20bafb66bbccb3b71c74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33d08aff2f10f6867e2daa56b93e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a554dbbd3f53dafcfeb3252f843bd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb396b19a89968fae3cffd51bffe8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d340ee1cb4fb2ee812a995f639b504b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c9b120f8d5a3779c69cc516fc7a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2a37abe5787c4ec4d364cdb53f0a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf1157ee6ffd91f0bded09707b8412309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d8472a0292c75b1a8a263a2ab1d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb47d9ffb445a88dfca2c2067a9aa8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94a783e798f62627a530f9c383e50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab66b19cdc598c7c2bba4273548b1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ab02d0ff514a8151ed91a5fcb3a11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a0693ff1b23267697375b0bbc62c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878901a4a6d501469a935f0aee58176316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e648d2071f82983bba4b018ede2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537f0fdae11985e46b2cd9b647ace80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168cda8ec871d1cb663163e7248c67b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a99fdb2efb80d8c929a57e1a8eb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab8db5c7acf0191a2e87d605adbec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf0157ff01dc9f4699c5534e8eaf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042dc36b4e86b7aeafe0225fc0791c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1056ce9c2b400c4a48828f65ad06b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f49b3b8bb8e6e00e9431fd3bc9760c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>