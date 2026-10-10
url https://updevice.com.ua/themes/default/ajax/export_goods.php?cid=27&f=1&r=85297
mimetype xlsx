--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fca107d6e7391f418a646dd8c47c471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf61e5e64f7ddb7c18024fdd42286462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c99c1458cd9660d4eabb5361676623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e21e9fb62b44a713d5764e78e71b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bb20215f60554dc9f1a8ef75609b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11cfe52e1260151f87dc19b63d38f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aba718da2c0776f65f0d4be6968687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96307aafa28a5851d0d453035878878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a890d3117055c62dd9960c0c9fed9ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7105d48b27c3f7f3f17594881366310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e64cbdb800505d6cb262743dbe48211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e7a86ac764cbfd271c7ba4d85806e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa913b79661fdfaa1283d06a3fe329a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bbcf83b4f458ffe88a6965d26b9ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2d690425532f81327b33f0aaa95515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2dd354945e406e68ebc0774754c3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74329acf43da905448543989ee09e0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f198a8455f4af48240384efa1e3502a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf0fe10594fbfb28ab136777f360a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567896aa0f7ea0b67e20a2881f70fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3d6f4fdc8d5450f5a2b1f7987ea521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5d4d6833ccb8696c6ac2444dee9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dcf3baf4874abd4515b35dfcaa16023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa478eb3dca04fba9440fad61b5f3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37cff0c8ba12c1624ed2bc61168c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab31f0a69c1d868f5c12450bd5c7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb8c417cc1d83d7a01079274ef223027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb520dd08f94c171b16299ff05c25ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48db44c0a97ee464b949b7cd498c3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf56d968f5b756d9e1805b32af077030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eb8463982625b8027851136d881ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c949b41069ba4a07eb6d7605de2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7260951f9316a6376c9e186bc86c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cfbb73dee82f9aaf6654e5fbabb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b36e8ab762baaf216bf8f49861ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468541f1f0aea5c2f0f96e48b4095db136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b03a4f39c115372eb6fe396498f7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9724b11a162cbfb1beefd4dd23faa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b5da03a4b038619f2c84a5fa239039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d574403d8c0d0cfb172ade713ea824940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc879059fa09ed2b89f6e96a7a4bfd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b6c255c8560441f37de88edac55142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e2a1a7c1476f0842fdcb49d0276c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1e74dd6294d07ba646826aa5a9a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530752b06f3e7511c9b19a3275e07eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016606233b73b1806aeff9e9b077611946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c9228470343586d57e3c34fdcabf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be69534c774315b09e56f989f049948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f746bf3b9dd55bdd32a1b4e112daf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503c49c1bb3dc302361d57f072e1a0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8592cd8e0f7aac1d8ae2cfe8e22ce6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee41936d2a33845c44cb2567d73e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7176981d959bdab0d79ba1a5238e38253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f6294029e99005834687dc2ccdd0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3916435a6798c636819c96e5b6e2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102af7d6445562d6595d0b1c18d5ee9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a2ca033575f8ee068b5eee6276bb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae1e2a24b104bf7ddb485401aa3c2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3b8ec9244fb9293d798e24b9512bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcab01eee09c0b9eebf8cd77f35d80660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa62b056793f961da3e9e01043899e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59aace0dd7d2c75b6df8896dcfd78762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df228d4e44e53dfaae3c7ec3c8faf91463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9f3b1642aeb9cde9dca70e56455e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb88214ae76d82d1d4c7b879323ccb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619205949b7c476c98bb10f01af44a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a500e310062bd68358db4840c137767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551d68a76cc9b59442afa54aaa99db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ebee3bd7f2e5a62b9db99bac4f8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a24c5af9478441fc0fab5f2d5c4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fa8ce314a8b0e98165929f9088d0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af6c71e1f3d921e0420ced81227bec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59b543e5504b86650ae4cbf1cd52c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ef3fe2d416a714528c5867c817ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171a430e131c2f2c6e57e18eeaf719675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b726074f14e6a105e7fc70d5f9f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05375de258b45c41f45b2fb32efb4efd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b7dfed3e37f5f3e395c3cf4dbc3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8b04ff26e9d4bae82f077f39e8b0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd4bbc3a11a2d752fa7f6f8436430780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69687dfa727f30ccfac52b1f8aeef5a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eeecec876b7e5a5203bb01df7d7c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fccbd87e0f5a462d0ec29416019d6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee10d4d105b5338dfc76014f518d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e64735b0139abdecc2089cdff5dd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b987cbe6705c62ddf0bb0d44c9a4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556308a5b46aca69cfd802d5cdb957687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9908f1058a19054b50e97d348c4780a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8389bf13ade2cc38e6d00fb1ddcc02389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d0321a751bba0bae1c2307ef3a72a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e13a765597dc9bbf944562fbe526c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec6334023ff70b6624cb7a5f9c22892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0fc9f5d492a5852ced561cdb6499d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b3543519be1a75db69e9b4cb4837994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb56ef334e19f5065b04c1ec37dfa295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f060633e41c8c276e870f3987d3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039f40e133da34b4d20bc3acb468f5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581474b1343f4fe3c575323723bac89198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a875d5291c85073fc5cb5d11022edc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dc74d330ef8495af64e5beb4c04a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec0067b540f27a779271eb0dd9e6e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba088f829f8affc72eb87c5742735d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa13d38e6eaae298c170706054855e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b42e4afda9988ff87fe10546a53e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4390f0ecab87289466fd4fbaf5f72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42493a2166c40cf8d79faa0e7a41b99b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d88522c1ce176a5d7cda602462e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed721717c5c73aacd9e47085119c161d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d31175463521f3f1a0fa658380838b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ecfef507bdc8ac20784f7480c3248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140fb6f5d17789c62b34b352f7395e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fde64bc55e888ad973791e20ade6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bfcf8cfcacfc7979f8832a4350569113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad61af3627198e5e2a7d0f89ed9bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15924cae6d73ee219835efbce4fbf21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fb366bbabae36504a5588447cc712116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c5c3a012a8ba67adcfe69c0d4fd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747a6273a232b2310129d7da616645118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f67fd4f9d81d4d2d75fa42f826fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc693aa0bd12b364583046b62d6a02d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5205c5015b7b413eb4400d8452d0078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61eadfe881dc90b88891262ba17e45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1055453e1d4149c86742d7c8b0fd2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f257067c57f0ba3f58e601aeb95faef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183c36386a27b7ec50ee0e645b571a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c622f44ff0e6d928f0e8f290de17b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b5184c76e31984fc46c766620c21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d12f8ccecc3a25c5e7b97b25ed978f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4965d8508b636347150c63151735ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a3d34dc3deb88df7827a509c771a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5bd3e340c85bd2e53c25b09c8b68a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08633ae425cc9a4357bb2c63d46f7897132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb768d12ad6b2955061748ed1f217c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb8f264367abc497799ecbb460847134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f24d2e2c2199c3a7b179b1e796ac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74197a42cb14feb815e624fa9eaf1bad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e070b2026d40682dcfaeac08d55566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e600047869d09c38dff7d89f834ed2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2beba137487f602135b4b4091672a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19746dec149bfd42817fcabe01e9117d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b79cffc8c1acea3b6216ac4a34ec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24f2565750d2db285e87a4c098ce35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef99a325fdb42dd46f405564742fbc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7202ab1262aed4dc7978089fd2726b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5c9c5bc6d8643cda3c308f7212f0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb753ce72e8086c471b866a61c020146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4712a4aff45978280970266f025f9bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee5faae411bd954898d6622bf15106148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dde9bc65e26d46de9244f62dd2471a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662897f7a794cb529f1b3503d144c459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b0110f5e41c7f3763ed2eac7265b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc2ff08890993aa8cef67dceef622152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb80d6b699897cdb528aeb58ed522e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b25e2fc3ef29c073e640644fdd483154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2623987262bb52b60e0aad95baad9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ec8d349f3d56a08af3627682bb597156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23df45e0107a8bd6b02c1760694921157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765215bd09199e9594ff24dcc10df50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfeddbf8243600175fc70efc001724159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b616a8fb7f500f72cc9491606d4c18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcacc6111e49c10428e0fd640044abe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124df5da0f1aa94cdd870117ec3c06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f9b634c4d5144f4b92a209404a843163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b734d32d7ac3a3cac969a14e011f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064048373ea04dc34038181600945f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835108696e61c9f45d34fdfcd22dcce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c2c8734b5bcd097b9ed3d16a5fa4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06801fa5c9010b507c9e27518ba93dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc72574a232dae8f23ed7cf5180dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e6bd61d529e24802b60d32475397170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd9e3b7f5b7565ad36fd023fcda699171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8f402c75ec6308a824119c6cc8800172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d531d53e4f884ca4eea10856287007c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68a90fabb73d7c0c5fad29460732ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bfa47ac6e0e5738d77e3a1ae4935a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e2bd2406205f40844d7fe1697745e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0580ec7b7d65ccafbe2528d235f3c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a463efd5b9656b6480c454822205453178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913d9b3f5acdb65bb7e9c052de9053179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771a3d37bd469ad3b418df89ebe1a7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d6a7324d80e220d195cf236dd0682181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a945949f8fc95906c2cb8c91523513182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663003da2f5f994c695d8972e37e87b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b11cfa7383c2eeba412219515887184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c803f65431e02c3e607b07b5692b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1aafc5c236001821791b1867a84f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75a48e39d02fa9ea411c5327b64da7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0057719b52e4a0f928e459ebeddfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787361b63f674a0224f8833cc0b4c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333004bb4c3baac8c8bb39055f6147190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef46a4768fef7b67d126d9da2c6fd63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d87f040904e47cba00d728f08af44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef387c716dad3afb83a700e758d6c36b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31e37cdaf842591fe3d8e18eda5083194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5564e3e67cc690ae4ac0dd1cbc5b044195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd3f946a863a99461ff63fe3536792196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35e5c8381df2e25c06418accb03a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c698295cb9962b98bd92d587bc70f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aca4feb86e8dce3b35ff770da57341199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc7d92e734bd5fa45789e0b52ee4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96943fa14dd67cfb0b9c440eb00caf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a311e079e732c2300858ede86e02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca5312070f3f7cf2693cdc6dd37d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27caf944b2b1eaf8f1797ca5fb5aa0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c2630ed30a180ef9d16c60dc8f46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659242cc7bcf311e58ba521bf0058ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed903001615fbd5465903d2cce13b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56ad76343791fc799c40f381bed64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d097f2584d00cb467003754d562a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d148b95b7c1cbb9f6b3a9ff50705ee6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985ee4de973a006177185aafb97b71a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd33c62e3df40d351873be92c4000212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c496a7dd447a0fe83c41d13efed841213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4896df0581af24d7e0439226a681c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dee20225cb9d960c742baabf675d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23255f8a24c73eb30dc14c2d22f32578216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c75553c91f227e179597e8fdd7586217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d42e99bcfc34d039d1774b7740703218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a08956d9c08e60a33353f0282e26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890784a4fd874ccd91ffe4a078aa22e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edcdedd3ed1079091a7beb86faacb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bffe8d3b22104124ea730f23dbf1a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351996e7bce6aaafd44d9bc832a4552223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ceb9a4398dbaf2d38195b7955ec8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5d61f750c5c9f74958a4d4a93dc33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb45da0ab49c4c4e69e751cc9e3f6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1019dc40c0996bf663e11832cb2131227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31317f7ca8625ea8dc09284bc53276b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face29387a8e8bf462c6e672ebd55bf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816502ee69a8a158fbea79eb86bc68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554e061c00951e25df626c3e9c26e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2cc98bf75e56de04601874451f58b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb1293a135719a10a6cf4e250f641233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8de7baa8b57f9bb00e3072ac8589e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0dbf3185be52ee8a1a5a1dc09edbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76389947fc6feb05c4d160c2d8b188c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754f58721503f2951c6406ecaba7216237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b00160d428126c9889d844a769d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7cea26d1436db8982576048489e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299c5889754d3c81390a5546221955240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac58977df58e159add76af6f3d05b09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6b3436af7aa8da5e58abe94016b01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd8017b19b873c0958c8e5747739b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577ba0cd4517166b64bb4f9c17debb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698514c6c72227b8056830ae6cd6b61c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf53aaee18acdc7b814e2cb92f43d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953c8379ab8b18451b99fbc4ac84fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b94bf43ca74d0002a1d294b707b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97241e8681de6f9b13bc53cfa60144f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177b3711254994f368a304618c17f0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a07db4e60399c8397bd29111ba03e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebfc652a096e6ea7fd34da2b89ac6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2665f0ba453729f0b648374453195253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0635d7baa7d907ca3025a1d536b4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a4b8186bbaa05599cf7bf138cc35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216e659309551528dfcabe49a1da3bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d184a281bfcd2347f8253d1e24a30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1490c48d5880ce92f57b3092eed2c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3903d4f20d10c8e86488ab668b233d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f353930836265f9da62e638d554a4f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92635bef0e66d3d888cb55effbd738261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a56c9df8cbf56b1fc194d84398b517262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce610bebff4d197162dde2c17918c74f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f351624fd9889f98530939fbba714e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a48ba7b111a20b359864dc4fef5b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346082d0de460df70d592af3664db1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e70d64ee0c5a8558505560d31af61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91352e49ebd751b3f64ea97d510a3c54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ba5c238db28061d4991a49e8c86a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7100ff9a5ae7dcc8e8186206828ba1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3463c912e5e60946b8cd70dceb5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c376eec81ae79ca3134825dae719a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d347cc86b5e8c43d49ff5598ce1caf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a30b6b44c55acbe88a1be7fa31980274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622576fc2c3a32ba93a53eb85bb217f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a59dc5d18d3d51ccbf2fd32bd73ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b19b48c0230f28c05d0c5f2be913277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e41582426ae49c45e6e20e750265f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff192e431a3466bbc0ba4512ec8ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdcdef09e90d24e3d798a893147072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc3cffe5ba9fc667290823540441d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267203541d2edf136a5b5c2cbb885bc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c76e8f339ff8e1447335f6da0ce93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb6779dff1496a19f79e4ab51e7022284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d1a4e3d5f7084d707087255caf3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec52a21e9c11f6757ab31dbc8c460286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c624db52023ccd6dfd1bd40f0918b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4e2b6e82568f76f31c305278a0ed4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d8aa5dfe727f8ec551b6b91b3816c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740da57410e206384982b3e2ff9145a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be0f6cbce15c779ad00dcc8992fd9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077359b7318d403930c33000023d932b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc92516f399eee1813db1d62fb3c34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f707c16f4a20be1cb82be7c63c032b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5bc3f0f90ef38c53e749f03cf0b06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962b1d7a362cbdc87f91bd8a8fe568c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be8d8d3dfec0ade862c289833125f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49205afea4bf857ba36aabf86dca29ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed1a19442fb48fec6cce97e82ba335299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022a4afbf9edd9d4ae212af9b48c7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8315c0c7d2b158eb36115841abb874301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3911636ed4735dca8c57969c7f1c15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c4d486aca926133c2851d2bcde8d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c35f3166e7c46945fa00e53043a07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e9e5d6456d5cb4d6f1a7f7d849c24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf76312fb4d6e162345123dd8cbff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d23a99007c34ac023595107dd0edb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb83f056b12cce2dfd5aede28e2ee5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38668a013e1afcc2ee08ef83a776dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db5d4a861f1e96d4c13e6d32dd88c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66556779f593d9dbe7b7c0196ea33a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e9725a4729411d7d1c210adbdba5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215153bc2640428c7ae3cd8eb6b084313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e26817d20f2bbf649284689b6c3d6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71546bae51e0a846f5d404760290a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85f49977cccd7ce36bb7c775ee670316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abdd9fc5b334961c71cce6c6a0b6a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93f6204f9ef52e50d4cb6cc9a1a030318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b64fd981390bc7e7933696b6e676319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd596f05e8139fffdd0ea370d3d7868e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a86cfded9773012e1ab8eae773015a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a80559cd1b7a4f48a079b00aaf858d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cfe919fa15a5a7eaba3e1fbd1485a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f923c895a39e8ab3f3db990ef29c589324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce2f8df3d352ebad800d66b9b6dd21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c43435a7cdee0cd4778949f8f1d453326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb92b2fcaf8aaa79cf8850c3e23066327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7851cd301945cc790bb7b630590b0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791b7ae7ed3d9986e567c16d5aaec0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146b9e7ca5b0816da4ddfde319474f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518aed96cc92646fc9721133ba82c0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f45d9364a203e2746a9894e32ff1fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7cd3108d3c709a0009fef350454c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ea6a6024fd1054995e81c4ee1ff1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d4ad152ca3b23d47031b73c85df11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f42eb88c335e159384067bf557d66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b40ee39432684110388508880ccd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703255418330b70b5c32c416f2e629d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992b37fc57fc01adc02da2e306b388e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10032633dd5d6e0fd2ea51dbdff603d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e45ba250567041bdd1b3e8c50cafc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f930e75bd88fd161fb326021e869342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcabbcc3e50f7934519fe1357aa31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d5e82bc8b0d4c2a3fdde4aec35941344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d71063622065737dda4d7031e3eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf6b53db436730fe4359ffa211ffc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e191fc8f3270ec8d56e11bcdf4386e1347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75da259d3cdd46f0b117058a7c02781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8f0b1a07ddb96d27f02fa5cb0fe0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b64c7896f96c508f990d5abc813853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf93529b1f8515928d1d24cc9e2f764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e977075d2a7584b71e48fd51cf748235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc985d2afd293e306a82e9222b7a5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546cf3b24172bd53834fb30fef97a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78ca3daa228b6c998aa6365747ceb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bfd46de957ae0997ad60408433e5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bdf27ee298071917189027f453d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc08bcc30c5e835b46efe6d12819611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f41127548857fbe4ea20174bdea212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b1b9e5440b8df275bd6ee388d20313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d3fdd837ebb30ebb2277ed6d3571c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df196510ee1bd78ee4791180fb43115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6bff292c8e893553daf27e53a20c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea47a61aa6ba7bdd04b4d6d2b0bb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12569ada5bc15067cfe7253b8481d7fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e31e0325a9ba37d1c4ba60a088c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7399986bd955b09fb3b858cb2ab5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac87ae92b8f1255ebb2d7fe5762bd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44490e329bef58e317d9476f72f7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfd071128704015f41790603ec133a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8905f1154b8bdf5fa41ed68dadbb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061d32089b419305a9548b79bdb549b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a994cf1a2c7f49667dcb7c8ca3a2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac655d181ea2cd00efdca61a8f36ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90251d6ddba8012b505b362949486628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1599fd3a98f83bc7ca06b5d3c3131cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f63603edf267a92da4d09e34c12a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1752f23ad932440e2f55c43e72d02d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf223e42fb26a45a449e729161cd1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6db74745ab829dc85e8c1a190afec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ccb8612fb6a34c96eaa20b59c6eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf5c41c65807c8add70bf5424e029e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193f771e9eae1f83180b9a93e32042536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399eff362ef89c9df3db29755bbf7c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0779585b12d8e76974d54dc0cdeeb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01ceaa025294802328ce8c5413e84139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c5d0c437934c3f48182ff18e69c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfade68166187ce441ec3dfd75d24441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078be749063d0b54d7cb35e87f7a64b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa4e48c2a708ddb0362b6b804a09743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adf26bbcc4b99b7dd11ffeab6f106e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee74b410216c3e3d3063f6447c104d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558e56f7a6ee6638a4f7bd5c2cd580146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46e1d494bb7540d3d23e25596ed7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879604fd8fb87a2976e5487069815f9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2e20fdce9d0bf71254ca89293750e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef610b838223188a4897fbb6743d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a0fa254ae84c4b2b8ae672c745cf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dce1ecff54fd5a3579d9e47f62c55252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b123c1a17f60636eaf9dbb7d16ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912e60e44e168a12947757aed9a089354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275d024bc1d5f955649bc5b16e047f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769650ca8a3441a6ef3bcc5b0ced069c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c90dbba72e00262a6de443c75b3c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c89ce844fc416dbfb8a46d7983fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff801bf8a974762f5a4490f01b5e514859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1dde0b9b2d2d78aa852ab5a62d59360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbbab9332d1b051620021aab61e7cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df5def7042bc60d5ff89a921d1c8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18cfe3e46ab9994e81c7a75e58335563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e4c42d5a81b6055ce6c88ec5373c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b1e65cbddd4981c2b8646794996fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8adfba7d857ae8beb76150cab33ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf291ed19d126b5bb92d61fe70f54967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60fc0ab7cf6da58cf75bd2138752a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6db22a11977a57e9d682ea83d756e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ca4c64c9bc26e54e05bf080ecc5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484b7cd049b914dc9d29d62358d6a8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb954822353ca872445c0486d5a35f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250a5e949bda38aa9ccb406a8c7ee0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058a7f36efc118d09fde7e5750e0d5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370182dfd36e4e150ae9312f65715c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1132458387913cb0d9d24019df1ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bb6b11e2bef6369ecbfc3f6acbc0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fcfcb36594abe67e153a6428d044278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b849cde573986d333cc8e999e5a2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e527a5c1c2f02c050c12f26d9447a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5aaa16b29c32541a1cd2773eb3fd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbdd5ead885a6db5bbaf824b14f4d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62984624f7c849008ca2c976923dfe9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2162ba80c6c141c854e31f647004b8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b74cd07bd993b4c7901f69a3406f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71191773a7467d32e2d06b1677ba232286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623126bc2ed6e4cdc8927461e8566987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd57748c3457fb8138911d018e97688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d52b9018156728ba44031dad69f2af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c6a651953e0d138054dc1aa1437590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339feadfc3ca2c75de5a87f5a230fe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283fe21c04fe8b145f5ac097e803dc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2057d4c19ee5bbcea89de00cb69e8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df822513a5d23c1d848f0a5c16248c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c549e0639a811de9d910a6140f1af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355086df1325f05d5bc932fa0bed4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b6a87eaca5f2acdf2ca9b45538d0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5ceed8675c2d13887306adea9d4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f990eaf49f387a311e03c25c169e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0c0ddc425b579d2d26977f739d61f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7ea5e00312880513c31bcfea8cac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3012e1fbab8a6cb143c07e6e598a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc565c42104a9cfc299eb901387a51c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b648f2942a94837dcf9588b99cfd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8988cf2bee14e24cf7e9c18b2658d40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6813c056d3d69b45df8b33e0c88b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e7922dd5688362a2c724b4b355d82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf2e2ee0a47e1056100cbc89cab173108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634a79739fe10a71aca1231d66e7499109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61ea408233eab226f738b078a26169110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432c5d88558a3983aaf4c742c6edbda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891befda74fe69f9039f494308ddb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f695323b18d24eae494e5d5f7d96906113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163057ba243d215a14069c88236fc926114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ab97361d908eaf4a4725cc9416a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984175718e1910b6e0ba84f9d85613d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9995f2854fc8384cf533247d4c5c66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419414a21fcb7a280315bfe00043b72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33206963d1ea084438e5be2d7a5ace119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405b164fbcc7c06f8b9ff7acce352c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c783d21316776c0fcaa072f5e6e719b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2255e4e911d7f93234f2c224565c6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e02e996438315127a7ffa395e26cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08674f0cc58b19f8dbfdb5f45fd6a0bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42979e976b0cf31a8bc6cdc063aa9f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe5f88792d25683f8166238bbc4d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6008ff4a67beb44c8548a6a8ec6616127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73010016299ff667d1da20d1dcb773128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9ba8d1d7530bda586a13a3ab3857129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53aaa42691e6d3e9b05a9479401f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f268880260b899e50ec1f78f0dcc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a09e7c760f3626d421ed883c355ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e94fb2ddf8c20c931ab69504cce92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba3cb1f7d1f5370091c95ff787511134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a8834101386b587740001245718c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7a0f98371c5378a0a70161a073a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536ccb1c9f7e3e74e1520f89645683137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c46c12975269d08938b3fe5ed918138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f0220f91561a48b61b0d34373f040139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c5fcd6207ab69bb5b66c48ae8d9ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098254229492a12235b75032b9a54a96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147fde050eb4b5a97232f91d40f19b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942fa96431079d8483a5420dac2ab06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249464e8e0b7fc2bb7ba871aed04795144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3409030a85c118c9f694958e74ff4aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca082c06ad772b1a0616a3edd418f72d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f44b16e381f6abcbedf4f80ee3df1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd42a7b09b43b75432e4c7b027f5ee0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245dc97a783b52cde61ce78fbb5b842149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716181a1e2e7c1537dee6258f98b18c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddbc3436de986b50e57639f213396b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5d5302a20f6778c30562d0c59fe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408929e1660b7d7bcdf223c15ff94ba4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfcade8c7f8660037b3ec0d1ef2747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0999be0beb0e57e65ed1358c08d551155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946ea545e8a44bb27d0ea192ab5fd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225e693ae1b0eb3a6e87f5366e793c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd40acc16b32652a959ee89f8ae56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df452e302c2703f7819b1dc8b8fdf727159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b65a98de8991db141a3b000daf05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407ccf47df3fd15d9fac0a9d8e7356f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed626702ce9e2e699a2cfd393b242d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b3e9dc32eea13cdffdea950b5578163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2f30dfc9ad25d235d504d68041cce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ec77b6a1a82b6d5365c7bea6b3147165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899f49484a07d71d809efa8e5abc34e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3322eb936c2e2195014ffc3ac2d19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783572f9d2b8b332a4b5ddf1e75bc3a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdfa237c7e97ce03dd72631ace72e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6e13cc7dbab24b6b5dc32907ba56d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e12582d387dd3615f2aa79afff3ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d6243c3c8f271fbacd9a9353a61c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eae43aebc1a178d7961dae1e8bffa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d0ced39a3037ccf42ca3d23579dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002fdddebcd7e3451d435b5f0f5b95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99addfc66104a4c4f602c789f1230b35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa99678d873124863b7f0897dc8852177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2804ba69588e0e1fa88d612eef8e5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768dce08726d0f1b0b35b815e8d0c38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ba864a40c2756f7e3e8b1bf290ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002598d1ba203c14debfab724f276135181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b72cf64a23e8c309ed5a9f15056d2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d620ee067768a595c5126faaaf8da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5816f3b6f1b33855ed5239b2158d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc0c5ac75e876477c7866c0bcca000185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f383dd547ea3b081a5360e9a84c5ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205829cd6b43a69ccf37aedacd9b757187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93c887e951d418e559d350281c0da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2cdfa075e9c5f2c3982378c9ae762189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02774e0700316f3bf751f68d9ccc442190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b5386e16f1c4454c1334e6f265e76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7a96309bb0b4868f169003566eda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f30db807befda9b09fb0dba569b4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe16ba5f5e0fac95a61a5ef2fd9e17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0c825a02afcf69d2efdb347e56a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd3a61f8d56af12b7e29c6482e34b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c70a7842a792900c3c81f4772e4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321cf13aa29b000a1e1a91b3f24a3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a76e3579abf42b0a09592fdca3d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824e103f75738174b0dd45eabe7f86f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fee627de98bd3076396022ba96b34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aa1c40b7aa106ae3adf70eb6b6684202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6e430359cc1ad7987430a6c4da89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39572ede6d19b0274176709325a0fa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed323d8036ad2168007590720ea24d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82125f1eb744ce5745f1644aca36b254206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98609f8e333dc1c13c45aa524c36b1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf50ae63a80ef4f28e897f83dc49d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c3ef295cd2ed711ba94a203993455209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038687859252eaa86d1fae217661442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782caf0618b7da8e884111b69a1bc9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccaff5893bbeaba6a57f368132ffa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc8e15d74679ad40d7ec05843508b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328136b923ea6b9b5236af0c9ab13ff1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef986b24ed4d11aac8b2b7cc65dd2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ef207f38e45419157b0f7d64bf528216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8be04239ab447e4db300ccb553afd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9f0bce41371ea25e2e317a73d42e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23eda058496e303faeb63dba62f87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6c0c4c6b06c53cb7814d2f3c02ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579511cf28a572a01c64be1d28ef5d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076196f8068332ee82b2a952c04696c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0206912c167f0548a09da9e4039156223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca539f44560a7aa87b6f897aeb353d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0473fdfa0d8e6ca0cc37151d21aef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565f8d72a25580a4b38ced9b1f4c13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d2a35a14943627079295b70440b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8b3094ed6f27a3a2ee89e62777b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023665d2c017306138359e43e056ed7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccbd706eaf5f00d08475081bdb0b8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd4fa61be909df6f35863d1938686f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da7de1c7e5f22dc21950d488fe8d61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd097dfa915de1df68b71b7cb06bcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb8b09efabe463e489f20c72d874d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505bed436d4712c77da98753f763018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302109dbe0b6459448ba250d6a7058e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebe4d688270dc12d5682e72cd5d07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaa13a04941320fd4eb12e517d1d4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77fc1da2eae7f80fc1ad1ef266dad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6d769dfa6d5e51ab6094fe23fa69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020179502b109895dbfa0a9f7c64c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0e9780bb7abd40e90cf7025e6310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b3ec219d9e5a4797d2c3f5733ea40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30da6fc3936e345d5327f96bb0df3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57031506682478bc9b206dca0db3d4e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f6ef67d78bd565096e3e32f771b86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee482e7f017924150fcb5e490220a4c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2164e79d54cbfef94ffc31ab70e6db5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149389be7a7be8ddd135791fc8e36d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55bb13a1e3f9571f7e628e441b8ba8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa58ff43bae853dd523d65f1ecd2db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b77172d076182e580a4918b9d0720252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38baba33b12ed8eedf5ec3562b8eb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee62589ef12a9f99cca2a4ef52f5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c587d337f8f7d406baaa2df1d69b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146f7295de8b274b1feae33586778dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92945c370e6c27d8a71b91f6fb8e98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48a1a4fd43b63b79938d5a849d702258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d419ba0e9be6df6b8524196203aaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9c034b09e2cb5d9e5f48ac66a07f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda44d147308a6b95d52b028c945486261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf0ffbddeee362cccab0dc4606aef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e0fbb8e08eca4f88c23fc14351a95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825a89e939d76f60662ed0693d146f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e2eb911161139c01336f1a897cbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f7ca43a46240d2ca46dcff9e0df92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e172c500f882206ffc2a59a23305267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ae9fd3f2246434f4f5aeff598b56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348546239db0a777b12a6f3cd0ecae1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034caf7231bc50038aa18e6296ce5c4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901db101b61f7cd30c076705d6acc621271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eb2fe939501163d34767b44eae36e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9599226b0d7bf1215fe018fccb1dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42f861ffa72e9b2e27323e4dcfd4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698440d7af12e57eddf0e8c8c39132275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab07da89fb906e8708f91ff2291f3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dcf3a66b4b9e5e4266a4606dbf3f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a60328f5ff2f6a921885fd2f335db5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc0496f75ba8d0c79e33e8038f4c73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c703e27326a339f3cd145c2cc2870280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622274bb83739366ab9a76938fa3eaed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b08613a8143db3b501b2e0d9166af9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdce1596c87363b1f94d6f7dc88b4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655746a385f4801cff508a6a862d5eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b994c2995c70ff05d9da10b59dfa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc335d2cd0a49a2772254e25e95d49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc9bbe1d95553f999c945bf7b8a893287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b809b7afac0e27f644fdb55a65524288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c29c7a8a109fb1a3bf2bd9a6fec96e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45e03b067a057a40bdf4706a58a6ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ff8f2ba16778c31504ae7e09f104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037655e751d57425c015cc1a18e0dfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92dc7872626c3e6612e871fe5ade0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1523a8cef9de6302deee40d67eb12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f336f53ca7f2f2b95c958026d1614e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f4e17dda4736ba27a4171ea03e74c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb29f87d93f9e5fa5e2536c788cae5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336325bc6a3200e5b6d7661943929b92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f953c9bac0b50fd4eba56b570bfa707299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb55dab5b29d1d2eda9326cd3dfd17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad86f7f3719aad7b8911005f77bd056301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4c3f6d9bc869a17ceed321cf61671302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16ec432d0d309154d13660ffc6e836303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa91cf4ce26a2702caf35275a4c2e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1188777f24706fa9649e63b5e2cd35d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeae1744405b4568ff40a809f71d58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00702c69e03c3b8e11976383120d0bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab3bab0f70f93a00eba98c66d4096b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67c84428104c818ce10a8804d18bb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068527a5e2e17ad598fdd2ca9e31fcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620e14d3ee56ec321e18d33a80b3bdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f7fe91a7691898a701288b41c09b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b5d18c9b36201d3f4f2ae74b51ef3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbd15253357527a02c4b23ac6428d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcfcaa9fadc89a4658911b78d76ea8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d9319a9ab20f3377cf26bd8aa0a4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0037dccbd0fbb5a40b39a6885c8e1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68abfd4f7ac95f8c24ebedec833b2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f68934fe1d14c1e3985fd447cffcdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bdb3568a5f8c228ed43c5a4744a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccf85e117263496c4938ecc9a5bae2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea8f823f4d92d203cf60b503a3f54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c80a1cdaf15812fa15096083d513323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba8af8490c9bdf2e175df69c42c312324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4eeb5805d51164aa79e520044cba0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>