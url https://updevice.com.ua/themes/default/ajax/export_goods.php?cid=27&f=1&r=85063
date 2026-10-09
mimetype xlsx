--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef278829758bbfc90db811c2ef15a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3293852f3701d257b88922b0059e3702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f056bd1a9cec4afc5eea5d10e6ea6983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a3af952fe03b66d8055b673e2b2d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e77cbeaad0d03d9b34bc7f1d9d8845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cedf65c7148b4dc5e9b51f7bd0f6966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ef904dc63cfbc0eae1f810a27deec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebbe4a5053ed6f8d7aace73a56f3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2437b9ed16440a43c4477df9f998b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940eb48a5f4eafa3af83d7883a8625910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac50e69cffdda4d56b07cd5033a3b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5548d471ba646ff36a08b048a02c7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a131660f7d5d3afbbb80022c94d93b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472955cd2bb85263a6542a1556dbd97a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ff6d8358dc6ae473ea103eaffc1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb42f637070c4a7fa48724bc4afd2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c4b4730943704ab87a880ddf3badc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4394652620064f60e44f611aa7c3df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4d0a6dedebdfc4ee99446174443d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c155a917f1f5bab6ce7ddbc1de1ec8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9925cac31135ac3944de3954fd5da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4378898a53a19953307020f28f79022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492d265fc1cc78d4a9cd00bb19d3f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d3b43c3164e198b742975351a445b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775e91ea94d8f9ad4608d6361d9e3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e4b7ad2ab55c2a4b0ac368c1a118b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689effdbe91a8ab02e27a0227e8581a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf32ed350eff46b3afcc59b8a0fda428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984539f4cd82a4881a04434254d8d9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dea04d5d141ec41adb3243363adb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a5563f6dc925dd05d251efd0ffef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9a49dd4417c874864beb619357b2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9932b682cb599ff5d2634cc75350c7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf3f15fd9ecaab631f93e49915f31f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305123b4c9de3449833298575b27ad935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ebe230f81bba7954ea88be142a5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629728afa60c11557bfedfcad8a64c4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0f504e501d84391f194cb0face7d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f21430547329013b5b54c32e4ba35939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130ff6bd4fd36097f596b9e44a9d5a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02cdc4239e0f75c1acfa438d3cb5f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedcae8b533d597af46a9b8a824a3d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebb4b14cfb4b2475c37d3917b765c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b9e093ee1cf909705f4a27c9a83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50475773adf52db872503224358633e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1d37c02b8d7723cd6df74afec7c4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59861f6b87ea09d715353be9bf84f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36fcb8699ea5636d443c85b44ec6bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148a0430c40787cda3826385fc2129c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd95868dfdc971bb798ccd1fa1f1b3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1b12386371b3f0defea9dcf81cd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd24f712d1fd9f6c3ef598af352a9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86719c8ee1d8b971be6dc775eba98ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54508dd16564c710839d6fd065e769e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15560d93bb93d4d1dc013ee7ab53f3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68244e8c04477d42172339d0bad652256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7b9838e6a595e3a2c02108784187f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4498735306252a071ba7671609f3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9976b56c9d60d5074a564bcfcccddd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c152ad268fab6b9301de70ef1fbb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefe7acb127ed7fdca8e3d4dd9736a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a932f24c21d3dba4de19663963b3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc8b31140dbdf71f4d214c5e12ee363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905d9663ee58df362eb8061cdf758cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162f95cdd315c13bb98698e8e3afc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1b5ba68368b04a4731d38833b4c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9ff83b3e3252599d40c730268ee5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c04d57bc4f7411c4be578ba24c2ef668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40deb11567b154dbdd0ae9ef7c3efcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c492215a4a7566c6c3d96f2aa1b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb9276ec693297ad1efd78f2d06bac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee1ca2ae96f28ebce611a734c982cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ff257574b89d7438f01e7d2d5f0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589b1a67561e46a75d5fd3b49f5b2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd8139d67a70a4f901c816cf10e8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d3433d705e680980be1891427d7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212542051bd8123db414ef226b7149db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c2af066da4c125bceca84880d1b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca17f387c9dde593ba14fce74a16e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b27342b99278ff6923efb3d7bd22d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b23647d5a1029ef5e42090c79b243c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f3e34b58ad0e1ddac106b9febafd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fba4f8c922c6576522780c043fda2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857327231c06fa7b36db16daee8b0f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd304e31a7f887e65b5229c6c6fa5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79a5afb6a0cb30404f8e06a3659e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0555c109dccc98e6e0c1266f031b80887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5198bfd5a29902bd9c163490ceb31b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5147aa58045be008f1ff42724befc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b71fa85e43c70ab42a770df311d1dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9f605705a4a1bab09d7ccfe9d413d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5a56bdfbe7719e8d5255627a0b32592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509793bb8e824cd40f65be89279a8b7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63468a983490f6649377b0d45225d8f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc3af9ba0e438a50f68dbb289a84fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf79bbe8b61fb6edf0f6b690fb31b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf340eb081617c2acc2118c30c5c99b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11b349bde1abb4ac73e49963aaab9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602064a83a9a347daba3170ccadc44b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db34c06bbba4e9ec60f9a6c3d07669100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83370ea13df6739775854b47fae834c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36fcd4d05c7d87e76fd9f9a359b9b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04a8237e7d502bdfac1e4973720ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747e58b9dd4c3b56edf99de03fe3fd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406410557dae60252007cadfa7d90023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857e42bc5b79526e0ae74adc816cfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9472f57a1b136e666516508e73aad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a1767caa165c7376d98f2e8f7682c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf191f755d1b5f11ac744959893a52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd6006ea7d37c4a2f2ac0e60e0680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ffc617f3578a5bfc92a40bbd72074111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c99a7ed1da60887ac29706cc4d8f7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cdb29febe13f28b3c0751aaa640df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2742e889ccc721d13a447e5701098114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebd5bc2f439186d275fed0502f3fe2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a0172a22b27b1eaa9bd1adc7d0e7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d3f3c626b8fd49a3043d02a2cdea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e775b13a66dca8af5f191d0e102e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d503e3c6c1326eed682c24e4991dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed2923e228d6f8fb1e041560190b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2846e926f71df119967baa8cab1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25625542d0d61a9427b34fd392f751122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00307739f9141e66b01508e143cd4cf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0d833f70597087112343c486de2d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef01365d04ec2456e13e18943040dfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9002ef54954eb81c964593d35dc81b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e39dba2549b43facf88330fe45f56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6896971603f5e86700426ed85174128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bedeaddb1ca2de113e5e72819a2574129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c2b13394c371f2bd7c7b9e7d1535f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeac9954aebaefd06e35abd937fb58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426867853912f12550829826fe49379132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a7e3443fe5e51457c4384c10440a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bcbed854ee1b7f02c725eade6f6e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ebf011b69e0167a620b4c4e65f90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80e641a3fd7d21a9197083ea226f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de401a7b12a9242f76cc4ecc456fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83fc7a2c35bebed227b0f1f526718138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dadb1a9da5ea1e1b17b1d875ac5d78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa5ce4c52f033216280f510c0bbd1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0168df0c6c77cdaba2dca6cd136b40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf32902b948eb4f5bdb17a70fc773f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ec5b5aa820396eed70caf20de279e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb070bf7e2373e509a6bd895b62707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4335a5c7d28be118a0f04f701da44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dd791f60156966a34b78203cdc8a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88431b24e38a0927432d3e2cdbc17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48145075202d6a805dcbfefda9dc71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c7340bacde97d888b75ebe0e6f16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c4e1897d69ed82d54381fda365b7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f3b1eca539b267f7d3e793a45d84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea67a70572ac449f64e9dc4499d71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5608c3be29765bf30f2a99fb95f483153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc3d66322d60c82a6cb993f0b0e31f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983dc971154d9c951672ef66490687a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a5ea03365582b27fac182c6b46e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122da0cf4c04f45ffe64c482c50c56a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cddaa179799a6ae65660ca25a87d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eb8f7846ec296f1db7ae1db604895159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80ee13ab6c59a1027d7daae37d4cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78a68ed848f35ad831c12001a62945161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0b83dbdad8ccb5cb0bae9e6fe5634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7a62d8901a1889239578fc154145163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e66e73be56aa6577c2c938678bad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893f85fd49e23008f1cdda10865d1f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773981e93a88f848fd6341fd8ae100166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad6276ffce161dd3bfc28f2cbb40b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f0fc932e8f7048537343e1cd0b92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01c788e06b0d9d5ffcbd69924b71ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f8944b3cadf30a2a96803bacecdc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056ea1a94b70ff69ebf57aee5fb4860171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29455f20fdd19c356161ee89555b3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875dda46fc9412554c2fe11bf3317fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b022fde0cd836662fac54d2c76b1e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8d59ea4f116d3f2894f5f8e58e170175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402afb4383977da5c693079875ceb16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741d1da1a87feb79fd87bd5d34c434177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af186c4aa461a224a86e5e8b016594178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539e0021d676b390ef26addaea6daa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6493d6139fb426e01954b2101c15dad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4cc75f6a60acdf7333917992ae5f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b746d2bd4973218dc9da1bd7b43a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3100687dfeb9209da9c92429ff6a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beac9ee78901a8a4bebdd4d87e0697184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a296f5ea680fbe1af3cf194f9f8bf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb59f9f376bc6dc9a7ad3b541d260b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b75c2fd5fab172a29291e5b9710f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68e323b4c39a24762a5b51966a37d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52996cb928b6ea54d03c8160803c78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07422352edec98e2f4a3e48fecf9c46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a616ca37d072b407608d007dedef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a8e945c0f888d191286f5557cf90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec7bb1308dce9788ac86ad804a25f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96369c85a9f32bbc9319a24f05b208a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f83c0b1e6ea01135cd5c534e57b1a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c990a4f80439876262660bff35dab3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78365b81a4f6f4da0ff17f442c7afc6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761cbaea1f8f49af23334d35e18101f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38209706901cdea230364c34c9be29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2a4d85fa9a291b526458139870beb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92caa529dc5572b4f195a6e39416bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6b3ff0a39c055343aa50613cee20b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770809b2561a1dec58e2b4be69e7685203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a45530d585f29192598b2259a9cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cffb5bb0233179007e71bd8453be5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3ea68fef44c6413376978220bdd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1c690fc3b9a4f5eba113d52037ea9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c84176e11b522804891b48698e3cbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e382057aa1a0f8f926788e1032808209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2fa43ac162679062a6492675785b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1b5444a8aec733d365f9479345807211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390711e3c71000b0f8d5a011db0e1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310de2bb53e9c381c9a788a69ce9040213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9351cd3312a83028d30ecf493fc080f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4dd027605e886dc48563c14e89bab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af89287f69d626e0c6a7e5e61804d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917308cb61204323beb56db6c99a58f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c88a585d5d4391ff95e0ead7d4bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939a7003ce7d7077dc88022f36e5b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb9cb7beebfaba3d82d0068d7437a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0f2642dd4bba96215e6d2fba7da57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a91241bbd191e1b1606e62e6c4e2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe98bfdfb0d3cc5e162db16d3f0be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663c0590a498307d329b96ec39ca408224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e5ed596b6d25a05270d2f591d1dc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2693045f4a82dccce02b040451e1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17efafdbb59b41cd7ac6a8da9c82fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd28b560cdaddf35ee5c7d3563f863228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e817c9864fede2519f0fff3805ba2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3d9e295ee63c9fe84954838289cb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862820ca07d77bb0360cf5cbea0c1d4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eaedf19dc48cde4c3043fde371405232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d432f04388cc135ce9f8bc3a515cda2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878642bd80f96010d8e9434c291a966234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69239d703c388726300fa72b3e77705b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57ee3bee663d5d2fc89fc7f3fd815b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad49705dc5e038239a85aef010b8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ecf8a2b066d141c3383160ffcea24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6537f709ae20b156ead8b1cdbd641239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9550f401510b6ec0a4cf6784df89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838adb7552f204ac2bbd37ad842b9cac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac1f5a5efe5d5bff0ae2c75acc9c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637dd48b5bfedb56adf273301d8e714243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397308eebd2730691b88e5b1f4ff6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f76f7e0105a7825fc65a7add7f295e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdfcd8526fb73c4399ec7ab7aeefca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389527b7d5ff9a7676e67e2c74d21235247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd41bcb2ef18dc6bb8fd3add11dc9dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2110ab5c16fde757059c062e3fdaa6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077ebe98b5e76f8a596b0f6a539ea6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247129096b639743c93ae3b3cc21efef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd19e7c6845821d5d6e6c7c020de7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a49988a793788b066e11b98f066ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0996a20e6d3ff7c6debe37f76e1a053254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4592424b114a155e4085cf01ed32e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3ab1e66a4f31440d68c48ff3ac7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a024940004fc527650259c5636588257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb83dca009e3092232e90bd4b271d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511c4090637d1405eb5603966ed5e7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00db4eb9095c68acea3645fd301f7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090b7acb8c08b88e9ee86f8ab44d474261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7faacb81b518dc1e18b09f47a0c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6664839aa0dfdad7c8c058146af2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece994aa242cc5d8861a08a484b3d15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0f188fc4fe2b713093fba6313de57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf676613b50652726d25781b49c5ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c05662d24caf481afe13b82eb7c466267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a94d068ea1678973ebacdb63daa0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41da68a3363de09bd6d3765664bb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a122f51bde817cc71540c5c6b63c77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f19dfacf975b95d2b100dff90563a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f9a53dd1a71db76cd92baebea9810272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad4e57ff9c92186bede2701f83e7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed712f96a2999008234c451e08bea0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7dbde40c3d8867cd98ae81d51e061275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921163923fdc7553a66ff570728d4854276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52ec713d838c3d255e3460b81c5715277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82b925eefbc1a81408ad3ba966016f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a016c2f42a264eb84bbfb412c36c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b84a82a6eedaff51775f9c4b06e6bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e76fc540d6d8295c87dc47a663ddf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca176437cba927437283a3e18e821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ea96df4e8b0e1d6eef145ba49fe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919f73c0813f6cbb21fab37f63db78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e28f545f5b2ab07a86c3632d219c5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3624bbde3aa5d0bc9dafc7d2d4bff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c804cb415eed7e42c663492b8de8bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4d338c230aa073e2f88f96da25ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba99077b6120f0a423110407453187b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722e928a0244aff9d688f04ee504bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da9c9766113516df3c3253b8ab017b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf4b68745d899c1c0a2e44e4568c10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0848ee9b404749716b00430cb3e60e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ae5630cbca7770bd0037f63d50833294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6654abe33e9c161a927b45fc7ed60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43c7d05f5813cc0db849910801b2a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b002dce9c2a8a286785b27ca1c330cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84aee72e97915f66e557c1f211ca5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaae60511055c366e3ac8107ac57de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c5518acc6b1dcb52e7eab59c0031300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31132070848511fb324a056c308283d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1625ef0945882470f099145f5a0d2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a156353fadb989a6b59ec9ad33f01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed3bd006da61388074f0913302a70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bbeeea5da5da5fb25b1900385bbc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819929ee3a029bdeeeeebff7a537234306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137d47f16a6831ae2c05f466430a22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ddf4d1f9e986ce5a1e52dbdff4bef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d2e366e73b6b1630bb0ccecead72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28839029484da9c9cf95ba168d3c02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e9c16227d562578021a5aad53b11b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e181f3e19ec5b89439edd7b20a371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6732768c6133786941a471111ae6f5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de200f387c5a5502b5901285054cb8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f623c637cbd077d05e869b5e88f37b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090fbd1827d8fd77f527c29a97c984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a03d4785e0ed0287e7dd723fc8a916317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5367a60dd4760f6b69605e7f054954318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0a9076186b47da248e1788af8f684319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4d9f4689a1b7718768e28facdd9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4032dfb4dd95dd15bbf9879f2d8564321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3848da45e985ee66e20ea0fa86a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10bbc5d4639ac03e112eed2c4c9971323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85733fe6f3af01654b72b8fa12dbf6a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2005ed637ef0d04f77032b191d6a3a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5deb4f70531c5a4a1cda8fec7c2278326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab131ace9be0f838524077c962db36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6e4fecfa63e71391c27cb5b536792328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b3ce83d7366c06774b37942defbc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bda77efca15e9e44281d009033e192330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473d5fe87e9e949912c0d36bdc7300331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6578f57fe8636d31e7c1fcaee26e67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb17f5a7ce86ff626b5951e48a7ee333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e6f2541b507c7d12ff6a4d283fb3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a2ca2015f2ffafe4a4f42c690c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a28d6424d9a26adaa4fa0e21604a4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe3b8ae242fbafa0b9486ff79973a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a4eab5542e9e7e11dddb58eb52a1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f89b2bd8f09a9d06764f759b116d836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eb668ba9d414a02704801feaa57ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d050efe42f3849ef55251c404a4cd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36442e0a3b6abd8b8ad13d9383875a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792678f6758e10f74697225677169810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455455e4753b036221378799f127cf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffdc9a5765e2ecf30e4d64b85a4cdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0fbf8e82f5603602005fffbef721a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541db95212870d1c95b52134eaa6a4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c6657334bed61e99c7e89d229661815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d651baf2cb266b804562978335eb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c612965ddc637c1cfc3098ff4699e4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3afcd5e8314fd9edad29214ae08118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa1f8138da3879d3d3aae1d2e8ae419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7db3b7772b57914a4a2d615426f1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d3c5cbf15e34f07b73fbc15e136c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5cbba4ef2ce341e875c5a3f4aebdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea56bf84136944b3555e11ca8dfb99423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751973afe628bc90c4b9e3d61898b52424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46c28406f21137e68b1fa05d906d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d9fd40e85985576a0591d54c0327026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196674733e03989f4414afd93942967d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18c2eed44e0fecdecce2cb5fc77cc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb46d9df87b34478ea16187694b3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e9fbff6218fd4cd28e3e5a7aacb4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec9e2019cad31d279717c7a242d4c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e942b68873ce036f614e698c2b7e86532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627104709ceb209b08978c3cbc0872b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f00ae7ef2f04f0919f2178dcf0f31434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8ab8a51ffd619737531eaeb1fc1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e1a8ec79a637a02b8017a08713bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30e727380b4edd3aafc550c7f5de337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a2aa73148f9d31de298db9a61b0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8952fa96457d9d3b6c3fc2c2123df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3530e58a4b71e45fe1f237e081ebafe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458e0f86bfb8907dfe5f248172f59041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b534d920dfab9d723d530af0cbd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb62f2ec8a000dbd55706b33e67ef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8714d0d4da68056a7365333b6a1357744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574367a3907165266885de82359334b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee033bf5cab8eacd09fbbeffc07ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f87f3eb3b7ce7aef214611aecd379547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e640eda46c2ff04e583dc640f3f0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4150281363f3cc48b00ebda71172a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056551c2cb8e18d6cd54fd8360ddec7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262935eb48514cb97486d3bcf7c9dad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148aa12d72e7c2845b5739e309a323052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4122786673b5fbcde1e092f000f4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6e65486bc7e8b80a5e54320cb996554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce8bf1c8cc6a5c0970a920af65783855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6506ca66d0d7794e4a7a8212a2a5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf212bdb0479450ae48ea1d5f4989057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee11040ca01439a05da74d4eef5dcb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313de36e1d905797fe8636a179c36659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91288aa0961c17e789265bd13170e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c158bb0cf1f36e7ea3d3764b0de6d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cfe56b3d15cc59d89536bd320e06462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca3384b4c33d8df5ac81e5db48ad7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c93393377f33fb67e668cd7f01878264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737df474200a76acbb1ac66f815b2b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe9249f7f4a5dee26be47d84ef60ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9a06ce19f7c2c4bdbe7655765f62e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a48ab91941f837784c1bd20e3dac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c2716bdcd8331309baf8862db11a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef8235ce1d1498aec45f54de611c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ef01f31a4ac2a82265f920bf29c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eb2c237b4915b7286009da69eb07272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8a709741e13a813641bb221672ae373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4223d8af027b8eec8da34398f1de174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc62c5c79031c11b453744a46abb11475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f1a23a1d762aa94ada2b827bc157976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84b7f32099cdf10519ca8dff87375c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3be19f91377263751211a1472fa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988961b9973ba41df1c1f592f01cce579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f63fc93faa6a80b68bf440f1f692bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d7d03970fce217ac2fcb402d7ad0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449fa23ca7b3e6d8bddb828940971b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51102d7687cd35a7f5dcf301c3c02283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b097ea07e957812fcef5ae0cfebf1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0a609862a267f3be98af0774af0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a511b16c3adb540af59787e31af586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381774cf2f1ad841f66029081b5f2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8ce6b7c70106f81a76bb5ecbde6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393835f5107aac4d03862414bf151e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3f2de0bc5fe7db21a6711a046876e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83010e64ab6580b3423d4e7939cafc5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be4404bff2a3d6a02ac205b1b45d2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937157a11e5031bf3f92bc1d81cbcf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8833f5a575e40d736633786c1efc5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6ff34865c28e750d5d58f992f9cc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696cf067dd930eaf6f887257cdaecf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023298438eeefc3272b19c52684e0df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7dc67cf528139596f32064fc332a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6acca71b2b2ffb8c27136941d8a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f580aa9aba04df806c71b636fd3d92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66f0c1e908d11dc27fbe6c30f25f51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f011daedeb3fbb9135d7846d26189b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c9462a5c0c261ddb12903d240f70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd1ba9200b8b8f6cf3554b7ae0d6ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f101ec9be19d9d9dac61edeb56f5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915520e8f26600c9f05b291b247748d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90d22b056b65b2ea18a35aaaabbb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147d5f77eb3bf3566293075f7d8337108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608f95e96eeeefe13524889b95d924c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9102148ef73a954ba8e1a458ca7217f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a6c15b510f78fde477a761ec3fec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf772b945bb97ea1b2fbb5433b6edcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a92a4c10ca8a77dd72941b306c8c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3954b1d1dea66e3e17689d997f9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da5589801c345d09a645781ad0193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76d7297ac0f60f9b9f37720994edc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdb92e039548a0b8a7a103783ec5b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586019213159517777881722f04d8e27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40ab5862f550d12716216b04a488b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cacc0083c2e27eabb284e316024f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361c481fd456d6aef0deada5ba83cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02285c4296033e156d1220d0958f9299122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabfceecc2744547493fa5ffd537066123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713783647f6225bf929e301145082b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f7445914832c46e8f45e54a1a16b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e8fb0bf232982c179af8b894248c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5013c6358932846e2d6d45da01eac3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f369d03a7354b639a27b624eaddf87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dbdb766df3750431ecf990897d842129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373ec620b0969da6f8c0551d12cde3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f8e101b48aa2ce566fb75408813fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639324473c06ce41318d1c58f083b1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369a7b3c2b149e0737b74035d76bbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b84cfc9c8b2b92ac8ce722e6f67fb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c769ccc91c0aa17405135fcf9184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a24d39a49ed854e72d6446beaf937136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c7c95a4ae34133490efb9443c88b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740807dc72cc7b33a358ea54afc042a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ad50d3a6b8429ad769451ced3f7f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a58c45ab18e334fee309f380869906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f5b9df56e51e02244c06a3c7d088141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5323a3135306a571f019b92b828c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243605827bd4f39d41ddf12ca1f5568143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51b2e2226e231c7a2b6d529e485900144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090922160514520b4c557fba80ecb497145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9814914c9d497f29f5033169f35ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c217eaf5f3b0fa77e5b224f587448147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c3f35a64523c80474c299f52ec1f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b855e503e821802756b9ef69c034f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8751bb95060a5298235fc756291e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bfe403bf88321f83e8b2971cddd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802dc5cbf5d09eb0972a6b77bd6bf97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168246f210e224fc9255458062a08b27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb05797812921065a59be48c42aa57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec689f0729d9aa75c878c6a416346b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3588d92f63234b42ae6dded9f98d24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d24f7eb5484e815c9f99e07a7df82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5e4b3d976f0043ebfed989afba32e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588623f9bbfe9832f0a2fbe1d7720b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b948bedacfc7cf6e532080343d97eb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7ec1fa217d2bd834db792d80358d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a809a55ee3a6e0cc3aa5a7a949f07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550bafd8c4e47a53ec602e27a6c714f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3f7a065529d99c7b620d4faaea99c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2a77d44dd0f08e9cba7174b28af98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc770e13f5e68420d3308ea338da3ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba731f640687f07b8eacce8844fc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b70b34292b792d2abb536172d2fed6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1e43936d9c2a254dc133ef3077e4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a110948d3068ce31b61a5cd65ac2250170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98480e1a97391094b4929b98d98c3b5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d145c6370912547dd61202c7c0bf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7d9c87a3dd2716d174be7458d93f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33832d0e842d1f6f658950d98e3f756a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650e364cf78e9b80df5775dc1ca4862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeb40bc81a68c51ccdd742cde2c9bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cfdb6046bf353d2aa8e62deab2a34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8165991be7a631330ed6adbac1883178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471263cdc989a740c28e8da55d265994179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96d17ab0578e1e3290ce0c6712c757180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e92f0274a10bcbabc41d3be262f858181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b9bbb884ebf70ae00521303ab62b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b9c8ad2e50c0c8a133a01a5da378183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddda2f863e4c1f9932a12636418c699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33979cf5c4570d9a57ede8ecfb7ca5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59165d5d37ad635359b8c5d257ae54c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c1a051068aa23e3081d7c6c6f010187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defae897473e032875c9b7a6cb068c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980bd8a013b834f7c9fa610ed7b0a7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90617c6e99eee5b510ebb44fe503b56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186e14849ac47f77d670e4d2fa10c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c8d78c4e6353817724c6865b8f2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a28b84be887bfa360c129d9691a2d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616152be2e2f7e8e2e52ee0ebc191121194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a270c8afd9f08981ba144674397c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5886f4429c89b6c21db8d77c19590196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f504d2f22dbce9e8bafad9c65c928c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874c2ef3392375fa16cf61badd49d5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240b5b1357ac9801ee91d79783ff1e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afdca9c2300f05189a65773542844c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc6113a3b885c970e3c614bff5b6cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14371612897d34939e9d6bd18de00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4defce12621bb59d7ffa4cf8ece2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9136541d82ddfebb5af01da4f4c55ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7922fcb73bb51dccbc2af59370709205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9029617bfab011c24e1e8f9eb2ddbea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0012b5eeaa5bc4db02f93073c184e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77917fb1da77290fed21c18bf77c44a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e65205ac9e02676d8e12d9fffacf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9172ccf274fe28cf5dd79065d07d718210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a7f009dbe32d2286dbdafd81f8ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b0a7adadcf3195b2f4ab9b241fde7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9444a46b13500ca606680a10bcc7e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1b8a600a9f4450bf299968ae43d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd86843a188c57b4d7e01f19d00baf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e230fa2d20222c6a5529ca56bf9a54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2801c0b0ae3af86b48dde711a4a39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b99aa0b09053dee6ab25c094006af3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4924d4da2b8ab9daff44dc5c0dc04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582563e615359537fc709aca398f765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e2d127fbe849e25300785d25f9474221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de006e2b4e0cdf09e1b91f388a9c4b24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe733a8a5e1fc30acb84080a4efc0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c7b4f96ef72f3aa28f81253c4fa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990aa72fdf96a755908a697e228e96f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fafbef3f1f7327c9b5e8c1350095b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbfed0bd6d0f52ba434b67d53c7136227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe8f75a7a00282aca358e16273b956228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f376c01a296a729a36af86ebe1944229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb8b0821e55627982955edcafb6f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9504db1acbaa0af63c57139a7a5667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5497c234acd834a5d0126ae1c727232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aa598a2dcf5389c07d8979f6ab87c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c5aac4a5490fd0e317a39689c857234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b588b761815e58446d358eb476342235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d48015bc2483494fd7e1e92c80ffb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21407b6d38f95d338613e8a6418f00e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481590a42d7d5bb2946e02990936fa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3849ab678937a73f1a2b706c596cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968707921b9d7d2dacbd5533eb0bceb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93655ba0e7dd7a1742125908671795241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1774a5d8113b2b29c25c5387b48b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3353e1fa810642837ac5b2f52ca39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b0cc4ffc39bb8a4ac35737ae2117d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e089ee578ed19f3b7704d46f3d94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de7842717487184e84b7d9200fc657246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e4f271308bf5aa84ffa41f7d19dda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724010a05351bc6866752791b732802248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fecd4a628c9a2d3d3650753735fabf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7914d9229df816d4bcdf9525d7ab53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff0339b33d36fbf635579dc42df4c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ef1fe6b15d0779e8c8f2cf5b0f9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c33eb54692a278b01768771a6cbdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806233e4c4a63fc6b88fa7ce0656d23c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a331cf7ecc857edf3f571cbc2e036255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70084e84911966a9db031df8f3ab81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60abf11c0e7ed40fe00635bb2b82ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe01fc5ba5a29f04dc68aeb166be0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea13109392d2b8771d7897b92466af9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea7ef554155d2790273c64db2c726c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99710db878a5f6082519b31fa2cfbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a412413ab0abd63d75306de8504c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3298cad347b4728408856094cd56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaddc7430fed50b4183b5e681a84d7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3f1a40cf37eeda8b794f6135d0cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a62ceb887dfeca74fcaa8f5eecd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c730e27850bf9543a94a476788791b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eb2a9035250b592e13e706f365299268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcac4ef1f56e9d30542f596bd107a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac102d6a49751dc6a6b71c878c722270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1026a891d25da439ac44d3e1414f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e44e9afbe40437cfcb73ab5d84d32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c996819a31ef19709806155d7394d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593276f7abcebf72441294011a7839ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26a51008439127c1db7de1609d6660275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded501a2481c7cc752403d04908cc3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f57401bbc316804367d1cbbb3653a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6c092f9b238bfb4988e9a649744ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48942fd5910f789a5de75e2419557279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92d8e16136906ead222e600a1f530a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2805fa3d052d41587722902dd7307281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fe42057e68d84ce1df05a13284ee9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b9997f3e42fa65fc2a48a2d205be4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76805ce36948c5832b9f34623b045e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ff40f583ac6dfc3d0e99b246a604a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d80a13d1ad6e31bed8c1af9ce246286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757599311ae60ca92d19d5555aae0a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f31cca37f9284cad3cd02214919292288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30626a04fda137bdc92ef35c155894289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c270274ed3b6d3f132875169facf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1021acc2ffc229f4d6e1db7dd89336e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939852ae32e0b2df4579d8056dad6b79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfad3967b85ce7f54be46e559ad2e62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60b407d64d3f95a4f7f6549f8f2db0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c07241b68d78c640d70bb8ce4eab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f8166d8ed84e3e465bd90432b359296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3c4ab9f80ca92767fa12771ebc32c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f60a067e08f5d531c2610f3a253f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243f569b1933f5230ca6546a28a0bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc67a0ef5982ebd9b5eefee9b6f0ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08d96f1d4c47df4ca08e633789c5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c49fdb631ac19ac6407f1cf805853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b76e2fbcb9f6a0275182d65b03241303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb768041ce8f929dbba499e2ecfc3c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d86c2d64b1ae3486805e4d56dfc59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0056402a075db5ad32222c50e248306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e753c5f556c6db26b437702069062307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27558201cc23f7c6166975de373edaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b90f5b99cd1878e3b3efba17ea403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d3177cf81bb65d125749ccfa67ecc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c12229c95b978de226ff9a75203cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da5a768e0bdcab36c9ae081c707bc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a63e23800af044e40066c7d4118ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dac0bf15aa8d0c1c4e7f6665ba74b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a34ff8e2c0e31dc7f495ee5ea9c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6741ffc8330f28dd6ae271eaf9180316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631c06343f4fea152c48d8709772eee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6abe092a4f2d56cd90c3020a0e899e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb870a2f2eb3ea7fd65aae33507a96d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9be9231d28bce2ed490e789b187d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cabf382fcdff4badce7cab519e9266321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c4100480f79343fae707167d61d5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7abedbb738229e45c7450c98da10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa7f8a9e9b93e441ae3296f5ddf209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b54fdbbac4879b590f3e9342dcad92325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>