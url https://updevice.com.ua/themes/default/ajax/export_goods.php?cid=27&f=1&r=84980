--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a8549157aaba5f2e0cf5b8548421e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b28d91214006774324b71bafa556b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accb6f28b3850b1d1f28dc2d4408c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d772cc5778951fdfaf38b06f2d24224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0323deb266e5bc3ddd31d5cdad5403e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a31527323ef2c220886e860f1bd4f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a1b7b75aa08bc3ecb36859b697257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce3d0ba54eee7724bc85449776ad98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593065f11f5c668d8dc9d20a536de349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22c14741e43194de99b149ff551a1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd310eabd162e277dd8a17f5a3838a9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6898cf6c0dd95371212386bba480e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589471814510efd57eef1a25bbef8c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c326646ff955589b0a76d87f0f91d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf2b739f2d8ff5771ba72f4fc2500315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb2c10e1574efa0afb7878d06f4e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb98b930f7c7915f26b26621c0bf3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6806ce9b1aa618f6cf4c9ffefa28518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024883cd580cb93fddfc72e9b79341119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00a6791176b19ea14874606d27bd9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91500eb15a09ad3bb954b7709e56a51e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf5b6cfbef032d00cfb4890991584622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b3ae6db0e2edbce096d5818db48b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291b96f95a907c2b6dd44c64b56e8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9804cad63d8cff2a815ebc2fb9d0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d89014faa321a3727cb4e5f0cbde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8c0a3ee4411a63e3b75bca74466d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab1a7327ae7b97544a997b72abd3e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada28395a3eaa1b9655316c3e67a7f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694377196331a9d11c9ae883eb009a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e944c79af2d17592eddf3c3a7dd5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629a16ae321c1359a08b30afcb845e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805427410c1de8141e460c2d53fef9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69ec04eaf2e8508721eeee9c2061f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a5d296686d13c699233f9c048e7e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35620265d659efab33df7a45a923e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842489b5bc592f2468362a3058b863a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b2feab6b74551ed4ef19e617acf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd65f382debc1fd88223ba6db9edf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1106332a5ff79c125191ed9178efd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b32c32a0186331172e93fef1acfc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465edc82ef3009af5d9e09bbb68671df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fe4cc46d73a657564e7097009200d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e065544f2bb7fd47738121830244e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a79ee2954b2c95d2ff9d09b12381945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cbf8110975aa02151f4a0bd7ff6d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc95e8bc5842b7dad3653e9c09dd35747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9cd40c4b627e22e45c9f36cc08b9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa411b9f78e5c25ca0f3350e65776c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09af0b92f3c95f6dd9a6210bd33055150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c2a602dbdcff3db5660eff0ab105d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc9bfb3882cf619c1fdb30451f31752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a35af525ffbef61601972f6adc15853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207fd860525ac322653c6d4adf0adbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5cf6c9f55212a0c67b6d6a952654f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9048eaaa83618311d215f04a03b2a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3f69b96f8900aa6bd44f9889e70d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ef7c5e4414c669869ed373a9a32458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1a42b14655db710bfa0b72f5aa72459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17279348a75d90fcd60db2c4e61bbe6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1317349223698ec8dd3b2fa0132bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d7a499fb2c987f46f46af796e9a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573b8f6d8704933a5fa8320408f15463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cd1c70d2c9b50b7cd394a52b101af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53709c51dc22f066d414070ea3087665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab0fcdc8b3bc6e5ef8a19fa65d0b1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90a95747ffa06fb379398fd29dd3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b22ee3fdb7c451c01ba4ef8fd643a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be0501118a5284e519da98eba0f44e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce00bea1e6df17a3028d4dce1d381170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d1880df77079812c33939e7018f2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854371fdc597d49ddc2450a8d571076072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968742de39b687f300aa2f60f97ae8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3a324e6e4c4702142474d760985bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565a5ad90e1326570abd419bcf56de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c29fc6e67d8adb060d1df63a1e04876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ffca3ce412085adce6b74a40eef877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7eaa7b029c40ea5aa74603929d40478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d1a707053778bd6dba223b48238079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f87986fe5ccd3c36a4d4eecf7e7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71aae4c9185fdb81f4ee7a963e55881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb05e7dd96259db616db064badea0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a875f674c4f1742d6dbcbf4bb433e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723617d3bb6a36a1ae4964fd8697a95384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419e799f6a99e95bde0830f79f549085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6ba3b944df344e2beb2cb63b3afa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2faf54f3517fe7f5162b707483325587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840e7be3fc1fb7295499adb8dcd79c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095f165b265db7ffcdab454fe823bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e26fd2145aac54c2113c07c79e34590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbc6577fba9b27fd20cdf2b8d3cb3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1abd14c98789efba8b3172b09980af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296529372f1d471f4db056eb067a55e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d83055d2cf8f6c21c1b7e1e22896894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c4b2ffd4acb93303757be6b06baa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1c1a3e9c7ea46add511d52b3335fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163780a78a7233a07040983701fb4d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6adfd3f26c82ce3be50149f3e8056298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843b7376b35c9df28e0fe9cee6f16c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cebe0ef75f43ddc91e71209a23a84d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9907e63affada3c5b03b1cddd369101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1b9b365b62a0a1985963b80983ed8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b868b6da4c3cb9288c1672071bf92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbdb432dd75471d0547a1e366aae9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403b6db0f9192e892d9b3ce8558c791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce594075cc32e1939dcc0bcdac5f3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25551eb4f8e8739d30daba68bc04ebfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cf586ccae11151751c5ccd0d10a7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084386549ebff4684befe749509fa4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295344a057d90a927b61c2a0988b2a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd542dd49ad26279f6a1e0b275f7b8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b82006daee55b384bbd7ad1cf5789112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf9e07787046eeb7edad938ddf0495113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f2ea882cdfc107a6b52521f919f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20cff4fb1bc996c0ff819d01698ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb9eeed7172eb2493d2074ae34242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95deaf97d81566cf35b10676e712b85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15693a41fef9aead5688e23b36194d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f2fe725d02b86126d4f37e579d80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e4ae9c8d9a28f83ed47727c7b8d5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8e77da95b6c6ec006efc5305bd0c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f615e7706a5a859005fa5f369b1a602122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef34b3d30bd9394a19058738e44e6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f122c7379bda4dfde429dd60490d50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c10b4ccdf19bf2608ab5565d9c634f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f68e7214e0e4b4af673ea04d6e69d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec00b9f647d711f9a0ae591c2cee2b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbcddcafde47a3186a4f7ffad319c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f95eaa6ff90fce7a778fe801e1e60e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b169da5ab6754828f45ed82c09a9e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba7a1a217e320780ff876b44d94f01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7607aff7cfee52d86e54368c7ebd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1463145739b151880285cefac127346133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e7d0c7b339b7c6515c1db5060a83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9e24befc66c4d2039ff3201c9e101135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989f11a4fa992d9f78d1d85e15518d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b5b3281797b167ca990d93a6e7730137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbdad28f9dbcde5585db8e9ab3b30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfafe10c9c2f47438d6672a275c5b4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d834c00a6ddbe5da4be66bff15d3a69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388bc894563736d83bb9cf59a641357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcece57198fe82b386c441a338cd2af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b227fc5216a435e9bcfbce46e15dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a576545a635192c8ff9640d7ed3542144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c6869d1ce8c7d722669774a850bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b46055a4af35b6da0d21ebdc8176e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c91d0e66a283c095b17a0362d120a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd990436255f54b7922cead148d8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227162863be0ee719dc0661bf9ffac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b61528c2840fbebcb7aa41cc096235150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a831280ac27d752ff00ae75a786b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd6c197b88c742bbc1e0f5cc0d0bcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25de2562c5b57a4f54272516d6b8b64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b5ade08f1cd009aad1ab1855ddaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7772a1660987199df34d090f99402155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f6046307466b73f485c9208f6fa88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46e44c992780574510bcf690552354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a9920d84c16a45a219266dab9392158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2996002452b2657ecffc5dbf447ef70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1391b650402796e518da3f466c31e44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466df23574ebd6d71a3c8586ea72a81a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f6dde9539f2596d50878a1bd42946162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a6284ba560d5b5a2c309794ea6ee9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b90775241ea8647be72b97e7f164164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad053f731f02503958bce569574de0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee540b4cfb890b3589fd6323fc7be14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84d4b1146e5fe3561ab14abd22ea1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4bc2280990e141d75911de963ed8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9287f4064a3c229892334fe34cd43d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d2ae556eb0460720a0d288166bc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6eefb6faf034a0a71847a05f1d34f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7129f0a767af269b4e95137b839553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb017f67ba0920ddc5d51a413b98563173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb6cbde5dd3896bcf1a5d05111542174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb1fa0e0200c788c834980bbf8a24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8b0f1fd1a39eab2ed9d432aceb2ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d36a6e055636480c71133d15fe951177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce5d30950987f2f9c64e95e47f47c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33455f9901d9f78e92d07a0fc8ac46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7699940e004547cd0c4f1d8b502db3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35ecb778f8cbdffe1fe7e895106b80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c45ad115c7913c122c6875d6a6e0de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ef0197d740bb412bcdd35bbbe9a74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506ce182c256d0ad221d1a2e39317d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743bf540a5601fe1a6a17fe586d32da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6273c3944f9255862d5f07dfdd9b00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb0771e76c40957d96044847e1137187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d17a3c5869306bb63f2dc71be440188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8888af92da34db026bbfa33b18a82c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891beafbfe6ee8624f7abca79b95660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0d54342f0c8cee78b865b41813fb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259cb4095f9bb04f1bc59058723353f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac493d9285a96e200dc5d4e43d2381f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87115c4e08f41d66ce0fa9fdc031d4c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223de62a5a1d8f918404254fb4fe1dad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f5520b1057a5b92d6021ab75b2f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c5126f74f6a8ddefb30b79cedf3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80bb63d054c992aad228b21119288198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e844f2f4a08139d02d012d5e5411f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56abcf75bdf635b6bf2966e20b3b089200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8368a7d8f51534e458d0a1b4b2234201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a625a1eb2e1ec3b57b8e7e45781343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f95403043e37dc63aee4beb7395b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fb0bf3c8c472237b1eae7d6728946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1e6d8c72dc4dcc6672833f8eb8d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165274c774d1cefda27ed3c89ce5324a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d1e095d47e06e1be36be029e0ef77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6d9d5054fe2053eda20db03d8ef8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096295c13d9807f33f2883e81c31b35d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d82b65150ca6b1c69fed7d67a970a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393e32e2f01bfff9937365928635420211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2fedfa5d12e5fd5c867a0b5654b03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33207c34f3211df75bad8c07888b2e3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ffa522168fe84c9b763551b6bcb22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d1af28078cfd881754edc9222305215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d55d23210147578fbe0503f68c95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e8259c93e6571a74119847824ded217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869e8d9a5ee1f7aa5bffa320afdc512218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328838e4e6e1acb802df406c14d5a6f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd09499c67c07119b73d902f89ee84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a293a69c9cb5847528ca4c940086d4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279259f396766c3d026bb64dacc116e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0fd62f43db653165cc335ae8f782c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462391c8005b751aa538d1364aec4a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f7820b90737172a422ec1ea2720ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99071782e16865f88011e68c00d84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e692bc25b92630dc2065622eac50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11feba20a93f02df30a13780aa9a34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137565c1c2c1e630381a7b04f693bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3cd26f176f926ca44fc1e60bd011c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73248b25e2458330102be9a30cc3701d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4854fdd3c2075a21c22187fb62ba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737ff7e4c654fd6e49daa945d436a57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d0a6eacee6fb7dfb85c37965ea4ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e07be8a1dfdcc8696faf90976b77f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d80924e83b0807b5ab2d6da0be014236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b34d0049d2c3f9dd2c8abee3d8836f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540eb29c4ab9256f96bf69203f5ccb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68059baadef4945fe0da6826a366e19a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb62aeb8688f56517798fe35ba37f8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547189b4fe04e3ae516b5ed9b9deb76b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e21a5662330c1a61c8c5307238152d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3fb4516fb6dc6badffc71469b58b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a102c7aa9fd1c264683c26bbec2221244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f7171de153f685878e1c572eff70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76bcbfc7d781ade94e5b335398b3fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef21e5b5567c267c3a3e9c9fb829ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d65690ff2c6953bfc89c8ed7763d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052fd75fa9ee6dd4f145c4672e18a84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66d466e52f838c65ad91923e609d68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724723337655af0a91456d8403a083c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91748fd8f60837c7403423051399adc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1858e6db35cb24db630cd84337946e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338180e6f7d7396f0482300ba9da9bbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea25279ebf8fdcdce3114f4ec55ff1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6125bd288ab61219567edde80e95c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc4b0e458af853bacf542e3941b2c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904de8fadd0b0ff79680e74d63a094f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd95e418bc233977d0558c8245e68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e0ba6c1fc6c851d4e7a8654fc3b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f0178a149b00a7984437ed0661311261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759f21d06585f9d7463d86ede0bfa79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7ba9402ef7ec8f6418ddcff394449263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9954acfab88cf0ca45465bbe4eb422264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d97df36c7ce462a3a9d38b511f11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505f5278e9fe93abf772e6cf1d37b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e19ca77ff02b8417716691fd7683267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c31718003f53b5215f530a4e33f76e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b46876359ec4d16ba6f142d9db5a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4e496f492392621ccb7ac97ac3fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a323ab43b6f342956b056b96bf6427271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa54c32d1fc5a39ca0b2834bee26a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e3bbdf8604f2d287dbfd2eafa93ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087ccffdd1f498745bb1ccfaceb5b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186e7900dcf00236ebbc8a06b382038275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e54df690070eb5d1cc6b78239556276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5681d6a9b3eeec7ed439073cf606913277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25d6bb1d561d833d21563086585d3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057e2bf46ed5d94a6ea8bf2f6bbf116279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4266591e3c803136ac04392af5a0c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc66b589ec5268eca82fa3aa486f61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1fb08f0cf9609b65b5bf11ec65276282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c8ff0caf97182070011b994c5c7cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc711fc7b0eae570136a4df866540284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dc17f74e351eff03dba722367b78c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7983a7a50b5e2dd3662f40ad2aa469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d624469d12cd6bf4010e4fabcd03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbf5a944c8b3fb0ca5ff7d29f824a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea6ca5dae04d0421c667cce42d9e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ba3443de014a0949d78c4f64a660290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444555ea505a94351aa043062b0861c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe5b74e6d5c76173c91b3c062bd899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76480bcaa36c384730b342c0387201ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab4882ceeb48c202869d1e9842586294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c7b18cd373c54e240658add70029295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb013ee8e88f4a08a560f8ccd07cb9e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3be8457922dff7169d38ab6be7f326297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683497dd4814630305d32bb3931a40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceccefd9de933d4f45d11cbc3f5823b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222e42e17ff05ecb390b5b92cd600b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809cffb9d722a1485f03e50c32c41fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd0f2ae7a0b8207dd325076651e8b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b398e03d6bb53c635cd9c1c7ac6b67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d2065976831bc959bc46e35b277f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff72b906f3429087701de481705f982305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3956b8563e1da00ed01236d9ad4379306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cb250659364293d5ab678703bf43c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c52ac18283efb44fab89ba6ceb6ded308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5c2564583398b117035d62f73382309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3292d6588c031c1983d14df6d63d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc5e254d886a903858d8d4db7ff59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdee49fa1f059a0a7f7f4c1cf5c3bc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a189079c45be2399ced786dffebae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1a6bcd695a8320d8d2b285df38930314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf281fea613fbf465f7a54f5d7d9ed4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3554bf98661bd75bf0e9d32ce8d17dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e30954094ee2e4e403bb3600569a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4fe81dc3021d8042330470bc5b6b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd65446154c3ab17599aa72569a9e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e767f017c3e4710c58d397f75ac19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711707abd1cab753c4dc7e28e067831321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11692bd95b3686750b963cb63258230322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffb818a916790f57da4d563bdf3e42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106fe2a6c3914631d080d55527b0de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a1cf115963b4378537690af329f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ace712ceb01602c4e7e77ee0ce04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2943bbd00b2466f3a2312de20e85732327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf62353134d0e19e3084e105e82fd84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbab5fc91a2da767674734cba69fd8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f4128ac5d9d136c6bc9670925d612330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066bd21450901454a4c006a014394e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc426709d4e4964900e5f28a6d83e888332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53706657c1b7670ebb79b11791791e5b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910647745753732e5e69782294cae001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83995d780755a31f91c13bf1538e3d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a197509cf147d31da30f215e279e973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3009fe528ab06a517dd09301165dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911bf6747c75ff8945fffce45d059045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e174d6ec9f3b49b4cd2007cacdfa796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109523b7f4c18640967e2e3ccda8a8447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108daa73aafe86455ac0f98206fff26e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748741db51fb9e8a39244841a32b92469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e9257686418abce5d3374d3c33a3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145d5204b285b7840df42a12f9ddff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262a77ed037fada982709fecdc7c89c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2bfa90d0fa01b67ea219285940d1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69020012ee21608c6a0debd6d0e029814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f10c2bae8bc9f72bd51d8867a75fe915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d103ecc158f602498574b7a4e7dba616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14666e2b2c278066a8421f8504a29a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e46a03126aa0cd2e0b86ca6089d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57ca546402c2ac4d5fcc1550f8d1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3db4a5a60ede4d4cdf373abdf2b19120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e96233c445a5de26273ee4da4e51dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb97f60383429e3717b3516bc1d05ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cb5ac0cfa5566abaaab516281df0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6f43a923749810becd0a948df2a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67644ecd7660ecdceabb0837f9ef7f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7426ef4b75ddffae63465b63434992126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a1fa4e42b99a086e6e8b4363904027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef69c22ffc64cfc8962f3f37df6363b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c74fb6742b80cbafd672b49472f18c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34f02252b0a0e1f12f2434be2a19d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad8104d1e6fae8d1107eb1e4e413831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9dfbc38f8f72d229daa4f6224bce232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a4fd53ec4f00d7a455fee45a42fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e041ed4add32a3967301d85d604d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b17066b310aa604b9d94d8d6c898735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b9e9ff4e0b71b093f18e6ab4862336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e882e63a6fc2b0857ff62bbfd0bdd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb119c1a55538dab8ad87e4a419fe92e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946efd1287aaa149cf698f7ef3f10ad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2e9017d163c45d70a2a319de4ae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43d423819a87d9382b09d62411e4ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c12aab8d8013ed4dc496fb102019a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee95d83cb5d0b4c2c28ce4ef88c15c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28aed2fb8e047061a91bbea9f211e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a345d0aa7fe2de8584c3e39c4217045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69bc4ee09d575b61dfc8fc785fce6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fba35fc49ff2c0a6b785748d29cdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58fe5e55a7d38a6b2f4205d82349d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f929d2618e65b9c44f37a6c3c54a99949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3dc8445b900bc0f77dc647121a90150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668c6e428efc872ae98aa6be994fdf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70221d3ec9e1949e28889b8fa45e5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3687dfe9ab49efe2139ff9a9c4e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed77c1d2a5e490db790562dc8fddcf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52ae65f876f7818789e2b80fd9f63055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45cfec639b2018e3c58a23a2bd2dff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1286c10ec40c8df734b49835617a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf82e51939be6e332638b4bc5dd01b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b1ffdd0e7861b52470551ae954b3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f340a5c447f28f2f597b432f2fcd4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4470fd9773fbca8eaed82d615b9278d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ae1ab61ba49c7e6d7cae1ceefb4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d189a11d58ad10e4e85754981ed20c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe70fb44762a840bc3ce9908e4a68d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4d7748155aca95e7a1942e8d27765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ae4e94cfc88c24fece67a54ecd1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5963d65d3a6dc5e2104c003b0f2ae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61992ef6289e4753f18f1c5593096468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a31375f79508d506a973bcd36ea58769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2ade98e5a1a1ec9adce8cf9fb34270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2dc92b65d1c77b090cb07a33061571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4934435c159c08130f3b58bbcf5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b4679c93a11b2ca0353b457b39e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344488aaf37488fae50d077c159982f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a3c9cb7c45beb6b5cd278aada5ee675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed2bae587de7e5b24e59e490b3fa1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a48a47cd101453fd266fd57acb0d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12da81dcc1966e1bfe66dea8ab81d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65df91dab9ca8c43f1bfdcbbfbd24979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb668078188cd61f1cf0a061d75506880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee4c50f248de069559ff0300a2a6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be63cea9f92b32cb01b9261ef061ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b1079c36d9ba05e20f117cd5b73e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b134ed108ce805293ec6da197b7307f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c81cebe2005bf7a998495f02553f2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f8e663fc74ef8cd1b1276ff9f33b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc1bc61c8da3081912352e346ad59d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85615fbbad95646316bf15e8d828168d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d852cf0cbc3807fff8a489117899889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d5b0c2a2b83d008fe276c1fca85090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a97b8cea1095ff9cace251165206f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257023cc3f77d976c49f5b6fe50decfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d8b0ff3d5acec96b6970ab117f2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa85712ab65462c7580a077bc6627894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d36add83539aa584cd651068369cad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efde665fbb236700c05562fddb2d6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820f14d62181260dc5748afa0c11c6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd327aed4729bcdfbcd0e5111f925798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fdda2c57325c7d1e466b78d27fae299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500352373425da3e881f4e3f9bdcc10e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3f2d6afc2a12a724bae113f4a0947101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee9bfc3519b013d849cc014a43cc16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6232f786b06077a5820f6c70ceed2ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d178af24188150788a697bbbd3d78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a627e3a51f6b3388fa2dccc76f97cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f2eb8852fc59521a3e26c144b4a34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1dec938a7d057b7adab411b00e745107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c6bd1e9c39d58641a2f1c162683c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebbb00da94abbbd7bee3ec1fe7772d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41fdd7b41f343fc2d8456df5a554a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d8dca5cb9413b79f41b55a65b556111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a560dffca82ae287479e7e61cb14439112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae559d375c1a3e16b637965ca89eea6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5852321ff36e6cf7119e93901873d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08db191154fb892ae29d9dced21943115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ad8266db545d481b56f99cf129562116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0905466de41343b8f14fd4d4f9324e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed241121c4d2bf58bbcd1736263928118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55ab10e73b06c070f1027ce49fd1aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320e5dce35a2ddc6fedef5c459ed137120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d04e2607ef8d516855e1941e9f1ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ac9d05cf3ec9f7ef6c0577767253122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86445fd1862a1a048d5709dd6c04b01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404dec856123dfd2417801afae93bea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b83748c6b1d02d3ef1efd5f0f7894c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e3df7ca64aa4636cfd136feba827126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6dca9854783aa1587fe9efc5821f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85b6d5a938d0a18017afea7e3e008b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbaeec3e01fae88417ec4388cda7f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c41601b8bbb2fd0d55acfddf228a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a6d3c625908a480c4d746d7f08751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c5760e158f626cdb2e6ee939cff08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc50f5a9095a8fe90bf41df8ed7b2d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744939bfb3b6d423b0501386ee4dc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95d0f29084cb84074a130e2948b39a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86148b2227306ea376165114e839b1d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e343102ee591c5697cb4ff3e338ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15042fafbf3a2c8bed72e5ba99a9207138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a442b39b6b5569b170b055698d44d85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef71da71ed82255db0cd51614a632b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd98d19ee00199197e1c5e5a9857f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3acde8f4942f6912def2324f94cc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b040472047ebf1b7a75a5b1c85551143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314467ae658742c99adb94f981f72d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba926460c7880a0d0674ab7727a104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d4d14460fa81a322644e31f964d4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a078e58e558d2a6182ddb675b5ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e919cc8fb48dfa7a1f7645ead48e2f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece22b9ee7483494335e90721f3e4e7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd05e2c995ad9cd24258b552413c63b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b105188ce5c3b227551e2ed005167a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d360a1b9d3b826083c9ee5933decca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc774783280c59330f6d9e58dd2db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea249f37bd8be777884470a3bf8581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f814d06c1fb59a1f99e6575222f10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710a7e43cf596850d15385c51e8c2e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d5016783565895997f2793d8ea56d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccfc9954905fbc04f5abeb5eb8e6c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b04da4e8be478e6c13150912c0492f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42949cf552e8a2b4073c831278d89d99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d027293eb5a359defdea64f26d01a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db74fd828e59caff853893caf176da2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365198f6bb536493de07b4cf6022d037163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c74e9d9e1b672db9680b95cd3af98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2c4c463b89ed0e5922864e9dfed3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605535abe7c42ed07630003afc858bb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5328b3861665f89b9ac2d7ebe4946167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb658d93fb37b888eb362977de24c234168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba16dee2b0476feec9e95ce2ec9b94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc3216766f1b6e8332b8f2529cd73d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb127fa35cafeb19a6a5da1b2ec8d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2263335dd2289ec723473961da0088172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27857910fadd5222d96b7f5d0478db14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6f015e835097ae5e123d515adb6ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14a3a2c350748bd4b14f301680682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc7f28327eb265abda5bffe9485610176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15dc44cc79a681ca4cc81e761c2f46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816e8da9480cd28028be7a59a6e98f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e14f2daaddb3ab8cea39da234364179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e49a9540da004f74104a7530c765b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd244ebb2493c180b78877dfe914219181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad191aaaf54e85bea4ef467af990cee6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64717a9e8786047603f438ab51e6ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad4f340cbc39c7ff33fb4edd11c68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dccdd090d774464ebf3b8ab597236185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698291b3d96d3e38b0622c357040b53a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3aa922be442251d87ce3d8bc9f84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5622d5f2dde7dcb94f2f74fe9373f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9f4e9dbb9c6067a364ffdb5636429189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246ac8b1ae5200f2f345f27f65f313f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000a99ec272259bd240b3d7d6103eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952b03ffeb484f745775c6c4eda4b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3067e2ac2756c92cea46f97976caa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cec1779c3db92961f83c5f9151837194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b07bc5f5c4175a6c7181e3fcb339195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8781754e6d45582e04a47bd790f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a96f880f49380515e701070a4c95ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793fa7e6802f056522a6d3bddd70058198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feabdbcd612b3d95444af2d286967e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e517a84eccb2d2401764b2d0ffef8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b7179feca91c943cbfa325a5f933201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea45f4cd33f058400178d6c3e0a5d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee8766f2a8db1e9a2cbeb62ad692f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d684ea4ea5f87afad2a75284f7cb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ab34e1a33abc97ae9e9634e87dab6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afdceb3d853efe24249da1f5d91619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed736c82bcfbfb6bda0a9a4eb6971d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71ad2e764aec57ecdd2405f5f0b835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ae4b069dfaa3d79d09003def667ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba069c45785f71de3ef0d53be9d862210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c3b1d800cd98d5fa87c25fe6433c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221d69deee3cd236baa27e1ee2253bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5afdf19bc486ec3fb47d92d08eff55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79466f5fa60b4f9c73a2e3c1bc2488214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808e0f8d563bfab933bf77bfef190b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638929d3fff7cf679d23934019bb9687216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676851157232fde97af9f944b5a77ab9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c413916d150180c2a6ffd71d1ad8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6990fdb256f91d332206b81a734b84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa245176df9287f13cea01e11084c0ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946702cf00258bd9c898b370a999d11c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b6a58bfb8bca2d7711baf2b172f92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533bd1acdc93b2fb2ee9daa5dacb556223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e3285251bedfae75bcc3409fee0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeaaa511c407a7e60df5bf869d5605225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814971376bfa0a4ffd1a6966efee71f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef433fd502c9421cc3641d1c14f2883227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae25d3966610ae829a7bfe019f9d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b7f90f9377d746de17ad8ccd59c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfaddb41ae37eb624aefbac2c27601230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d4ef5f1558ab0936daafa3cb71844231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207dd3c90a9276651fc537e8c704f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14ebab54666c22eeafc7fd7081d52b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e054ae59f3f8c56d743f4e3604bc60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77d1a25f970a3169d26f143f8a32a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79781fdecf844e1a7d6eee1bfd1bd616236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec07a6028652fb4200faaf923b1336d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5188685d3efa871427261fd75c9b5b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587ae06bb0b4a93872dd62ab42acf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baff876df6a2ad5feed4a42a4f984e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ef1044821ed853f92d615f189950e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5610c22bc9889b540b9321c1796602242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc85d086654137d9a1611b1b211140243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35578f9313ca3f12c5317b76af9e8e1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c887f6e2b95f6ebb54eb4640d3d85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c104989e525b35ab071799b9ab527246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741ed1bf5bd0aeade6f1ed3f1a5d1b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de09972977980586738d5ee81fd1b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653def5f7170e6f6d90866710a4d438f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26167df9d8a4920347aba4638c9892d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4c98a0c079dcba099e26ff2c409ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165f2f6948c74b1a11bef116232e37b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290695f368582432a1b61a4b623bff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c029b8f3552b9d961607b8f6ce7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875718e5799326770929ab3adb96e29f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd0c94a54ad9530a80f4ede6542eab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ffc90fd7c1ba22220a2a4ad891fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356143c19af2e1225578c61fba2d3184258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086ffe282f050b85f84c94eb2610ba2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7944845ce9c96eb17a217f6770bad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252ba7e9a1ed464331105e039ec685e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3cd983f2b180a752b29c2c608b82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbbd79ea6295a7e7a5a607f960248e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2dcd8cb976ba7285aa9680d2d0d01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce4a3402887289c23f2b9468505ffc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf32456751699f508fe7c082e2f42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14ea4d07eff7ba2741a80cd736089267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f367d98946d37de44029532a82e85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d120b30a54ba5cc7a180338f9f98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006050cf057c99d2f9f16a11e7c08ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8a58624a51fbd11649991f9ef869271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18dfc18b49602e4d1ed73a6e00ecbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8065339e70a3c83e06fabb4e773fe9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f638fbd57efd5eb8d9f2f6e977a96a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2fe304769cf687829ef728bd5b131275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7973e1f17e19ac9f3e9641840e50f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57e258e43c88a6e0581cd836d84c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee217b929a4abeb378619a930e7c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627380fcc4c37681aaa1357aa7b441e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b73e01de173a8b5a3161dbe9e17cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f2b7f8843abff8bdd487a391b892a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c205099f274be8a5427ac68917a10f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681eca9d20d00c36726214318479db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967f7a374a2682aee79c917e07e724284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d4de68ba943b4762b587453bc3a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059cb1d01e7c66f86180e8f892b238286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b5f8a98a5a17441d390ec63f6635287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af698baf33e350bccc321e94be1fd59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b8d2e94b465c88f60011c74745d96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca9f2be243d401e1c8589f499f7758290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5493c9b3bd5a7b51130b389684fe16e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66948d4d810e4ce2a38a75407eb6a565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd4022089451c2c3036e24a303040f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329b8c4da62a4a88d03e977fa398962294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de774a4458c5323dfa15f998cd37f44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab42e76327bda780152a96bbff18c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cef72d4902e811b44cfac56cf437a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f3b88016fa055867b76398d74d389298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c803435721ecd2e41fef4e7e5cd50db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efedb1790d261d793c452fbac92083300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f480454b9aa3a309bf0557ce65f506301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a44d69d92592d73e50cfbad8aa148302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc2f89f8d0beadf4f76160dda8015303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d62bc7d0ffe11dfbf90cd9f3adba9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76556e96853d2386b67728132afbc615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef0887941cf361268295526871c42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef34686cd4aa611585b992fa0a4d9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3362301cd9fa0f47d8134fa5d50c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aeaf69340465fc3058c614aebd8a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c28602ef7495112d2d287299ac676310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4f5d19925b061ff1497682c474e2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aaeb45e9eba63f1d51768050bd4b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a3ce0d7f9cb869d6d467e7906c813313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488086b5bb2e147ae05cdc531cbaf4d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6ff53a8d156d1f854207735b093db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e4c594e91817df597fe69cc9243d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e47a2dc30f5cd3c8352aa373fce0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3edab06b7b520570ee0932f07ab9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44234b27be0cbb08d030ee86d11cb21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e110d809ec7ee328e16babc67b804320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64701611a870595f436d7555d826d0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d7d8b2bb5c5dd44fab21467a298d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308408b680dde47c95924cb9d89d86ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df121594d40fee8b665cdd27d9981ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289ca7904ea6cecf65e72fd2ba2092e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>