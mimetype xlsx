--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1fadf11aefb93c38f639209d5390b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f39d0e4955149cfbfafddbe86a4ebb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fba4181ca72936089e5c48e57e3c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd36ae92a0fb18a0b1983cbdca236c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c269f830d6187f9e0c31799f468cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215339b84343c71c192b7dc1a7bf3e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e364bc94cf217cd9330e2e78f28347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ecdb2a18234a00e19930cb9240618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7a9e039ea7c854d558619e21bea29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e030685b6606252f74f5d2249176710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433848d02a6fc00188c7cb0c1ca7b20511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a8eaf20efad1bc8e2981b0c40d3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe88852d61f88baeea294eb30976dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed672d8ca5b7a0079c08bd4221b6397d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c113e220b9c49e3ea9bcce9b95b94215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd886247ea07a9ce7ef8cfb8d431fdf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9cf43cbfd54f6fab1e584035dd53917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e8b2137fcade033431f66db8cfd7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caa382461fdb021c47fb7e91b31ec919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f2ad22e2b63107669793fb2c78bb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c85581c290ee2969c3790a71201c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55470859490935f6beb858acbddcd7cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655c5a795d56bc8ea14082adf1d6d8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da6b767aea751ece600011e3f474224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e833d0842478b2d5303682cbc0354a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29e8f4663249b74801fc7bbecefacd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7329ed24b7a247c85d222af3bc7f2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8d8c2b811c94f27d3ef381bdc65528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728ad6402d9ceaab25ed80df50bafe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abc05a054b5640a4b7b875fd5cac7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713676e9370ef1b2cb3e3267d131529131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eecc8bfb8d301b136b72a062ade37932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8febc36e9f3970d52b095b3553cf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da41476f3443c2ac09456e6d4c198c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba41e330dbdd2ffca61bcac07e89c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bc1f8121970f9b749f5fe23cee36b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc0ab7c2f382b0804652a122e3cbe137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12c808233edfc8a44cae80c4f5b4dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d067c6478ecebde08095b744419de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fdcc28a74f2517b2bf4fc6630526340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee776472382e19472e42419273835241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00a5d525e4bac9577b14b607b8067842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373784d20a1f1f89e240c25d964ae25a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb322046a3abfbb0d2f9c3802a2d65544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a79230a05fc54abd11d2c2d4fd12045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43371b7340f5625f0154217610e7a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430c563a9ece1968912ef9f4f049ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5050a493e36ae42226eaf244a97428e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9056292e03da4fab86ba210583ea249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832d1501318580ed7ee5ebd2209ceb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22488d3ba1bf09226b5c6b073e3112d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51495a07d9bc27228e6ffb93a328a96252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416c7a2268bc6c4d2e31758e11d3e9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c157b095ccca1b5023e684bd850d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c63286e703ba5e5239c81bae305055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eabeeed36f5ae0835f3317a7ea16256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d20bc47c0d4ee40e45c7c5ae7baef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1516a5a8b1fef6e5cc47db75f10271c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407fa68c82e6c3a695bd4489f19742e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76329292882e739d6fa95f9cc88be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadec39b93b450b024f95996ec7dc86b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083b63714b86dd399c7b045e2dba2ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74687d90a7b33275cd0ed46922e9d3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960d72a3cf1fe6dc8dcdb1a9967c79e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd545e884a87426eadb431a5ed4071f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ecc0c55f0b919e1e5e08dc7cae5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cfd09f482d0f295fea73e9a0ee95367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d068ce4a8adee17cb0e94c82fdd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c83e09c2fd3945af00f401d129eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415497758b49c4388643277f2b76ded670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42053fd715ebe43301606044473cac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00e58809192658b4de377c7001c59772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032758c9c6c55fa7d4bdaa18cc9e106a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a99d78f49110b16f2c6161ae70dcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d2b3b79a664594689cc761e76abaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711475decc5463e9dbc304abc747f00776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad5974c20d5a3a42499948f1c0efd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af8b82aedd6285cd031ecfb1dd4b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6032b45c0ba15c22c4ebd2783095779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82834ef06263c0983c9d0943cc6299080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c33cc6ab20862c1a55c96a36a1a99781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490eb4e4c08a850f5fdb94c1824e3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cd34918cba3c41c9deddfd2dd863483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9b22a90dcd1b15ecf8766a259493284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74641801de6a50412ce242464344c49e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20047d620114b391d2445da9d8113b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee678fcbc29e7ae5a417c722b5ef4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859fd31a935e73ace17f9e8b802df0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a648da1b92561bf150f20cd26f7a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7c718c2e1b18093c80ece34e6097590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412469732910acdb996801e88b6abf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ec83f27c910fbc947f14e8c0a22792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e32a1398a9e87682e39c84855772d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b27de1d263293fe024ef61755d813494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba24c4e2471d55537eb0d9b38f654c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c0d0e7906e834f5dcb03bc048cef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82481ebe271a11bf83d36f23f2284e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08239d926ef69f0067f5760d74d90b1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3de37b3672b20e9d4241ace44a0c1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508bbf1ccd2f3b6c28a0cbe17d72183100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164fa1e09a6fa4126d3df6d2141bf45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc7faaaf14117da8a7ea8aa96f61eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18f3e33e239077b5521926f4caac4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e050de0245266d58db62b2b95d86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7e7c8558bde40b52726aa68cb5bc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bec2d631c4f0fbce7401ccc339e66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147ff9588bec56b41039f6381069e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38646743c578823115a7b7d895de55ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7bc94eb219a89e15b040490f67bf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe4676792fc58fd43edf2171e0bf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1269016c439bdc3a9ebb0a7817517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490aebcb87be8d9ba8c3af3841d11fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d35918940541d158ca04caf8ecd5ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea95bf6bb8e0217c77924aa942b44a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc516c16f5638dbaf799e9ff47a17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c9264146ab37f44368f639b758ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864ba197d3173125db511f86567e1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e472924e03134df7df417063ab224118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c718ed2f3cac79ee190416396edd9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335616ce2ba9a2e72ceba4368fbecc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329508264ed6bc87f15f3b506c86b9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1274dd338bfc98cee717aa20cfe73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa491a13c823a65ea39615c4800f98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc526d09838e0585eb609be7684dec9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64405e15759055c57c3f4a08d0a218c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adabe29c39594596a8b290815b70dc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40365ddc0bb90c39048235699ea787127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3139b5b58f93553ea4c180d04fe1c4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ba351bce82fcc21e659ae3118f7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab408829d00fb631279062113268ebcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17174b00e1de6ce0b61b9da4c3892d2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43515c9df2729eff4b5e1c77ec8d28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81574b440f7a00d47c0d198c32de4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2cf4f5d7a612825b68e4f526eae70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ab8aaa81ed80c6ba9c6b0a11ce1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9240911028ceb7446c3168d62c1503136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708092a3de48901301c8e20d82082b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa48768fb2ce2c1be666ef063c0721138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66c6aa4177a2694ac0d0deb39433d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b1da62be97d2c1bb2b9160259650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670055ac0b4711a141c984709cd8a385141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bfa8b3336747a8404522cd5e77edf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b11a648859c0554666f04f81053b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d0f07392f5e5f48cce1a7f8c03cb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6179f11089ebbcc0151ac83da0a70f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d2b1dca6d8d355d85e8f3d8bb0ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5b320a1fbe384fddda9b70e10e07f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b6642102cf98af0b745c7261b723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640c0604973aa6a9235fbc80d87fa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6976f3d8a666a82beea861a61a9433150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144adbae21ae1381c699a48af9986f96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6159a2b2230b02e36b3cec77ff51f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d677fafe8453d342d2b29f1c8f0ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccf19abdf279c2b06b048b18f5d12f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c5b8974661496932ed911462ac106155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5faafe49a67c8a1c123e0c11d4c3af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075231dbf59f19dcad3eb2eff8cc185157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5b01b57c3303d54718321903fc9b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e340d4dddec58f5ef95a2f4294293159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19129345b6b509bfe839d6fded36f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f65fb42de75e10c92248fdb47aa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d739f4c8fd8c7aaddadccd06ed719f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee6f6a04f0716fe256416a6e071398163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619956d471f61573dfc6044f25ddc813164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82312a982478de9665ad7ac24f749aea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d83ee2af7dc5c28e48c4da352d7a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbde4d437bb29d7b8f6e955d2b388e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7bdb48ee2eace86101c7cbf2806c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff501a7407ccb406e1788a3f17945b81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e3a5a5a44be533dbf49c0ecc0a97e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b88f82b95503779e9ea132fb23a84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078fa503dff965d8a1e13187763cf8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c740b776c5ef4e68d8fe45e5f2b35d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663554f9190a5ca9bb6418450e345fc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa243ca61c62b4dfc996e0c2632ec29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9094e8ceaba18681136a4eff28d697176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eacc4f3cc1ad93d3376b958a6f130177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf17e7301f40ce3f32ab8b1c641460178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1575d443d55c4b35f61da51881c070179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a7434ef4e82618c098f14def6320180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b6d24791159bf9d927f8c71d6ab2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036833d8b4a7a0a417da6f42638a9b27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c91efe537b94ee8bc4281f3e6c438183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cdf86c729a1f476b4ab1cd2e03083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2480afc20dae0ef57fa6c78b9c6198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2842d5ac6a6cbb4a126ca9aacb22a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64fb9b3900c27a19cb4016ceb1907a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0325fbcc0ddefd93b5302753a87c66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7165ed98dd468d02dcffefd7704f02f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502976ac68647d90a7112103ac671605190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a48611b7b64c78b2e2bba8288af2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe4542ab9c6440e279ec202cd72832192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805104c9699fbd434f1e390829fe4ee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8137bc6a6a0f71dcc2d84eff2cab2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbba12e7dc00d2a16c7b0228fecc32a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf87b52586c6cfa5eb3a8b70287e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33d25de4dd931e5298741f4103b986197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7d4a1acff55467219d2d4af785a95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ea40b1f1d529533497745b67d9400199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f45921e9aa6e16525c27c56d50069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0880ffbe3ff4ae2c2650e6ee50fec8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8813ba602f410c479f0ecddd2f81b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906848cf286a64935aa73afb6989f9b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25418c56a4cd8d74d28b74235805aee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0abe5ae62226c27278da99b0599764205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a009455be7884450b725ac750c2d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e65a4cb8b0c8459cf2ba083362a7a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966717205f9f0c5ea7a549db223b76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081197be3a5f002c2a62b5c798ca536f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a25409c499de4cab581e75af0c195210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee6bc800620497f8b957b80c222aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d84c0fe39ab735a0ffa19b18235f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166645a8de1b44da15a300d532d2285213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97f660ee2bd339fbda93d342d9f73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b991f1f3f41c83c1deee6ad7bde42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7bda774ab2cf18b2a2535840e353216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc57c149bd13a5ee00479d7a371f73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c222bc96abd42fbd49497772b7f346218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d0ccddcc92b2fa00331c936edc78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae509052a618fae00e24840d4c46a233220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4da7ed3bbbeef280ec1bfd2e4fb3aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ded2b07d80e92c650c57e7ea0d36c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accef7c6e427b57064d3de1cb14680dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef49825b5d714c4d8fc5ba50fca58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2f078105c65d0d916ded148030731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ef79b54cca13e335435b0510ab43e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b63922108d1476f18b4a38d08f0172227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4169ed000ff5cd55ca5bdeca1ee21f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5823b81f8088c211ec4d5d8d33769c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ca15570bf23661a8bdd7db84b169230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df72624c298b04f85b35e7c6118f950231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4986ca05ba08596e734884d4cbefa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16267575684dd72b4a1e0466db7f9901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796de834037be656ef4b087e9a47a83f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0cd7016de26dd758240d6fddb765235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99437493c6a1b617468906b073d1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e501c5cbeff3cc4e6136874be33ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f640c7a405ed6caf0ec9793d8b4fcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595333f852eb43ac22a837768a841ecf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d8cdde71bad6ef4bcb3877857d43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ee15c9645ef80fe55df2f29ac83b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96ff96358b3bf55e695b48d204820d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214cb76651037f5d1ef8a201a97577d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db617ea93bec11a79c9929c15c662f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1bce6a489f053526727abf417dc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae271b6adaa4a478c8794e31c0386bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc791b0f925e3b039793cd819b063cf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca107f0664e96d8e5326a6687135a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602753fc21b648d2e4aa328647476c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5cf9076452b57c5ca84254c7144f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de004843f3d6c671e6612701052cd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b68a42d0466edd0c6aaeac57d45fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193ac8dd99e8a954ef708487a34d622253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8462ebeda01530c01a68f22c7c06eff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812a30bcc3e8bf4cf54cc559ef63ca4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea38ece9dbae027209cc5ba300303c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27404884022546faaa055a0dc282f595257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2b85173851cd56e302e7bffca248e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4588ae125655f65a0156b1649605cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d80a904e718f552494c92e8889f35e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588168674df9f1afa3b7ec706f177c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af80c24ee0427644b086858a42aa721262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28440c54fb9dccb26e66a600ab745b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693792f6914dabf234a1390568623b8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7ce1f39ad499cf451ed4f76814f99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2623f0dd80cf35e81135c06b8f383b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaedca7066ae4354fc5191d8631cdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061370b7fc0ad5fd0fcb4edf6f8911b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f40e3bc11dbda951fcc2af7ccbee70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720673710d4911b59c4b5f6e708370fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179511f28a80982be23157c2df1e521271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51751d6c28644faa141f9672d2c198d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237b959a5f2003c83d2d2e401c571cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284798df113719de7d8658ae856a30b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f5c553158f7b92475b7793b61321275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237eeb8f11a924944737c22082f48a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e6e58fae649bbb487ace79ce753fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb4f574bb6f4184c48d9cd2069b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f764b931eba49c3bdea33a19fdd1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f71b7e91f3a100fd4f18501211c22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275829125836cd6f11a16beb835e9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666d366e49f8c3d03c5d87fd7417dc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9d6e53308a2dd96d2854247b72a88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e41c811dcdd854c4d118de97a2ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384988f12821e8bdf2b10d1ee33113285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6b608f5f02c2c7047a1702b9601f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1442b90e2fdfe9efed56a10fdeee0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c47c313eb8bde7581ec78ae24b143288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d7216d7cb9f696d5c433e76bd44f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae87be4f3768a53c80fb2f7932012290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a183fdb7a9d40c6c086028f667622e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0774864bf92af9e960863ed0d420c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e532126013d41d219c7a524ccb9038c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4b9791934f661013c293cc691b4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b517f9f9552bbdd88b74570a06b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bd8ae25e274ccddf068a9ffd92a12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d666094e5e12ffbc2b7c00fa9516d46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb94d3731e3387ae229a89842eae95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36f28ad220b876e00ece02d2793368299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c891744abe8cd261a881808d0532f0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912efd79a449fbb0bb1c20a2f1a8e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33598b3fff153377bba15f4ccd36e2ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259db269dfb20b048772814175c4660303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce651f6cd2819d9ecb1eaafd17b8be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082a785ca0ad04ef0f76dfccf870cb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81583062f5f1c5d89316a8f4b65d75f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba00e5b8a58cf9e1802d54a70c6832b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f14f0fdb85950414c8f8dd9f7a2a1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dc353dd57b869eb967ec4d1ac16cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43462ed996398557a684d262b49a04f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fdadfaaa6a520ee6d0b14d4ab1095311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc97a06f0edeaaf2d89c399b311aab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976e3042cfbb447ed58e4a594898f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271900f5324bf0f2a8849ffc3c8081314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90c7a6daad408bdec56e2843d9184315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23fb5cab9411c7f42948217c82b1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e75207e586dd725af4224f2c021d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae864ce5957a17f97ab2a9b2ba17fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b9561f64e9626d0620e57cba8b56f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b9001fdec63097fb7e1d0afe693e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbe9c220cb0529407a80e2575386d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0ef00b6870cdbcdadad336c1aa95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee97ac7b3da2a118efe9558f134cde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a9bb0e8981f00c48037f93f6af422324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb01229c94f1d682afaa3eba0d97fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1960f220ccf85c8427d16a831ac1f06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381873d9348e80806cdb499f3724feb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8158f0d6d01c1563105bcef97f75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827f64310b3f47597fb552a6ed732a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770df53cb50f8b7e6fa89da7fb3bd63a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5c99d6880d2afe3b3bdccf561367331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc9971b63476e8b2ec38b881ef8dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f13f39727e50676ecf669c0deb0238333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e757a4e288ba49e8ffeb86a7e1b4f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122ec84e8d8faaa06b012de07156a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a34957f1374d88ae4f08a0619c1ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c32d5aa4ed46c757a06711a07af344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc0676259ad44d84029e0a2fcad935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9105aa2162c2972053ddc6f5e77fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a385858341e85a58829bcd12e182f497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb70a22e307f9187ded6a3acc035b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8796b75c68a440780379cfa09ccb0879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7add59e0c763fc8efd23f5b207c5c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281941a775841b538eed0dbe79ffdcad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02225b0904aa16083384d1386eca5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f54febac951f345602ee886cf3de113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6380c55192603b27d3d08e6803bf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bed48c469a208fbcfc4f3cae73dff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5a1d70db5cd1939320d2aca92993a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce250cb2578d9650daec3f4ffb8bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566baf0748a2d632530128e135218918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0290d6d09289989dcc3edcdca6f9a5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b81e75259b2efe2a999613087b3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccbd0c00cb1f37199343a7afaf2c8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2cbf629b936b1226962288d86afaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657304150c1efcc900ef628f3e77000d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35232849d428faa631c034f04c39990424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13166e0b99cb3f74032d0324b4214fa925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728db12389f2f4f7a8e37884d0dd7e4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956535558b2116b98b021a56afb6ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75a27af96b02e3a8b2bddea4e79a5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907e55390168c70f61a16137888fd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56a431eec27eb6d055c53da0be09930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c29749a2e8f8d51cd9cf8f58e108b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba6fbb6e744c7deb97b6f3e49f95e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5392171c37075cbe1530732028dda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168503b6835aee3f3275fcb0b2eab21134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8329b3fd9029fb3dde0db98a2619c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29b1397db469482504270acd02229b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668add5d08764d3119ddaa86fa562737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c17626bb4253795aa30f125af24fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc2782d8ccd447848e0d3a3cbda8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bddad96b33b012009b1f44819502040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f34aad6bd3067b09bbc6fefa5c78b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa12bbd63571e028777b846a8cd38a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50edc8b06c9231cd843a6e82844df343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5512f19ca40459b7914f7ffbfeaf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791e6549f4effc8fde75d393b59d5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a454017ce3dbc4489b704c805f430c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bbf83b7f12172724a1c89c4c99ea947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220447afc08797d3bc20a2da64114b1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c6e60f1724d4225e9b2e640f5060549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e82f11b73d5220364bc163fd60c6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20901145369f37bb1ac76317ff2a5f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f27c63e00974d6d2e1b57c12f48252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c3d1ca4426124d7e5332908165b9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc05011f58fcf804200899f765985d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaa56c3d7eb92203ae16cc2e30597055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdfe0bbdb0a7673a504cf5ae7b9ad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92653e4abe37f7152603d8163a94dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72117e5374efc64f310f3097f3d8cd9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c92f555df4de859b7b4c439c01c2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5060962e1efd917bb305ca74f201f1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b47baa9200c2d9394c15d106d0fb4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d899f01fb76d5381c9cf84dd9fcf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238302ec25306479bf1bfeb5d16a8bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c2174f2ec6a9c6d9d8fc89bc4394a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1a81a8ae61d181668856b55a02b7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e2bff9815caf6f22109e73dc9b53b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c6f43184ad044fb26d2fd105006467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94970bb10ba58a3b51238adda82087ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520bc3650ae00aabdbf12ef72231ed169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b700a4d1a432ed75c4fb21211b1da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb69aa26dad31a59de403994b0d5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d71af61a4e15dc9165d8db9a8b31c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce80a2742eba589a7a0b75a00e430b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3293101862f7e5597aae468d2b7e68874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c7d85b802b693321672bf467e1c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f924139e7c614f0084551a1bcdf22f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47f29f38d69f46f585ce564cd8feb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc62b9f235d9c057e31f4f566c6e59e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512067634d60b51dd8b1dac63bd6af9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b3dd8cc0d156c4913d086ac9b2d6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ce65e635ff62abf40f9b6f3ed06b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66533daf79cc48579f10b1880ce43e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a5b02db0e722332b9a3b1166950d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268206a266473e807e81743c1cab40b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8df4aa40b769a697dbee8a77e38cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92242cae4da2a3050f04fc08a9285b5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeef76888f7be5d193896abc365f89187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c224b79c28a8eb1a4daee5c663260788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080a526b9f3780f6c8ea88987f4030889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1926677d132a157cffc5b5d72c0c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390923f6987394343083c2087f46ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38af0081e01d121ea7782a574e4ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825670f20015807676d3a67c96998693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898276ee88aa36a19498013022f74794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8fa7f2aca5348175e4aa0ffb0f8ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177edafe07902b38fa0ce9f8b1e2749596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398606ef34ef543a67759e9005d656c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edba585099c9f4eb83648f2d33d729f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec936bac1ac1f005f3860f07bba587099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4260faec2eceef0283dbff468c07057100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79606c24abfb3a44940a38c59d6951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467aae911a043dd355e21869fd3208102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383433a808624da4c83fa184d92895b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39cb6766770715a069446e446d40eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40337f07fff89c19bc17e4a92fa35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35ee278b69a97533725c58cfce99ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024f6c54aee815628a28eef5ab593bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05028008a47f7c80b3d0c60066b16d06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b9f0974781333f456347c4a2b0a9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006229fd204e59f90e243d012343164e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3975500c2ca848c5ff17ebe843882111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db4b496ab3119254cc76eec02feaf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1ded0176b11a3126a94ece5b5de76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987275274ce3df2ba077032b08e763f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3346bc696df013f887e7a3e9350f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182f79599bb1fbf3d16bb198dcbce0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd25a2d0896494d5ff3274e9dc10c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cbf4a0da46f3bf8146f7094f08908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd146efc938c82afec96f1c7852ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385803298b008532598338fc88d9f2ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8864ef1ad4b6ee513af9f07f3d89774121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ed151b82ffb50f7ba7854a9e831b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd13057c8993dd7e1ad4e38745ba93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34e0dddadcc12ccdf63e3b738d070124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c1fc0638e77ae3b08a65a56b9edb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c234a84b3bf992a2c4e98cf83af1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4606b695d968d966a0d7a4945f85c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6413597dd06462f6ef23efbab267128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef567ff31dca4830013b1acbdb4077129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246780fe8a8c699396c36dd552a0613130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f600c74538da1870cc3015b1e2ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5750f02429116c630a0639fde8c79f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34e0da01d57511bc55e22d2c6f0fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9dd2bd77e0cb9ea02b4e4c98d3510134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48527aacd42832303d8a26636f081458135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396be3d33fbd07248bf40e07a484141136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46942dbfe907d927ccc861749bd1924137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7dc3374e0aa4dfb94b0fe2ff6e59d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b005decfe917564e1eb92ede074ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b532a931209bb1bb13978d35a2e2d80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f7200154c3aab13e6cb11041b20a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842f4a51a6e85b298b855621bad6474142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366790136878e4b56f9c3f1b283546e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87707c13b1d931eacda9385561522eae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e2ff91ec6ec28c0c02e0cdcd0d452145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47119ff25b61f5fa9d49f04ed382c499146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ce89df436e302496f6b8ead6c901f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188c323542953bcd646e6f9aaaff44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471cfc44ca8b55c0ad99c3d3f139a4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f870ea70dce312c70581c295ffb05ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620acefdac3ec3e7a086d3f04404315151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfa535abf5d7094732ac026b4afc7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b5b031d0518c3f636eb44eb68fbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e028424447d0831d404da78e180e0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c6ed6833b2276a101ec27b552894155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc12d23f5ec8317c01436d60c892d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc39c66c73d49add312f4502bd9bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f76c660c2b46566cea583da341fa8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba197b0b2718ac7436fe108c7de9ef4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f770e04168968cc7eff2ffbe4539671160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf7f86b6c11caf70ab3a88bed23e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf5fb242dc275cd4ec3ca8e0ebdb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00ebcda99b4da811d3e1d051d5ce28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fad8b0cd6aa85e23da7da22976a98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7af1e37ea692063d93d5d5d6e2b72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec795f6d8dd5949198b897db232c7f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb425b7e5b44da6831fd7e9f13a9bff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741160add5f2e96e98793aeaf45efc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee1bc50cf51c733e70f56bd6e3f953169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d88399690cea2d838cf5100d6e7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b434dad72b8dfdb0e5b75fc0af8154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f36bfcffe73453699592b3eac1c8a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4e0288b07d82f148a05429248fd20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2d827b53974616567b0e52b729d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d360f63c13bafcdd4073c6002c36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50590153abcf3d1e04e1bd5e598e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c47de8a4af2176c3e0afddb89f4e4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d7895b05a5dd1ef5ca3cc12bbcb5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ea01cac5609206b0c12f04745e7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336699397f89ca6a0d049a62915c6ce1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5e787133c878bc28502660fd2658b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406453d61fc01c419273733a0f99b48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefad9566411ee8e6d86ff727018838183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2076b53327d3488d44767bc37b7e4a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab70cd532b9a6c0c5c36e0e4e9119185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87205444caa11f35fda108e92148eabb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d3d85bb43fb2717bd3cb9d3afdb90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c881926a9bd914bac4a84edd60542188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed67843340ba3a2e78d90a3363a658189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8ddde94ba300b81794ceb56e25954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1fc9cd19e416ebb6ceae8fd4e8f06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533cdc781382873ecbcc4c39df3952192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d8f6054986fd59b3cf7d1daed6582193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb2d6e6a1b40e52d36a7fee36c284a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c08b7aa4a8e41bb440911746c1130f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205111ce3e27267d2c4406155503a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328fd546446f76c7c470c6fafcf8adb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894514d3316ff011e9b5a9216c558d81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17566d8665cec249f6a3c49091043ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd07ea3d5f423417b220d4543a2131200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba7b5811dceaff87313d01263ec92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde32213818cf540e4a69e3b0e37b904202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2fe58206ce19eff1413e46fc7cc5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a530752b0f787bc3b93fc69ac500204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310526fd2f1e34c04282fd90aa43455205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c5b6d66a354017ec7e3991e04672206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e842d62614d01b8428fa8ade2d43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04359d1c1912abd7ed8d1d7bc4cbfa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628045d9998dcf9c7c1e89f8df71daab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d240aff9c803fb45a5cc7100613290210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35f6ffe7df398485effa2a0a87a86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc2ac60cb516c21e9082d13ee9e31c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea070ae73d7e6658cf98cb636c269213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251ca1ef99b6f357b4027579ea2631e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb9b360b30fa98673c45b38e9fbe12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447e8fc489643b2b7d616ab4f9b6acb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36285e1f18beeeb536451b0e293e7594217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f00bc6fd7acd86c7b67107c41af5b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea53cdef085c89ff4b18f5f69035b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13debdacbd70b23b1ed3d2d8a294aaf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed42f11f67d257198b207f838d1263221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1fdafe2b726922cdc28a35754f20f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7a918290e487ed59ca0a17ecd842223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797823d685af6f947f834a83f6a717224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b415275c5bfb09730326186e662140f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cabc6b94e163cc0ff87a2e56c75100226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a556cf808a62db6727df9cba2d4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088cf3a935ba63b9e82a2f359dee7d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c1ea905f11efe490ec7c9d34d628f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bdb21adf17599a9d21d56fec910d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba63e4a220020b8782c8fb0c8c7a80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02027aa48b89ec90d5689c328a6eb5bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a6ddde5752221f8eac3eeb497769233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8588eda2531379cb7d830c414b8c48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349edec75ffb85e7314bc130ea62930235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852654c82add8227ad4a47221c03988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a55e01c58fcbe1fa58d93d6288a59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbb2c8e4fbc0f8984f573d2bb95c88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd12db1358f896192f2027448583cd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555a47d62e771a10dfd148807336f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec234c856864bbf1cb459dda76b866e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a022d29897372ff66962292297a68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d9d4ddf849d235f30960f265005a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065594db1a9794b1e28bef4cecdafba2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209b11b5cdbf960a5413a1bcac21e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9d32b1f12bfbf269b0f18910ee93c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65474119844e983a157b0b7ab2506cf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5f482cf774851d072e875b0efbdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3c12203886b133639774b48ea6ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125550a7d77b1287bad3ddb46465b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5353f40174a52f46c34aa7bf55240251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62044f8cda045af3c4e228bed838d37a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687bcde44448d2e0a0edcecd1b28a24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e200f92233b9be991dc5d88cd6e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515caaa6739db1505fcc6f708ee0de8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e788446652815b40144ff521692d4a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f789760a65d752d71cb02913c5370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681bdb11550d507021c8e24a1a94df6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664f77f0f88d350087c46cda9f0fc6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b0c578abf6818c3c0a5df0fe21b8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb2f559e3802ae4ada38e3de0cacd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe5500aa2ebbb8b4a346f60e4b5fdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c7b62f4d92d87e042cc67385db3de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3f3780d60b25d99fadc525c98800264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b24b8ff31fe6b12a011a12c0650e88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c29f02b18579486450a86c206c7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb1667263c16b48a19c3dd3614330c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5a7b18aeb37cd2745ba9ed942248b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424b80baab4ba2e927e30bbec199bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546ec4eec0ad475c9e0c127b3416dad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a2f338e9a0e2ee6a0f66d9bc70a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63952943046f80e3ca77610c843547bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706adcad15d15ffb9880d92550d43db7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172df9eb3306da23181cdf6b4e26684274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ed18b9914d42375e34b05aff62e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605da086917779b10ee6125e90ef498276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6ca3d4443cb4d818d70d6dec73ade277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b4d1490555c2178dae6e93dbf748c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d469bbb04ef7a13b6efdce443581279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca989da107047eefe7a30ac11b7416280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba0b85f0828a3708a64de44fc2e72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87475b845016aaf8137aff4e01d6767f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04cd57961c69e8972f5b21700c7b15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ff46f4da59dac3df8e6dd559df000284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d424c6139f338f893c2f891390cb8fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82520eb8d3a53fb611294af4b4ecae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7042ddc94a7852025a9994ce4e21971287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0145e50ed95f1cdb2aeb4b7505561288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab85075077972c87e4161514ad904b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570de4fb8dce27828e554c93bf68ee3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1fad0dec087d05f1afd1968acfae3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa1292fdd609153848edbcddf550f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196955c690193d5064384b81435761293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932885a7e04a56bf1d20ace3997c46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59b808606e9b6198b977df6141c5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc39f658f86880b27f010915ef9744296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026675a77783f4cbedf85f8dc7b19b41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7455279b88cc87d2ab434e2d9654f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eeea9c2c0dd85fcb0e4f425340931299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926e58beeb2da1d33a09845e1f685e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453c07cefc6ad02a030c33d0d9c27e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ce6ce4aa36ffb12e970062a3c2692302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eee52776e5c3424ebd452de7bdd2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8e7cbf9b3914e7793e05a27b5575304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a704a69a1d7331cefd56228de27bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e94e0c705e4b6251d6ce38dfef2d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ca3c0ab530a6ed83dba7ae3bf2ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe512d93feaddb188b007b72c86e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c55b2899346666733c9ece9e9141a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313a0d725a8ba0be723b25d121d3311310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321eeb481a1d75dbd11160d00cc5623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddebf715e59e6af429b5b18ee0a63d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1319ae52f2d96041e2bfca518229ef9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a171f71a60a4f85f35a272c619b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95d75e799928c3ff26f3b201b49b5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d2e723d513a67075901c9281ef6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fbb666428d47315d09c00d6581584317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056932f4ba56fa893a55ff54952142f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6f7454e35f6f25c6b2e9d0aa728e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3cb97fc8bf41f21f2571fff7f95ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb360f4f69ebf3cbb299dc4046e615d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4fc428bdee67a022f82e38e53e9ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba8f5cbf19f39aceb3c1b478e620d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22633764d63ee597a28d50bc6571ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d6c9a332cc30210664bcd30fef61c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>